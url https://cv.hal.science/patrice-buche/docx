--- v1 (2026-04-26)
+++ v2 (2026-05-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrice Buche </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Research Engineer (HDR – qualified Senior Researcher), team leader</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patrice-buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9134-5404</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">031424910</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Academic training</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">June 1984, Professional Master's degree in Computer Sciences Applied to Enterprise Management (Rennes 1 University)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">June 1986, Research Master's degree in Computer Sciences Systems and Languages (Rennes 1 University)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">April 1990, PhD Thesis in Computer Sciences (Rennes 1 University)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sept 2007, HDR – qualified Senior Researcher diploma (Paris-Saclay University)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Competences</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of project Design and Development of Information Systems</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Knowledge Engineering</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fuzzy set theory and Possibility theory</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Flexible querying of heterogeneous and imprecise data</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Information extraction from text and tables guided by a domain ontology</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Social choice and argumentation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research in Computer Sciences applied to Risk in Food, Food Packaging and Biorefinery</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Numerical image analysis</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Computer Sciences teaching (fundamentals of algorithms, programming languages, information system design methods, operating systems, numerical image analysis)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Positions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Oct 1986 - Sept 1989 : Assistant Professor in Computer Sciences at AgroCampus Ouest in Rennes (Graduate Institute in Science and Engineering)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Oct 1989 - Sept 1992 : Research engineer in the Computer Science Division of INRA in Paris (National Institute for Agronomical Research)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Oct 1992 - August 2002 : Senior Lecturer in Computer Sciences at AgroParisTech in Paris (MIA JRU)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sept 2002 - August 2009 : Research engineer in Computer Sciences at INRA in Paris (Mét@risk RU)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Since Sept 2009 : Research engineer in Computer Sciences at INRAE in Montpellier (IATE JRU)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilities and expertise</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-Head of the Instrumentation, Control and Knowledge Integration for Food and non Food Processing national group of INRAE (CATI DIISCICO) from Jan. 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-creater and leader of the INRAE MathNum scientific network </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IN-OVIVE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> from Jan. 2012 to Dec. 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the editorial board of </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IJMSO </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">and </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARIMA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> journals</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Paper reviewer for several scientific journals (IEEE Transactions on Fuzzy Systems; IEEE Transactions on Systems, Man and Cybernetics; Fuzzy Sets and System; Data and Knowledge Engineering; Journal of Intelligent Information System, Computer and Electronics in Agriculture)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of Program committees of international and national conferences in Computer Sciences and Food Engineering : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inforsid 2005</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lfa 2006</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inforsid 2007</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LFA 2007</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LFA 2008</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EvalECD'09</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LFA 2009</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FQAS'09</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IC'2010 (Evolution d'ontologie)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LFA 2010</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FQAS'2011</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUSFLAT-LFA 2011, </w:t></w:r></w:hyperlink><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FUZZ-IEEE 2012</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IC'2012_(OJD)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LFA 2012</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effost2012</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUSFLAT 2013</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, IC'2013 (</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IN-OVIVE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOS-DLWD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q&R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LFA 2013</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IC'2014</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LFA'2014,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPMU'2014</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFIA'2014,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARI'2014</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroSEM'2014</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LFA'2015</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IC'2015,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroSEM'2015</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARI'2016</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IC'2016</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroSEM'2016</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LFA'2016,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EGC 2017</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IC 2017</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFITA 2017</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FQAS 2017,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EGC'2018</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IC'2018</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, JFO'2018, CARI'2018, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IC'2019</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EGC'2019</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FQAS'2019</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EGC'2020,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> IC'2020, CARI'2020, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MTSR2020</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EGC'2021</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, FQAS'2021, MTSR2021, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EGC 2022</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, MTSR'2022, CARI'2022, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EGC 2023</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, IC'2023, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APIA'2023</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MTSR 2023</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmartFood 2023</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, EGC 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participant of several national and european research projects: </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symprevius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (RARE project 1999-2002), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.Dot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (RNTL project 2003-2005), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WebContent </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ANR/RNTL project 2006-2009), ANR/ALIA MAP'OPT (2011-2014), EU Project </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecobiocap </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(2011-2014), ANR 3BCAR/IC2ACV (2013-2016), ANR/ALID DUR-DUR (2014-2017), 3BCAR IC2ADCV (2016-2019), EU H2020 </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOAW </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(2016-2020), CASDAR Docamex (2017-2020), FUI Meatylab (2017-2020), EU COST FOODMC (2016-2020), MUSE TEXT4LOD(2018-2021), EU H2020 GLOPACK (2018-2021), ANR D2KAB (2019-2022), ANR DataSusFood (2020-2022), France Relance Docamex (2020-2021), France Relance Docamex 2 (2022-2023), ANR EvaGrain (2021-2024), EU AgriLoop (2022-2026), ANR PEPR FairCarboN (2023-2028), 3BCAR ICAM (2024-2026), ANR SCIRDE (2025-2029)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member as research director of the Doctoral School of Information Technology </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I2S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Montpellier University)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Reviewer for the CEI of INRAE (National evaluation committee of engineers)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of several recruiting committees of Researchers, Senior Lecturers and Engineers in Computer Sciences</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of several boards of examiners of HDR and PhD thesis in Computer Sciences as foreman, main examiner or examiner</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of several boards of examiners of Head of projects in Computer Sciences at INRAE as foreman or examiner</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of the ICO </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Engineering group</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> of JRU IATE from Sept. 2009 to August 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-Head of the Knowledge Engineering and Natural Language Processing group of INRA (CATI ICAT) from Oct. 2012 to Dec. 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of the Data Integration team of the INRA Mét@risk Research Unit from January 2004 to Oct 2009</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the Technical Committee, from 1999 to 2009, of the GIS (Association for scientific promotion) </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symprevius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-Head of the Computer Sciences Training and Research Unit of AgroParisTech from Sept 2001 to Sept 2002</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Publication lists</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">List managed by DBLP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">List managed by Google Scholar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">List managed by ResearchGate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">List managed by Scopus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Awards</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Best paper MTSR'2021 conference: Mélanie Munch, Patrice Buche, Cristina Manfredotti, Pierre-Henri Wuillemin, Helene Angellier-Coussy. A process reverse engineering approach using Process and Observation Ontology and Probabilistic Relational Models: application to processing of bio-composites for food packaging. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Metadata and Semantics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Madrid, Spain  (</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">more information</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Award of the Open Science Prize – Research Data 2023 in the category “creating the conditions for reuse” granted by the French Ministry of Research (</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">more information</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Innovation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Creation of the Docamex organisation at the CNAOL annual assembly bringing together 19 AOP cheese chains (70% of national production) and all ENIL dairy schools to ensure the maintenance of the co-produced Docamex software tool by ICO team during the CASDAR Docamex project  (</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">more information</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Webninars</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice's Webinar in english</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2017/09/21) in the framework of the COST FoodMC: A Knowledge Engineering Approach to Improve Reusability of Food Data</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice's Webinar in english</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2020/05/19) in the framework of the CGIAR Ontologies Community of Practice (CoP): FoodOn, LexMapr, PO2 in a common talk with Damion Dooley and Gurinder Gosal</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice's Webinar in french</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2023/08/30) in the framework of OSCAR Open Science learning tools of the DIPSO INRAE department: Pourquoi publier un data paper ?</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Patrice's Webinar in english</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2024/06/18) in the framework of the final meeting of D2KAB ANR project: Ontology driven food packaging use case in a common talk with Mélanie Munch (long version includes demos)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de données hétérogènes, imprécises et incomplètes: Application dans le domaine du risque alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Web. Université Paris Sud Orsay, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03193281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RACINE: un système d'analyse multi-images de coupes sériées. Application à la caractérisation de fibres musculaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vision par ordinateur et reconnaissance de formes [cs.CV]. Université de Rennes 1, France, 1990. Français. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03839480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheese eK-Book: a new web-based medium for capitalising on, structuring and transferring cheesemaking knowledge and know-how</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadege Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 81 (2), pp.369-384. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JD-07-2024-0182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justified Preference Aggregation in Agri-Food Systems: An Approach, Argumentation Methods, and Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bisquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelraouf Hecham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim Koptelov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJAEIS.393045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ontologie pour considérer les multiples dimensions des systèmes agroalimentaires dans une approche circulaire et plus durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, régulier 04 NOV'AE, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriCode: Automated coding for qualitative research and its application to the valorization of agricultural residues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim Koptelov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Linck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bisquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31, pp.102258. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.softx.2025.102258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset for common wheat (Triticum aestivum L.) grain and flour characterization using classical and advanced analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rezette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chambrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59, pp.111375. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937377v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A requirement-driven approach to design food packaging: A new decision support system relying on structured database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Pignères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gaucel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Angellier-Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 104, pp.104096. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2025.104096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datasets on the production routes and the properties of plant powders for manufacturing of green products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56, pp.110787. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2024.110787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating collective know-how for multicriteria decision support in agrifood chains-application to cheesemaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alrick Oudot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, pp.1145007. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frai.2023.1145007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition-based statistical model for predicting CO2 solubility in modified atmosphere packaging application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gaucel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 340, pp.111283. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2022.111283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PO2/TransformON, an ontology for data integration on food, feed, bioproducts and biowaste engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Science of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.47. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41538-023-00221-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 solubility and composition data of food products stored in data warehouse structured by an ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.108950. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.108950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scoring methodology for comparing the environmental performance of food packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Frojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bisquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gontard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieselot Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Packaging Technology and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (6), pp.439-463. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pts.2720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensive Data and Knowledge-Driven Approach for Sustainability Analysis: Application to Lignocellulosic Waste Valorization Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Prioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.583-598. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-021-01509-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03307585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision support tool for the agri-food sector using data annotated by ontology and Bayesian network: a proof of concept applied to milk microfiltration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëllis Belna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJAEIS.309136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards combined semantic and lexical scores based on a new representation of textual data to extract experimental data from scientific publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lentschat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Intelligent Information and Database Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (1), pp.78. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJIIDS.2022.120146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining ontology and probabilistic models for the design of bio-based product transformation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 203, pp.117406. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2022.117406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalising contextual expert knowledge for causal discovery in linked knowledge graphs about transformation processes: application to processing of bio-composites for food packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Manfredotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Metadata, Semantics and Ontologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMSO.2022.131129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial n-Ary relation instances on food packaging composition and permeability extracted from scientific publication tables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lentschat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Guari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41, pp.108000. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastics in a circular economy: Mitigating the ambiguity of widely-used terms from stakeholders consultation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Berteloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 134, pp.119 - 126. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2022.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method to extract n-Ary relation instances from scientific documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lentschat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 209, pp.118332. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2022.118332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOCaMEx -Développement d'un prOgiciel de Capitalisation et de Mobilisation du savoir-faire et de l'Expérience fromagers en filière valorisant leur terroir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Notz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Paysant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Polturat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 85, pp.107-120. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocomposites from poly(3-hydroxybutyrate-co-3-hydroxyvalerate) and lignocellulosic fillers: Processes stored in data warehouse structured by an ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.108191. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650668v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital learning tool based on models and simulators for food engineering (MESTRAL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 293, pp.110375. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2020.110375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Manage Incompleteness of Nutritional Food Sources?: A solution using FoodOn as pivot ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (4), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJAEIS.20211001.oa4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk microfiltration process dataset annotated from a collection of scientific papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maellis Belna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Granger-Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36, pp.107063. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2021.107063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food packaging permeability and composition dataset dedicated to text-mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lentschat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36, pp.107135. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2021.107135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and potentiality of multi-criteria decision analysis methods for agri-food research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (6), pp.44. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-020-00650-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argumentation Corrected Context Weighting-Life Cycle Assessment: A Practical Method of Including Stakeholder Perspectives in Multi-Criteria Decision Support for LCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Sohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bisquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelraouf Hecham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pradip P Kalbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (6), pp.2170. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12062170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milling itineraries dataset for a collection of crop and wood by-products and granulometric properties of the resulting powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rouau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.106430. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2020.106430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise-based decision support for managing food quality in agri-food companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Sipieter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 163, pp.104843. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2019.05.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02162114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation data about multi criteria assessment methods used in the agri-food research: The French national institute for agricultural research (INRA) experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.104204. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2019.104204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Criteria Reverse Engineering for Food: Genesis and Ongoing Advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rallou Thomopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Boukhelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Engineering Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (1), pp.44-60. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12393-018-9186-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for Sustainable Management of Agricultural By-Product Valorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Prioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74 (2019), </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1974210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer perception data and scientific arguments about food packaging functionalities for fresh strawberries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Yun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bisquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Croitoru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (October), pp.1924-1927. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2018.09.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des principes FAIR à l'aide à la sélection d'un emballage alimentaire : un exemple de démarche Open Science à l'Inra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° Spécial: Données de la recherche, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choice of environment-friendly food packagings through argumentation systems and preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Yun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bisquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Croitoru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48, pp.24-36. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2018.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01892712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Next Generation of Sustainable Food Packaging to Preserve Our Environment in a Circular Economy Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gaucel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Fornaciari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2018.00121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decision Support Tool for Agricultural Applications Based on Computational Social Choice and Argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Karanikolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bisquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Kaklamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rallou Thomopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (3), pp.54-73. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJAEIS.2018070104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01893516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The virtual food system: Innovative models and experiential feedback in technologies for winemaking, the cereals chain, food packaging and eco-designed starter production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Arturo Aceves-Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Athès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Farines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Food Science and Technology in France: INRA’s contribution to this area, 46, pp.54-64. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2017.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01651998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xart: Discovery of correlated arguments of n-ary relations in text</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Lilia Berrahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73, pp.115-124. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2016.12.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barquettes agro-sourcées à base de sous-produits des industries agro-alimentaires : Projet FP7 EcoBioCAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gontard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58, pp.61-67. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5137837383109478E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing data interoperability using standards: A wheat community use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dzale Yeumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (1843), pp.1843. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.12234.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01652022v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic ontological network for Agri-food experiment integration – Application to viticulture and winemaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aunur Rofiq Muljarto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Charnomordic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 140, pp.433-442. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2017.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explanatory dialogues with argumentative faculties over inconsistent knowledge bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Arioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Croitoru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 80, pp.244-262. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2017.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01596665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil d’aide à la sélection d’emballages alimentaires pour la conservation sous atmosphère modifiée des produits frais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gontard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Menut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58, pp.81-91. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5137841213314526E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAP-OPT: A software for supporting decision-making in the field of modified atmosphere packaging of fresh non respiring foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Couvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Hanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Packaging Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (1), pp.28. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/pacres-2017-0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01652014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology evolution for an experimental data integration system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Metadata, Semantics and Ontologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (4), pp.231-242. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMSO.2016.083518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte et extraction d'arguments de relations n-aires corrélés dans les textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Lilia Berrahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Fouille de Données Complexes, RNTI-E-31, pp.37-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision support system for eco-efficient biorefinery process comparison using a semantic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Lousteau-Cazalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Busset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 127, pp.351-367. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2016.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01346685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative deconstruction of biomass induced by dry chemo-mechanical activation: impact on enzymatic Hydrolysis and energy efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Lousteau-Cazalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Sambusiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Solhy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (5), pp.2689 - 2697. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.6b00194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 and O2 solubility and diffusivity data in food products stored in data warehouse structured by ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Acerbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.1556-1559. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2016.04.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food safety and shelf life modelling for a better dimensioning of the food/packaging system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gontard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28, pp.82-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of various milling modes combined to the enzymatic hydrolysis of lignocellulosic biomass for bioenergy production: Glucose yield and energy efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Licari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Monlau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Solhy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Barakat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 102, pp.335-342. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2016.02.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decision Support System to design modified atmosphere packaging for fresh produce based on a bipolar flexible querying approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Tamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Croitoru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 111, pp.131-139. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2014.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An argumentation system for eco-efficient packaging material selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Tamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Mosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Croitoru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 113, pp.174-192. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2015.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01160802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception assistée d’emballage sous atmosphère modifiée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Dossier Emballage (sept-oct), pp.18-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichissement d'une RTO par l'ajout de termes spécialisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Lilia Berrahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Lebras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, W'2014: Des Sources Ouvertes au Web de Données, RNTI-W-2, pp.59-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01054906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating data reliability : an evidential answer with application to a web-enabled data warehouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Charnomordic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (1), pp.92-105. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tkde.2011.179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Web Data Tables Integration Guided by an Ontological and Terminological Resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Soler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (4), pp.805-819. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TKDE.2011.245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00642899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de données hétérogènes et imprécises guidée par une ressource termino-ontologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie L. Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (4-5), pp.539-568. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria27.539-568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00903768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argumentation et négociation pour le choix d'emballages alimentaires biodégradables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Croitoru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Mosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Tamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (4/5), pp.515-537. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.27.515-537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00830429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle d’argumentation pour l’aide à la décision dans les filières céréalières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rallou Thomopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémi Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Abecassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19, pp.117-126. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/pp71-fv81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ingénierie des Connaissances, un outil pour intégrer les connaissances sur les procédés de la chaîne alimentaire et aider à la décision.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19, pp.107-116. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/h2xr-ft10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00764369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Querying of Web data to Simulate Bacterial Growth in Food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Couvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Hignette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mettler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (4), pp.685-693. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2010.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00538961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flexible Bipolar Querying Approach with Imprecise Data and Guaranteed Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 169 (1), pp.51-54. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2010.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00611940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic annotation of Web data applied to risk in food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Hignette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Couvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 128 (1), pp.174-180. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2008.06.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00557628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MIEL System: Uniform Interrogation of Structured and Weakly-Structured Imprecise Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rallou Thomopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29 (3), pp.279-304. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10844-006-0014-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00195268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy concepts applied to the design of a database in predictive microbiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rallou Thomopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 157 (9), pp.13. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2005.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00112995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy semantic tagging and flexible querying of XML documents extracted from the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Hignette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26 (1), pp.25-40. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10844-006-5449-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets Defined on a Hierarchical Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rallou Thomopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (10), pp.1397-1410. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TKDE.2006.161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00112938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Sym'Previous&amp;quot; software, a tool to support decisions to the foodstuff safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dervin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Guyonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 100 (1-3), pp.231-237. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2004.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy querying of incomplete, imprecise, and heterogeneously structured data in the relational model using ontologies and rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dervin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rallou Thomopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13 (3), pp.373-383. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2004.841736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation of weakly structured imprecise data for fuzzy querying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rallou Thomopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 140 (1), pp.111-128. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0165-0114(03)00030-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining fuzzy querying of imprecise data and predictive microbiology using category-based reasoning for prediction of the possible microbial spoilage in foods: application to [i]Listeria monocytogen[/i]es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dervin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Brouillaud-Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gnanou-Besse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 73 (2-3), pp.171-185. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-1605(01)00647-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative characterization of muscle fiber by image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mauron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 16 (3), pp.189-217. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-1699(96)00038-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of pig myofibres and assessment of post-mortem glycogen depletion according to fibre type by computerized image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ecolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 32 (3), pp.267-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (120)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau INRAE- RÉCRÈ (Réseau Évaluation multiCRitÈre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l’innovation INRAE (CIAg), L’évaluation multicritère pour accompagner les transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Unilassale Beauvais; GIS Fruits et Grandes Cultures, Sep 2025, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How knowledge engineering and Artificial intelligence support evolutions in agro-resource processing sectors?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GreenFoodTech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Université Laval; Université de Lille, Apr 2025, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICAM, Ingénierie des Connaissances et Analyse Multidimensionnelle de la Durabilité pour valoriser les données, les connaissances et l’expertise scientifique des plateformes de bioraffinerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire chercheurs 3BCAR / Plant2Pro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Carnot 3BCAR, Feb 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PowderLib, Plateforme d‘Ingénierie des Connaissances pour valoriser les données, les connaissances et l'expertise scientifique en production de poudres végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Lhomond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Réau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Colloque Sciences et Technologies des Poudres (STP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thierry RUIZ - Université de Montpellier/QualiSud (Coordinateur), Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of the Ontology Alignment Evaluation Initiative 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Abd Nikooie Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alsayed Algergawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Blomqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaoyan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Workshop on Ontology Matching (OM 2024 collocated with ISWC-2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Baltimore, United States. pp.1-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PO2/TransformON: a New Domain Ontology for Integrating Food, Feed, Bio-products and Waste in a Circular and Sustainable Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFOW 2023 Integrated Food Ontology Workshop, 9th Joint Ontology Workshops (JOWO 2023), co-located with FOIS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(3-hydroxybutyrate-co-3-hydroxyvalerate) production: Processes stored in data warehouse structured by an ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Magnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Grousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire résidentiel INRAE Semantic Linked Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Cap d'Agde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOCaMEx, a web-based educational and decision support tool that offers a new way of structuring knowledge based on concept maps and technological reasoning trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Congress on Engineering and Food (ICEF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICEF, Jun 2023, Nantes, France. pp.607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation MultiCritère des Systèmes Agricoles et Alimentaires (EMC-SAgA) Bilan des activités et Poursuites envisagées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animations transversales INRAE sur l’évaluation multicritères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inrae, Sep 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocomposites from poly(3-hydroxybutyrate-co-3-hydroxyvalerate) and lignocellulosic fillers: Processes stored in data warehouse structured by an ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire résidentiel INRAE Semantic Linked Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Cap d'Agde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorghum grains milling: filling the technological gaps for new functional flours and semolina production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine Barbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aglaë Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Maraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sorghum in the 21st Century, Global Sorghum Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PO2/TransformON : une nouvelle ontologie de domaine pour l'intégration des données sur les aliments, les bioproduits et les biodéchets dans une approche circulaire et durable des sytèmes agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Atelier INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement IN-OVIVE, adossé à la conférence Ingénierie des Connaissances @PFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA- Association Française d’Intelligence Artificielle, Jul 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of the Ontology Alignment Evaluation Initiative 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Abd Nikooie Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alsayed Algergawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Jael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaoyan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Workshop on Ontology Matching (OM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Athènes, Greece. pp.97--139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignement et enrichissement d’ontologies utilisées par deux systèmes d’informations gérant des données expérimentales sur les procédés de transformation : OpenSILEX-EnviBIS et PO2 BaGaTel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier IN-OVIVE, organisé dans le cadre de la conférence Ingénierie des connaissances IC-2022, PFIA.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOCaMEx, un outil web pédagogique qui propose une structuration de la connaissance inédite à base de cartes conceptuelles et d’arborescences de raisonnement technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couteaux Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APIA’22 Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction et reconstitution de relation n-Aires issues d'articles scientifiques en domaine expérimental guideées par une Ressource Termino-Ontologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lentschat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Conférence Extraction et Gestion des Connaissances (EGC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Blois, France. pp.497-498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche d'ingénierie inverse combinant ontologies et modèles relationnels probabilistes: application aux emballages bio-composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Manfredotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC@PFIA 2022 - Plate-Forme Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A process reverse engineering approach using Process and Observation Ontology and Probabilistic Relational Models: application to processing of bio-composites for food packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Manfredotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTSR 2021 - 15th International Conference on Metadata and Semantics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Madrid, Spain. pp.3-15, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-98876-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of the Ontology Alignment Evaluation Initiative 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Abd Nikooie Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alsayed Algergawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Jael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaoyan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Workshop on Ontology Matching (OM2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Incompleteness and Validating the Content of Nutritional Food Sources using FoodOn as Pivot Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alrick Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Biomedical Ontologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bolzano Summer of Knowledge 2021, Sep 2021, Bolzano, Italy. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijaeis.20211001.oa4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards decision support system for the agri-food sector using heterogeneous scientific data annotated with an ontology and Bayesian networks: a proof of concept applied to milk microfiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëllis Belna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire résidentiel INRAE Semantic Linked Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réseau "Intégration de sources/masses de données hétérogènes et ontologies", Oct 2021, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ontology-based pipeline to support the design of technical itineraries: application to composite food packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Manfredotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFOW 2021 Integrated Food Ontology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison de mesures lexicales et sémantiques pour l'extraction de données expérimentales dans des articles scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lentschat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et gestion des connaissances - EGC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Montpellier, France. pp.501-502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new alignment method based on FoodOn as pivot ontology to integrate nutritional legacy data sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFOW 2020 - Integrated Food Ontology Workshop @ ICBO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Online, Italy. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food transformation process description using PO2 and FoodOn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFOW 2020 Integrated Food Ontology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SciPuRe: a new Representation of textual data for entity identification from scientific publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lentschat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Web-Intelligence, Mining and Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Biarritz, France. pp.2020-2026, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3405962.3405978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil numérique d’enseignement des procédés de transformation alimentaires via l’ingénierie des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marc Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation &amp; Simulation des transformations Agro-alimentaires (MESTRAL - AgreenCamp)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marc Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SFGP du groupe Ingénierie Avancée des Procédés "Simulation des procédés dans les industries agroalimentaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vine and wine residues management: practices and new routes of valorisation in the French Languedoc Roussillon region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Gohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bisquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th conference on sustainable solid waste management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the extraction of partial instances of N-Ary relations in textual data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lentschat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IN'OVIVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent progresses in data and knowledge integration for decision support in agri-food chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bisquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2019 - 30es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA, Jul 2019, Toulouse, France. pp.43-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine waste management and opportunities for new valorisation technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bisquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Gohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Sustainable Solid Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food process models for training purpose through knowledge engineering methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marc Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Congress on Engineering and Food (ICEF 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A termino-ontological resource to compare ligno-cellulosic biomass and agro-waste valorisation routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFITA WCCA CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01651974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of agro-waste valorisation routes based on a computational social choice and argumentation decision support tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bisquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Croitoru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Karanikolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rallou Thomopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFITA WCCA CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01580598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending GWAPs for Building Profile Aware Associative Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelraouf Hecham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Croitoru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bisquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCS 2016 - 22. International Conference on Conceptual Structures (ICCS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Annecy, France. pp.43-58, </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-40985-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01328671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision support system using multi-source scientific data, an ontological approach and soft computing - application to eco-efficient biorefinery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Lousteau-Cazalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Charnomordic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUZZ-IEEE 2016 - International Conference on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Vancouver, Canada. pp.249-256, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2016.7737694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01410515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explanation Dialogues in the Service of Durum Wheat Sustainability Improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Arioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Croitoru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2016 - 27es Journées francophones d'Ingénierie des Connaissances, Atelier IN-OVIVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIRMM, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03172920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Datalog+/-Domain-Specific Durum Wheat Knowledge Base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Arioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Croitoru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTSR: Metadata and Semantics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Göttingen, Germany. pp.132-143, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-49157-8_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01399096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arguing About End-of-Life of Packagings: Preferences to the Rescue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Yun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bisquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Croitoru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTSR: Metadata and Semantics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Göttingen, Germany. pp.119-131, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-49157-8_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01401481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xart system: discovering and extracting correlated arguments of n-ary relations from text</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Lilia Berrahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Web Intelligence, Mining and Semantics (WIMS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nimes, France. pp.8:1-8:12, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2912845.2912855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key Discovery for Numerical Data: Application to Oenological Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danai Symeonidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Croitoru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCS 2016 - 22. International Conference on Conceptual Structures (ICCS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Annecy, France. pp.222-236, </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-40985-6_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DALEK: a Tool for Dialectical Explanations in Inconsistent Knowledge Bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Arioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Croitoru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMMA 2016 - 6th International Conference on Computational Models of Argument</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Potsdam, Germany. pp.461-462, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-686-6-461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01337019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proposal for Modelling Agrifood Chains as Multi Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Croitoru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Charnomordic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazael Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPMU: Information Processing and Management of Uncertainty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Eindhoven, Netherlands. pp.498-509, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-40596-4_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01328678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology Evolution for Experimental Data in Food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTSR: Metadata and Semantics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Manchester, United Kingdom. pp.393-404, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-24129-6_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01224081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des unités de mesure dans les textes scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Lilia Berrahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN: Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Caen, France. pp.404-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01184559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decision Support Tool based on microbial safety prediction for a better dimensioning of modified atmosphere packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Couvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Hanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. EFFoST International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Mapping between Default Logic and Inconsistency-Tolerant Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Arioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Tamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Croitoru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAISC 2015 - 14th International Conference on Artificial Intelligence and Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Zakopane, Poland. pp.554-564, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19369-4_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01164696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Default Reasoning Implementation in CoGui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gutierrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCS 2014 - 21st International Conference on Conceptual Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Lasi, Romania. pp.118-129, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08389-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01092160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query Failure Explanation in Inconsistent Knowledge Bases: A Dialogical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Arioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Tamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Croitoru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SGAI 2014 - 34th International Conference on Innovative Techniques and Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Cambridge, United Kingdom. pp.119-133, </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12069-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01091082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriching queries using argumentation: an industrial application of argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Tamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Mosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Croitoru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMMA: Computational Models of Argument</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Pitlochry, United Kingdom. pp.477-478, </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-436-7-477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01089583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflicting viewpoint relational database querying: an argumentation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Tamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Croitoru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS: Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAAMAS/ACM, May 2014, Paris, France. pp.1553-1554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01089139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Ontological Expressivity and Modelling Argumentation Schemes Using COGUI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Hamdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rady Khazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaida Rebdawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Croitoru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirty-fourth SGAI International Conference on Innovative Techniques and Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cambridge, United Kingdom. pp.5-18, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12069-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01109928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge book on lignocellulose deconstruction: an INRA project to identify key actions in research on biorefineries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Rebeyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Symposium on Biotechnology Applied to Lignocellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Concepcion, Chile. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.1299.3607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-Efficient Packaging Material Selection for Fresh Produce: Industrial Session</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Tamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Mosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Croitoru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCS: International Conference on Conceptual Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Lasi, Romania. pp.305-310, </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08389-6_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01089599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental data annotation guided by an ontology for decision support: @Web project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes et outils pour l'Open Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignement d'ontologies : exploitation des ontologies liées sur le web de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.23-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01092173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-Based Model for Food Transformation Processes - Application to Winemaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aunur Rofiq Muljarto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Charnomordic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTSR 2014 - 8th Metadata and Semantics Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Karlsruhe, Germany. pp.329-343, </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-13674-5_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01092185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a knowledge representation and reasoning tool using default rules for a decision support system in agronomy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Cucheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awa Diattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gutierrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GKR 2013 - 3rd International Workshop of Graph Structures for Knowledge Representation and Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Beijing, China. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04534-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query Failure Explanation in Inconsistent Knowledge Bases Using Argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Arioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Tamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Croitoru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMMA 2014 - 5th International Conference on Computational Models of Argument</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Pitlochry, United Kingdom. pp.101-108, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-436-7-101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Food Packaging Use Case for Argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Tamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Mosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Croitoru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTSR: Metadata and Semantics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karlsruhe University of Applied Sciences. DEU., Nov 2014, Karlsruhe, Germany. pp.344-358, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-13674-5_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01089612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision support system using flexible query and reliability assessment - Application to biodegradable and biosourced packaging design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Charnomordic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUZZ-IEEE 2013 - 22nd International Conference on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Hyderabad, India. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2013.6622309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00830426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to extract unit of measure in scientific documents?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Lilia Berrahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KDIR: Knowledge Discovery and Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Vilamoura, Portugal. pp.454-459, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004666302490256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00903771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche pour l’évolution d’une ressource termino-ontologique dédiée à la représentation de relations n-aires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2013 - 24es Journées francophones d’Ingénierie des Connaissances, Atelier IN-OVIVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Viewpoint Approach to Structured Argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Tamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Croitoru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI: Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Cambridge, United Kingdom. pp.265-271, </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02621-3_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00936485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automatic loading of a microbial risk in food database thanks to an ontology in the context of linked data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPMF 2013 - 8th International Conference on Predictive Modelling in Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France. 292 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution d'une RTO dédiée à la représentation de relations n-aires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2013 - 13ème Conférence Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Toulouse, France. pp.413-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00764984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Units of measure identification in unstructured scientific documents in microbial risk in food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Lilia Berrahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Predictive Modelling in Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France. pp.254-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de relations n-aires interphrastiques guidée par une RTO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Ghersedine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jane Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Kamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA: Conférence en Recherche d’Information et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Bordeaux, France. pp.179-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00764371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la publication d’une RTO dédiée à l’annotation de relations n-aires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Touhami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC’2012, 23. Journées francophones d’Ingénierie des Connaissances, Atelier « Ontologies et Jeux de Données pour évaluer le web sémantique»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Support System for Designing Biodegradable Packaging for Fresh Produce: a Knowledge Engineering Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gontard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Menut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KBBE &amp; Green Economy: Environmental Microbiology and Biotechnology in the Frame of the Knowledge-Based Bio and Green Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00764997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food science and knowledge engineering: a challenging encounter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Touhami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFFoST'2012: European Federation of Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argumentation et décision dans les filières céréalières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JTIC'2012: 63rd International Milling and Cereal Industries meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00764993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de redondances dans les tableaux guidée par une ontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Khefifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Saïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2011 - 11ème Conférence Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale Supérieure de Techniques Avancées (ENSTA ParisTech). Labo/service de l'auteur, Paris, FRA., Jan 2011, Brest, France. pp.563-568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00611938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decision Support System to Optimize Fresh Food Packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International CIGR Technical Symposium - Towards a Sustainable Food Chain: Food Process, Bioprocessing and Food Quality Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00611956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'une ressource termino-ontologique de domaine pour l'annotation sémantique de tableaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Saïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale Supérieure de Techniques Avancées (ENSTA ParisTech). Labo/service de l'auteur, Paris, FRA., Jan 2011, Brest, France. pp.581-586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00611935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology-Based Method for Duplicate Detection in Web Data Tables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Khefifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Saïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 2011 - 22nd International Conference on Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Toulouse, France. pp.511-525, </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23088-2_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00611944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontological and Terminological Resource for n-ary Relation Annotation in Web Data Tables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODBASE 2011- 10th International Conference on Ontologies, DataBases, and Applications of Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Crete, Greece. pp.662-679, </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25106-1_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00616241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Engineering, a Useful Tool for Integrating Food Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 CIGR - 6th International Symposium on “Towards a Sustainable Food Chain: Food Process, Bioprocessing and Food Quality Management”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00611959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data reliability assessment in a data warehouse opened on the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Charnomordic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexible Query Answering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Ghent, Belgium. pp.174-185, </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-24764-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une méthode d'évolution d'une ontologie guidée par l'annotation sémantique de tableaux du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2010 - 21es Journées francophones d'Ingénierie des Connaissances - Atelier Évolution d'ontologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00538966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Large-Size Ontology Alignment by Mapping Groups of Concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OTM: On the Move to Meaningful Internet Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Hersonissos, Crete, Greece. pp.43-44, </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16961-8_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00538572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mes données sont-elles fiables ? Vers une réponse évidentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Charnomordic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are my data reliable ? Towards an evidential answer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Charnomordic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA 2010 - Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00538950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible querying of Web data for predictive modelling of risk in food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Couvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mettler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Soler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Conference on Predictive Modelling in Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible SPARQL querying of Web data tables driven by an ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Chebil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Flexible Querying and Answering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Roskilde, Denmark. 676 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology building : an application in food risk analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Feinblatt-Mélèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8.International Conference on Terminology and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et alignement d’ontologies pour évaluer le risque alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Conférence Terminologie &amp; Ontologie : Théories et Applications, Toth 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Annecy, France. 253 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy annotation of web data tables driven by a domain ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Hignette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European Sematic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using fuzzy conceptual graph rules to map ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Conference on Conceptual Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible querying of fuzzy RDF annotations using fuzzy CGs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Hignette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Conference on Conceptual Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ontology driven annotation of data tables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Hignette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Web Information Systems Engineering (WISE 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation sémantique floue de tableaux guidée par une ontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Hignette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées d’Extraction et de Gestion des Connaissances (EGC 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, NA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic annotation of data tables using a domain ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Hignette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Discovery Science (DS'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic annotation of Web data applied to risk in food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle G. Hignette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Predictive Modelling in Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Athènes, Greece. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2008.06.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MIEL++ Architecture – When RDB, GCs and XML Meet for the Sake of Risk Assessment in Food Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rallou Thomopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCS: International Conference on Conceptual Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Aalborg, Denmark. pp.158-171, </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11787181_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00113002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy semantic approach for data integration applied to risk in food: an example about the cold chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Hignette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dervin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFoST 13th World Congress of Food Sciences Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/IUFoST:20060659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de deux modes de représentation de données faiblement structurées en sciences du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rallou Thomopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mabille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nongyao Mueangdee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Villeneuve d'Ascq, France. pp.125-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00113022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate querying of XML fuzzy data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Wattez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Flexible Query Answering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Milan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using fuzzy conceptual graphs to map ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on ODBASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Sym'Previous&amp;quot; software, a tool to support decisions to the foodstuff safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dervin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Guyonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Predictive Modelling in Foods (PMF4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Quimper, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising food process and formulation on internet: the SYM'PREVIUS experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Couvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mettler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Applications of Modelling as an Innovative Technology in the Agri-Food Chain, Model-IT 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Leuven, Belgium. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2005.674.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data warehouse that gathers several formalisms to capture data heterogeneity and incompleteness in the field of food microbiological safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rallou Thomopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1.Journée Francophone sur les Entrepôts de Données et l’Analyse en ligne (EDA 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, NA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy semantic annotation of XML documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Hignette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Data Integration and the Semantic Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards flexible querying of XML imprecise data in a dataware house opened on the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Houhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Conference on FQAS (Flexible Querying and Answering Systems)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lyon, France. 511 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of heterogeneous, imprecise, and incomplete data: An application to the microbiological risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rallou Thomopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMIS 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Maebashi, Japan. pp.98-107, </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-39592-8_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different kinds of comparisons between fuzzy conceptual graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rallou Thomopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Conceptual Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Dresden, Germany. pp.54-68, </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-45091-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical Interpretation of Fuzzy Conceptual Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rallou Thomopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAFIPS'2003: 22ND INTERNATIONAL CONFERENCE OF THE NORTH AMERICAN FUZZY INFORMATION PROCESSING SOCIETY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of heterogeneous, imprecise, and incomplete data: An application to the microbiological risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rallou Thomopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Methodologies for Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Maebashi, Japan. pp.98-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Category-Based Fuzzy Querying of Both Structured and Semi-Structured Imprecise Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Flexible Query Answering Systems (FQAS 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Warsaw, Poland. pp.362-375, </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7908-1834-5_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation of semi-structured imprecise data for fuzzy querying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rallou Thomopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOINT 9TH IFSA WORLD CONGRESS AND 20TH NAFIPS INTERNATIONAL CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a unified querying system of both structured and semi-structured imprecise data using fuzzy view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCS'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Darmstadt, Germany. pp.207-220, </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/10722280_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un système unifié d’interrogation de données imprécises structurées et semi-structurées utilisant des vues floues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIème Congrès INFormatique des Organisations et Systemes d'Information et de Decision (INFORSID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Lyon, France. pp.174-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Contextual Fuzzy Views to Query Imprecise Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 1999 - 10th International Conference on Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Florence, Italy. pp.460-472, </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-48309-8_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un algorithme robuste pour une mise en correspondance précise de coupes sériées. Application en histologie de fibres musculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mauron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Juan-les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un algorithme robuste pour une mise en correspondance précise de coupes sériées Application en histologie de fibres musculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mauron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUINZIEME COLLOQUE GRETSI - JUAN-LES-PINS - DU 18 AU 21 SEPTEMBRE 1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Groupe de Recherche et d'Etudes de Traitement du Signal et des Images (GRETSI), Sep 1995, JUAN-LES-PINS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative image analysis of a muscle sample, application on different types of animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mauron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference internationale life sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis for quality control: application to the study of the effect of fasting on muscle resting glycogen level and on stress-induced glycogen depletion in swine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ecolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Biannual conference of the International Federation of Classification Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1993, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological parameters extraction by cells identification on serial cuttings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Camillerapp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Scandinavian conference on image analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1991, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serial cuttings matching : an application to muscle fiber characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Camillerapp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual conference of the european association for computer graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the PO2/TransformON ontology enables knowledge integration for sustainable food production?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GreenFoodTech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Engineering to enhance the data, knowledge and scientific expertise of agro-ressource transformation platforms: the PowderLib platform (F5.1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Réau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alrick Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GreenFoodTech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Saint-Malo, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ICAM (2024-26): Ingénierie des Connaissances et Analyse Multidimensionnelle de la Durabilité pour valoriser les données, les connaissances et l’expertise scientifique des plateformes de bioraffinerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alrick Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire chercheurs Institut Carnod 3BCAR 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D2KAB project taking off: Data to Knowledge in Agronomy and Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Research Data Alliance Plenary Conference (RDA P14), Best poster award</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Helsinki, Finland. , 2019, </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3520300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02351000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation &amp; Simulation des transformations Agro-alimentaires (MESTRAL - AgreenCamp)-Innovations en partage et nouvelles compétences en pédage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marc Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Agreenium et IMT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Units of measure identification in unstructured scientific documents in microbial risk in food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Lilia Berrahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2013 - 24es Journées francophones d’Ingénierie des Connaissances, Atelier IN-OVIVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichissement d'une RTO par l'ajout de termes spécialisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Lebras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Toulouse, France. 13e Conférence Francophone sur l'Extraction et la Gestion des Connaissances, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00764373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une méthode d’évolution d’une RTO dédiée à l’annotation de relations n-aires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Journées francophones d’Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France. 2012, 23ème Journées francophones d’ingénierie des connaissances</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-Sourced and Biodegradable Packaging design Using Argumentation to Aggregate Stakeholder Preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Croitoru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Mosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFFoST'12 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montpellier, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00765000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Automatic Loading of a Microbial Risk in Food Database Thanks to a Domain Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Soler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 EFFoST Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00764998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur l'école de printemps Informatique et genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gaspin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">67 p., 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le blé dur à l’ère du numérique : apports de l’ingénierie des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rallou Thomopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blé dur. Synthèse des connaissances pour une filière durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.299-308, 2021, 2759233138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Aid Tools for the Preservation of Fruits by Modified Atmosphere Packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Gouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gontard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruit Preservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 9, Editions Springer, 2018, Food Engineering Series, 978-1-4939-3309-9. </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-3311-2_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology Alignment Using Web Linked Ontologies as Background Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Guillet; Bruno Pinaud; Gilles Venturini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Knowledge Discovery and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 665, Springer, pp.207-227, 2017, Studies in Computational Intelligence, 978-3-319-45762-8. </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45763-5_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible bipolar querying of uncertain data using an ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rallou Thomopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexible Approaches in Data, Information and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 467, Springer, pp.165-188, 2013, Studies in Computational Intelligence, 978-3-319-00953-7. </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00954-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00764985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-based integration of heterogeneous, incomplete and imprecise data dedicated to a decision support system in food safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Contenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Warehousing Design and Advanced Engineering Applications: Methods for Complex Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, 336 p., 2009, 9781605667560. </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-60566-756-0.ch005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Fuzzy Sets To Query Possibilistic Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rallou Thomopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Galindo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Fuzzy Information Processing in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hershey, PA, USA: Information Science Reference</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.299-324, 2008, 9781599048536 1599048531 9781599048543. </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-59904-853-6.ch012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00358030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application informatique : le logiciel CARAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse des risques alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Tec &amp; Doc Lavoisier, 400 p., 2006, 2743008946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOCAMEX, un outil web pédagogique qui propose une structuration de la connaissance inédite à base de cartes conceptuelles et d’arborescences de raisonnement technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couteaux Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche Open Science à l’INRA : application à l’aide à la sélection d’un emballage alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justified Preference Aggregation in Agri-Food Systems: An approach, Argumentation Methods and Tools (Supplementary Material)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bisquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelraouf Hecham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim Koptelov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607020v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de présentation du CATI DIISCICO au séminaireINRAE Semantic Linked Data du 11 au 14 octobre Towards decision support system for the agri-food sector using heterogeneous scientific data annotated with an ontology and Bayesian networks: a proof of concept applied to milk microfiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maellis Belna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PGD du projet EVAGRAIN &amp;quot;Des outils intelligents pour une utilisation agile du blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oqlassif: Catégorisation semi-automatique de l'offre alimentaire en familles Oqali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buche Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guyonvarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Todorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscaping the use of semantics to enhance the interoperability of agricultural data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Caracciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Zervas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Research Data Alliance. 2017, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étape chantier entrepôt et annuaire institutionnels pour les données de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Windpouire Esther Dzale Yeumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boizot-Szantaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2014, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel utilisateurs d'atweb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thématiques scientifiquers InCoM sur les 4-5 ans à venir.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entrées du logiciel @Web : les fichiers CSV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAFE Deliverable 2.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Koenderink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Lirmm. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquence 5 : Interrogation des données avec SPO²Q</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Piaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Data management with the PO2 ecosystem, France. 2025, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315911v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquence 0 : Séquence introductive - Présentation des outils et définitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Piaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Data management with the PO² ecosystem, France. 2025, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315840v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquence 3 : Import-Export de projet et utilisation du script Convert²PO²</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Piaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Data management with the PO²ecosystem, France. 2025, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315887v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquence 1 : Bases de PO²Manager et SPO²Q</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Piaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Data management with the PO2 ecosystem, France. 2025, pp.73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315873v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquence 2 : Fonctions avancées de PO²Manager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Piaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Data management with the PO2 ecosystem, France. 2025, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315863v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pour la structuration des données avec le modèle Process and Observation Ontology (PO²) et le vocabulaire TransformON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Piaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Data management with the PO2 ecosystem, France. 2025, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315925v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquence 4 : Mise en qualité des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Piaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Data management with the PO2 ecosystem, France. 2025, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315902v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">@Web, a software to annotate heterogeneous scientific data sources guided by a termino-ontological resource. @Web ontology thumbnail Adding_Symbolic_Concept to a pre-existing ontology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoBioCap Querying Decision Support System - Simple use demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05123333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoBioCap Querying Decision Support System - Demonstration using quantitative and qualitative criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoBioCap Querying Decision Support System (DSS) - Coupling Numerical model and DSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">@Web, a software to annotate heterogeneous scientific data sources guided by a termino-ontological resource: presentation of reliability criteria quotation registration to assess data source reliability.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie L. Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoBioCap querying : A Decision Support System to design modified atmosphere packaging for fresh produce based on a bipolar flexible querying approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:da53c68f5517571e2fe48490310dc1408b1de8be⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple PO2 Query (SPO2Q), a querying tool to retrieve biomass transformation and characterization itineraries using the Process and Observation (PO2) Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:360ce0db73073210c9e95ee9ee44cb50fc31d9bd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PO2 Engine, an application programming interface associated with the Process and Observation (PO2) software ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:a39345ca80cab0c8026ff3591a601fc1f1320909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PO2 Manager, an annotation tool to edit biomass transformation and characterization itineraries using the Process and Observation (PO2) Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:32f601791e1a504bbebfd2fae91df8d8fad45009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Align tool, a new food source alignment method between two Food composition databases (FCDBs) using FoodOn and Langual as background knowledge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alrick Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:195a71dc4326920bf797d07d3fea5dea8423ada8;origin=https://forge.inrae.fr/julien.cufi/meatylab.git;visit=swh:1:snp:68a47a0c79fbfd4db2e2e8efa3f8e5e14c9d46b1;anchor=swh:1:rev:c4f8014ce802e9416ba79b6997dae2401979ef8e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capex, a multicriteria decision support tool for technological recommendations about biomass transformation process based on collective know-how</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Sipieter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alrick Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:6da535d0c2ae82f4f1fed1de20633b0edddc162d;origin=https://forgemia.inra.fr/capex/capex-backend-public.git;visit=swh:1:snp:683c16b77efbbdb1ad3d3b185ed8a49e7041b8ac;anchor=swh:1:rev:f2d31640d6487beabb78d7da7b65fe8b4396ed15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId690"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrice Buche </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Research Engineer (HDR – qualified Senior Researcher), team leader</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patrice-buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9134-5404</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">031424910</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=_cDFZhIAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Academic training</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">June 1984, Professional Master's degree in Computer Sciences Applied to Enterprise Management (Rennes 1 University)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">June 1986, Research Master's degree in Computer Sciences Systems and Languages (Rennes 1 University)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">April 1990, PhD Thesis in Computer Sciences (Rennes 1 University)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sept 2007, HDR – qualified Senior Researcher diploma (Paris-Saclay University)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Competences</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of project Design and Development of Information Systems</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Knowledge Engineering</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fuzzy set theory and Possibility theory</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Flexible querying of heterogeneous and imprecise data</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Information extraction from text and tables guided by a domain ontology</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Social choice and argumentation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research in Computer Sciences applied to Risk in Food, Food Packaging and Biorefinery</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Numerical image analysis</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Computer Sciences teaching (fundamentals of algorithms, programming languages, information system design methods, operating systems, numerical image analysis)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Positions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Oct 1986 - Sept 1989 : Assistant Professor in Computer Sciences at AgroCampus Ouest in Rennes (Graduate Institute in Science and Engineering)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Oct 1989 - Sept 1992 : Research engineer in the Computer Science Division of INRA in Paris (National Institute for Agronomical Research)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Oct 1992 - August 2002 : Senior Lecturer in Computer Sciences at AgroParisTech in Paris (MIA JRU)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sept 2002 - August 2009 : Research engineer in Computer Sciences at INRA in Paris (Mét@risk RU)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Since Sept 2009 : Research engineer in Computer Sciences at INRAE in Montpellier (IATE JRU)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilities and expertise</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-Head of the Instrumentation, Control and Knowledge Integration for Food and non Food Processing national group of INRAE (CATI DIISCICO) from Jan. 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-creater and leader of the INRAE MathNum scientific network </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IN-OVIVE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> from Jan. 2012 to Dec. 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of the ICO </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Engineering group</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> of JRU IATE from Sept. 2009 to August 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the editorial board of </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IJMSO </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">and </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARIMA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> journals</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Paper reviewer for several scientific journals (IEEE Transactions on Fuzzy Systems; IEEE Transactions on Systems, Man and Cybernetics; Fuzzy Sets and System; Data and Knowledge Engineering; Journal of Intelligent Information System, Computer and Electronics in Agriculture)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of Program committees of international and national conferences in Computer Sciences and Food Engineering : </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inforsid 2005</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lfa 2006</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inforsid 2007</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LFA 2007</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LFA 2008</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EvalECD'09</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LFA 2009</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FQAS'09</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IC'2010 (Evolution d'ontologie)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LFA 2010</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FQAS'2011</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUSFLAT-LFA 2011, </w:t></w:r></w:hyperlink><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FUZZ-IEEE 2012</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IC'2012_(OJD)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LFA 2012</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effost2012</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUSFLAT 2013</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, IC'2013 (</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IN-OVIVE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOS-DLWD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q&R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LFA 2013</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IC'2014</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LFA'2014,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPMU'2014</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFIA'2014,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARI'2014</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroSEM'2014</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LFA'2015</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IC'2015,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroSEM'2015</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARI'2016</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IC'2016</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroSEM'2016</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LFA'2016,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EGC 2017</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IC 2017</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFITA 2017</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FQAS 2017,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EGC'2018</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IC'2018</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, JFO'2018, CARI'2018, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IC'2019</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EGC'2019</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FQAS'2019</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EGC'2020,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> IC'2020, CARI'2020, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MTSR2020</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EGC'2021</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, FQAS'2021, MTSR2021, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EGC 2022</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, MTSR'2022, CARI'2022, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EGC 2023</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, IC'2023, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APIA'2023</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MTSR 2023</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmartFood 2023</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, EGC 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participant of several national and european research projects: </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symprevius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (RARE project 1999-2002), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.Dot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (RNTL project 2003-2005), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WebContent </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ANR/RNTL project 2006-2009), ANR/ALIA MAP'OPT (2011-2014), EU Project </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecobiocap </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(2011-2014), ANR 3BCAR/IC2ACV (2013-2016), ANR/ALID DUR-DUR (2014-2017), 3BCAR IC2ADCV (2016-2019), EU H2020 </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOAW </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(2016-2020), CASDAR Docamex (2017-2020), FUI Meatylab (2017-2020), EU COST FOODMC (2016-2020), MUSE TEXT4LOD(2018-2021), EU H2020 GLOPACK (2018-2021), ANR D2KAB (2019-2022), ANR DataSusFood (2020-2022), France Relance Docamex (2020-2021), France Relance Docamex 2 (2022-2023), ANR EvaGrain (2021-2024), EU AgriLoop (2022-2026), ANR PEPR FairCarboN (2023-2028), 3BCAR ICAM (2024-2026), ANR SCIRDE (2025-2029)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member as research director of the Doctoral School of Information Technology </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I2S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Montpellier University)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Reviewer for the CEI of INRAE (National evaluation committee of engineers)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of several recruiting committees of Researchers, Senior Lecturers and Engineers in Computer Sciences</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of several boards of examiners of HDR and PhD thesis in Computer Sciences as foreman, main examiner or examiner</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of several boards of examiners of Head of projects in Computer Sciences at INRAE as foreman or examiner</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-Head of the Knowledge Engineering and Natural Language Processing group of INRA (CATI ICAT) from Oct. 2012 to Dec. 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of the Data Integration team of the INRA Mét@risk Research Unit from January 2004 to Oct 2009</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the Technical Committee, from 1999 to 2009, of the GIS (Association for scientific promotion) </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symprevius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-Head of the Computer Sciences Training and Research Unit of AgroParisTech from Sept 2001 to Sept 2002</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Publication lists</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">List managed by DBLP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">List managed by Google Scholar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">List managed by ResearchGate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">List managed by Scopus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Awards</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Best paper MTSR'2021 conference: Mélanie Munch, Patrice Buche, Cristina Manfredotti, Pierre-Henri Wuillemin, Helene Angellier-Coussy. A process reverse engineering approach using Process and Observation Ontology and Probabilistic Relational Models: application to processing of bio-composites for food packaging. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Metadata and Semantics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Madrid, Spain  (</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">more information</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Award of the Open Science Prize – Research Data 2023 in the category “creating the conditions for reuse” granted by the French Ministry of Research (</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">more information</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Innovation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Creation of the Docamex organisation at the CNAOL annual assembly bringing together 19 AOP cheese chains (70% of national production) and all ENIL dairy schools to ensure the maintenance of the co-produced Docamex software tool by ICO team during the CASDAR Docamex project  (</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">more information</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Webninars</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice's Webinar in english</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2017/09/21) in the framework of the COST FoodMC: A Knowledge Engineering Approach to Improve Reusability of Food Data</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice's Webinar in english</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2020/05/19) in the framework of the CGIAR Ontologies Community of Practice (CoP): FoodOn, LexMapr, PO2 in a common talk with Damion Dooley and Gurinder Gosal</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice's Webinar in french</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2023/08/30) in the framework of OSCAR Open Science learning tools of the DIPSO INRAE department: Pourquoi publier un data paper ?</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Patrice's Webinar in english</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2024/06/18) in the framework of the final meeting of D2KAB ANR project: Ontology driven food packaging use case in a common talk with Mélanie Munch (long version includes demos)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice's Webinar in english starting at 2:37:30</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2026/03/27) in the framework of the 4th IA Rendez-vous at UTC (Technological University of Compiègne)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de données hétérogènes, imprécises et incomplètes: Application dans le domaine du risque alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Web. Université Paris Sud Orsay, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03193281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RACINE: un système d'analyse multi-images de coupes sériées. Application à la caractérisation de fibres musculaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vision par ordinateur et reconnaissance de formes [cs.CV]. Université de Rennes 1, France, 1990. Français. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03839480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ontologie pour considérer les multiples dimensions des systèmes agroalimentaires dans une approche circulaire et plus durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, régulier 04 NOV'AE, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362938v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheese eK-Book: a new web-based medium for capitalising on, structuring and transferring cheesemaking knowledge and know-how</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadege Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 81 (2), pp.369-384. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JD-07-2024-0182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset for common wheat (Triticum aestivum L.) grain and flour characterization using classical and advanced analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rezette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chambrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59, pp.111375. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937377v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justified Preference Aggregation in Agri-Food Systems: An Approach, Argumentation Methods, and Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bisquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelraouf Hecham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim Koptelov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJAEIS.393045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriCode: Automated coding for qualitative research and its application to the valorization of agricultural residues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim Koptelov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Linck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bisquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31, pp.102258. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.softx.2025.102258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A requirement-driven approach to design food packaging: A new decision support system relying on structured database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Pignères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gaucel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Angellier-Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 104, pp.104096. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2025.104096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datasets on the production routes and the properties of plant powders for manufacturing of green products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56, pp.110787. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2024.110787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating collective know-how for multicriteria decision support in agrifood chains-application to cheesemaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alrick Oudot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, pp.1145007. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frai.2023.1145007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition-based statistical model for predicting CO2 solubility in modified atmosphere packaging application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gaucel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 340, pp.111283. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2022.111283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PO2/TransformON, an ontology for data integration on food, feed, bioproducts and biowaste engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Science of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.47. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41538-023-00221-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 solubility and composition data of food products stored in data warehouse structured by an ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.108950. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.108950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scoring methodology for comparing the environmental performance of food packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Frojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bisquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gontard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieselot Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Packaging Technology and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (6), pp.439-463. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pts.2720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards combined semantic and lexical scores based on a new representation of textual data to extract experimental data from scientific publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lentschat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Intelligent Information and Database Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (1), pp.78. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJIIDS.2022.120146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalising contextual expert knowledge for causal discovery in linked knowledge graphs about transformation processes: application to processing of bio-composites for food packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Manfredotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Metadata, Semantics and Ontologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMSO.2022.131129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining ontology and probabilistic models for the design of bio-based product transformation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 203, pp.117406. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2022.117406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensive Data and Knowledge-Driven Approach for Sustainability Analysis: Application to Lignocellulosic Waste Valorization Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Prioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.583-598. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-021-01509-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03307585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision support tool for the agri-food sector using data annotated by ontology and Bayesian network: a proof of concept applied to milk microfiltration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëllis Belna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJAEIS.309136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastics in a circular economy: Mitigating the ambiguity of widely-used terms from stakeholders consultation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Berteloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 134, pp.119 - 126. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2022.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial n-Ary relation instances on food packaging composition and permeability extracted from scientific publication tables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lentschat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Guari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41, pp.108000. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method to extract n-Ary relation instances from scientific documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lentschat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 209, pp.118332. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2022.118332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOCaMEx -Développement d'un prOgiciel de Capitalisation et de Mobilisation du savoir-faire et de l'Expérience fromagers en filière valorisant leur terroir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Notz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Paysant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Polturat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 85, pp.107-120. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocomposites from poly(3-hydroxybutyrate-co-3-hydroxyvalerate) and lignocellulosic fillers: Processes stored in data warehouse structured by an ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.108191. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650668v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital learning tool based on models and simulators for food engineering (MESTRAL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 293, pp.110375. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2020.110375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Manage Incompleteness of Nutritional Food Sources?: A solution using FoodOn as pivot ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (4), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJAEIS.20211001.oa4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk microfiltration process dataset annotated from a collection of scientific papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maellis Belna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Granger-Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36, pp.107063. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2021.107063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food packaging permeability and composition dataset dedicated to text-mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lentschat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36, pp.107135. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2021.107135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and potentiality of multi-criteria decision analysis methods for agri-food research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (6), pp.44. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-020-00650-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argumentation Corrected Context Weighting-Life Cycle Assessment: A Practical Method of Including Stakeholder Perspectives in Multi-Criteria Decision Support for LCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Sohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bisquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelraouf Hecham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pradip P Kalbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (6), pp.2170. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12062170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milling itineraries dataset for a collection of crop and wood by-products and granulometric properties of the resulting powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rouau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.106430. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2020.106430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Criteria Reverse Engineering for Food: Genesis and Ongoing Advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rallou Thomopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Boukhelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Engineering Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (1), pp.44-60. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12393-018-9186-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation data about multi criteria assessment methods used in the agri-food research: The French national institute for agricultural research (INRA) experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.104204. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2019.104204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for Sustainable Management of Agricultural By-Product Valorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Prioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74 (2019), </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1974210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise-based decision support for managing food quality in agri-food companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Sipieter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 163, pp.104843. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2019.05.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02162114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer perception data and scientific arguments about food packaging functionalities for fresh strawberries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Yun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bisquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Croitoru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (October), pp.1924-1927. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2018.09.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des principes FAIR à l'aide à la sélection d'un emballage alimentaire : un exemple de démarche Open Science à l'Inra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° Spécial: Données de la recherche, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choice of environment-friendly food packagings through argumentation systems and preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Yun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bisquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Croitoru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48, pp.24-36. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2018.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01892712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The virtual food system: Innovative models and experiential feedback in technologies for winemaking, the cereals chain, food packaging and eco-designed starter production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Arturo Aceves-Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Athès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Farines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Food Science and Technology in France: INRA’s contribution to this area, 46, pp.54-64. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2017.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01651998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decision Support Tool for Agricultural Applications Based on Computational Social Choice and Argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Karanikolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bisquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Kaklamanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rallou Thomopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (3), pp.54-73. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJAEIS.2018070104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01893516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Next Generation of Sustainable Food Packaging to Preserve Our Environment in a Circular Economy Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gaucel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Fornaciari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2018.00121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xart: Discovery of correlated arguments of n-ary relations in text</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Lilia Berrahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73, pp.115-124. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2016.12.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing data interoperability using standards: A wheat community use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dzale Yeumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (1843), pp.1843. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.12234.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01652022v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic ontological network for Agri-food experiment integration – Application to viticulture and winemaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aunur Rofiq Muljarto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Charnomordic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 140, pp.433-442. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2017.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barquettes agro-sourcées à base de sous-produits des industries agro-alimentaires : Projet FP7 EcoBioCAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gontard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58, pp.61-67. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5137837383109478E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explanatory dialogues with argumentative faculties over inconsistent knowledge bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Arioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Croitoru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 80, pp.244-262. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2017.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01596665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil d’aide à la sélection d’emballages alimentaires pour la conservation sous atmosphère modifiée des produits frais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gontard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Menut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58, pp.81-91. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5137841213314526E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAP-OPT: A software for supporting decision-making in the field of modified atmosphere packaging of fresh non respiring foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Couvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Hanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Packaging Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (1), pp.28. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/pacres-2017-0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01652014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology evolution for an experimental data integration system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Metadata, Semantics and Ontologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (4), pp.231-242. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMSO.2016.083518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative deconstruction of biomass induced by dry chemo-mechanical activation: impact on enzymatic Hydrolysis and energy efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Lousteau-Cazalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Sambusiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Solhy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (5), pp.2689 - 2697. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.6b00194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision support system for eco-efficient biorefinery process comparison using a semantic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Lousteau-Cazalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Busset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 127, pp.351-367. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2016.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01346685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte et extraction d'arguments de relations n-aires corrélés dans les textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Lilia Berrahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Fouille de Données Complexes, RNTI-E-31, pp.37-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 and O2 solubility and diffusivity data in food products stored in data warehouse structured by ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Acerbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.1556-1559. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2016.04.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food safety and shelf life modelling for a better dimensioning of the food/packaging system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gontard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28, pp.82-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of various milling modes combined to the enzymatic hydrolysis of lignocellulosic biomass for bioenergy production: Glucose yield and energy efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Licari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Monlau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Solhy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Barakat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 102, pp.335-342. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2016.02.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decision Support System to design modified atmosphere packaging for fresh produce based on a bipolar flexible querying approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Tamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Croitoru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 111, pp.131-139. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2014.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An argumentation system for eco-efficient packaging material selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Tamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Mosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Croitoru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 113, pp.174-192. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2015.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01160802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception assistée d’emballage sous atmosphère modifiée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Dossier Emballage (sept-oct), pp.18-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichissement d'une RTO par l'ajout de termes spécialisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Lilia Berrahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Lebras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, W'2014: Des Sources Ouvertes au Web de Données, RNTI-W-2, pp.59-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01054906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating data reliability : an evidential answer with application to a web-enabled data warehouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Charnomordic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (1), pp.92-105. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tkde.2011.179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Web Data Tables Integration Guided by an Ontological and Terminological Resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Soler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (4), pp.805-819. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TKDE.2011.245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00642899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de données hétérogènes et imprécises guidée par une ressource termino-ontologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie L. Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (4-5), pp.539-568. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria27.539-568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00903768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argumentation et négociation pour le choix d'emballages alimentaires biodégradables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Croitoru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Mosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Tamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (4/5), pp.515-537. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.27.515-537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00830429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle d’argumentation pour l’aide à la décision dans les filières céréalières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rallou Thomopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémi Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Abecassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19, pp.117-126. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/pp71-fv81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ingénierie des Connaissances, un outil pour intégrer les connaissances sur les procédés de la chaîne alimentaire et aider à la décision.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19, pp.107-116. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/h2xr-ft10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00764369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Querying of Web data to Simulate Bacterial Growth in Food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Couvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Hignette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mettler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (4), pp.685-693. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2010.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00538961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flexible Bipolar Querying Approach with Imprecise Data and Guaranteed Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 169 (1), pp.51-54. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2010.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00611940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic annotation of Web data applied to risk in food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Hignette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Couvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 128 (1), pp.174-180. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2008.06.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00557628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MIEL System: Uniform Interrogation of Structured and Weakly-Structured Imprecise Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rallou Thomopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29 (3), pp.279-304. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10844-006-0014-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00195268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy concepts applied to the design of a database in predictive microbiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rallou Thomopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 157 (9), pp.13. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2005.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00112995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets Defined on a Hierarchical Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rallou Thomopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (10), pp.1397-1410. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TKDE.2006.161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00112938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy semantic tagging and flexible querying of XML documents extracted from the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Hignette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26 (1), pp.25-40. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10844-006-5449-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Sym'Previous&amp;quot; software, a tool to support decisions to the foodstuff safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dervin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Guyonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 100 (1-3), pp.231-237. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2004.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy querying of incomplete, imprecise, and heterogeneously structured data in the relational model using ontologies and rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dervin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rallou Thomopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13 (3), pp.373-383. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2004.841736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation of weakly structured imprecise data for fuzzy querying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rallou Thomopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 140 (1), pp.111-128. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0165-0114(03)00030-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining fuzzy querying of imprecise data and predictive microbiology using category-based reasoning for prediction of the possible microbial spoilage in foods: application to [i]Listeria monocytogen[/i]es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dervin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Brouillaud-Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gnanou-Besse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 73 (2-3), pp.171-185. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-1605(01)00647-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative characterization of muscle fiber by image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mauron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 16 (3), pp.189-217. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-1699(96)00038-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of pig myofibres and assessment of post-mortem glycogen depletion according to fibre type by computerized image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ecolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 32 (3), pp.267-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (120)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau INRAE- RÉCRÈ (Réseau Évaluation multiCRitÈre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l’innovation INRAE (CIAg), L’évaluation multicritère pour accompagner les transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Unilassale Beauvais; GIS Fruits et Grandes Cultures, Sep 2025, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How knowledge engineering and Artificial intelligence support evolutions in agro-resource processing sectors?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GreenFoodTech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Université Laval; Université de Lille, Apr 2025, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICAM, Ingénierie des Connaissances et Analyse Multidimensionnelle de la Durabilité pour valoriser les données, les connaissances et l’expertise scientifique des plateformes de bioraffinerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire chercheurs 3BCAR / Plant2Pro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Carnot 3BCAR, Feb 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PowderLib, Plateforme d‘Ingénierie des Connaissances pour valoriser les données, les connaissances et l'expertise scientifique en production de poudres végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Lhomond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Réau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Colloque Sciences et Technologies des Poudres (STP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thierry RUIZ - Université de Montpellier/QualiSud (Coordinateur), Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of the Ontology Alignment Evaluation Initiative 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Abd Nikooie Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alsayed Algergawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Blomqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaoyan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Workshop on Ontology Matching (OM 2024 collocated with ISWC-2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Baltimore, United States. pp.1-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocomposites from poly(3-hydroxybutyrate-co-3-hydroxyvalerate) and lignocellulosic fillers: Processes stored in data warehouse structured by an ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire résidentiel INRAE Semantic Linked Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Cap d'Agde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation MultiCritère des Systèmes Agricoles et Alimentaires (EMC-SAgA) Bilan des activités et Poursuites envisagées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animations transversales INRAE sur l’évaluation multicritères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inrae, Sep 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PO2/TransformON: a New Domain Ontology for Integrating Food, Feed, Bio-products and Waste in a Circular and Sustainable Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFOW 2023 Integrated Food Ontology Workshop, 9th Joint Ontology Workshops (JOWO 2023), co-located with FOIS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOCaMEx, a web-based educational and decision support tool that offers a new way of structuring knowledge based on concept maps and technological reasoning trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Congress on Engineering and Food (ICEF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICEF, Jun 2023, Nantes, France. pp.607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(3-hydroxybutyrate-co-3-hydroxyvalerate) production: Processes stored in data warehouse structured by an ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Magnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Grousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire résidentiel INRAE Semantic Linked Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Cap d'Agde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorghum grains milling: filling the technological gaps for new functional flours and semolina production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine Barbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aglaë Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Maraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sorghum in the 21st Century, Global Sorghum Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PO2/TransformON : une nouvelle ontologie de domaine pour l'intégration des données sur les aliments, les bioproduits et les biodéchets dans une approche circulaire et durable des sytèmes agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Atelier INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement IN-OVIVE, adossé à la conférence Ingénierie des Connaissances @PFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA- Association Française d’Intelligence Artificielle, Jul 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of the Ontology Alignment Evaluation Initiative 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Abd Nikooie Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alsayed Algergawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Jael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaoyan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Workshop on Ontology Matching (OM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Athènes, Greece. pp.97--139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOCaMEx, un outil web pédagogique qui propose une structuration de la connaissance inédite à base de cartes conceptuelles et d’arborescences de raisonnement technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couteaux Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APIA’22 Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignement et enrichissement d’ontologies utilisées par deux systèmes d’informations gérant des données expérimentales sur les procédés de transformation : OpenSILEX-EnviBIS et PO2 BaGaTel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier IN-OVIVE, organisé dans le cadre de la conférence Ingénierie des connaissances IC-2022, PFIA.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche d'ingénierie inverse combinant ontologies et modèles relationnels probabilistes: application aux emballages bio-composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Manfredotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC@PFIA 2022 - Plate-Forme Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction et reconstitution de relation n-Aires issues d'articles scientifiques en domaine expérimental guideées par une Ressource Termino-Ontologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lentschat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Conférence Extraction et Gestion des Connaissances (EGC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Blois, France. pp.497-498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of the Ontology Alignment Evaluation Initiative 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Abd Nikooie Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alsayed Algergawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Jael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaoyan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Workshop on Ontology Matching (OM2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A process reverse engineering approach using Process and Observation Ontology and Probabilistic Relational Models: application to processing of bio-composites for food packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Manfredotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTSR 2021 - 15th International Conference on Metadata and Semantics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Madrid, Spain. pp.3-15, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-98876-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards decision support system for the agri-food sector using heterogeneous scientific data annotated with an ontology and Bayesian networks: a proof of concept applied to milk microfiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëllis Belna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire résidentiel INRAE Semantic Linked Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réseau "Intégration de sources/masses de données hétérogènes et ontologies", Oct 2021, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ontology-based pipeline to support the design of technical itineraries: application to composite food packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Manfredotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFOW 2021 Integrated Food Ontology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Incompleteness and Validating the Content of Nutritional Food Sources using FoodOn as Pivot Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alrick Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Biomedical Ontologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bolzano Summer of Knowledge 2021, Sep 2021, Bolzano, Italy. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijaeis.20211001.oa4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison de mesures lexicales et sémantiques pour l'extraction de données expérimentales dans des articles scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lentschat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et gestion des connaissances - EGC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Montpellier, France. pp.501-502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new alignment method based on FoodOn as pivot ontology to integrate nutritional legacy data sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFOW 2020 - Integrated Food Ontology Workshop @ ICBO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Online, Italy. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food transformation process description using PO2 and FoodOn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFOW 2020 Integrated Food Ontology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SciPuRe: a new Representation of textual data for entity identification from scientific publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lentschat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Web-Intelligence, Mining and Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Biarritz, France. pp.2020-2026, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3405962.3405978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil numérique d’enseignement des procédés de transformation alimentaires via l’ingénierie des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marc Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the extraction of partial instances of N-Ary relations in textual data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lentschat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IN'OVIVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vine and wine residues management: practices and new routes of valorisation in the French Languedoc Roussillon region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Gohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bisquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th conference on sustainable solid waste management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent progresses in data and knowledge integration for decision support in agri-food chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bisquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2019 - 30es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA, Jul 2019, Toulouse, France. pp.43-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation &amp; Simulation des transformations Agro-alimentaires (MESTRAL - AgreenCamp)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marc Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SFGP du groupe Ingénierie Avancée des Procédés "Simulation des procédés dans les industries agroalimentaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine waste management and opportunities for new valorisation technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bisquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Gohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Sustainable Solid Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food process models for training purpose through knowledge engineering methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marc Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Congress on Engineering and Food (ICEF 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A termino-ontological resource to compare ligno-cellulosic biomass and agro-waste valorisation routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFITA WCCA CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01651974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of agro-waste valorisation routes based on a computational social choice and argumentation decision support tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bisquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Croitoru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Karanikolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rallou Thomopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFITA WCCA CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01580598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending GWAPs for Building Profile Aware Associative Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelraouf Hecham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Croitoru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bisquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCS 2016 - 22. International Conference on Conceptual Structures (ICCS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Annecy, France. pp.43-58, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-40985-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01328671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision support system using multi-source scientific data, an ontological approach and soft computing - application to eco-efficient biorefinery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Lousteau-Cazalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Charnomordic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUZZ-IEEE 2016 - International Conference on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Vancouver, Canada. pp.249-256, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2016.7737694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01410515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arguing About End-of-Life of Packagings: Preferences to the Rescue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Yun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bisquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Croitoru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTSR: Metadata and Semantics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Göttingen, Germany. pp.119-131, </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-49157-8_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01401481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xart system: discovering and extracting correlated arguments of n-ary relations from text</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Lilia Berrahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Web Intelligence, Mining and Semantics (WIMS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nimes, France. pp.8:1-8:12, </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2912845.2912855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key Discovery for Numerical Data: Application to Oenological Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danai Symeonidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Croitoru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCS 2016 - 22. International Conference on Conceptual Structures (ICCS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Annecy, France. pp.222-236, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-40985-6_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explanation Dialogues in the Service of Durum Wheat Sustainability Improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Arioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Croitoru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2016 - 27es Journées francophones d'Ingénierie des Connaissances, Atelier IN-OVIVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIRMM, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03172920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Datalog+/-Domain-Specific Durum Wheat Knowledge Base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Arioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Croitoru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTSR: Metadata and Semantics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Göttingen, Germany. pp.132-143, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-49157-8_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01399096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DALEK: a Tool for Dialectical Explanations in Inconsistent Knowledge Bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Arioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Croitoru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMMA 2016 - 6th International Conference on Computational Models of Argument</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Potsdam, Germany. pp.461-462, </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-686-6-461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01337019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proposal for Modelling Agrifood Chains as Multi Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Croitoru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Charnomordic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazael Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPMU: Information Processing and Management of Uncertainty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Eindhoven, Netherlands. pp.498-509, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-40596-4_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01328678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology Evolution for Experimental Data in Food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTSR: Metadata and Semantics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Manchester, United Kingdom. pp.393-404, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-24129-6_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01224081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des unités de mesure dans les textes scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Lilia Berrahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN: Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Caen, France. pp.404-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01184559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decision Support Tool based on microbial safety prediction for a better dimensioning of modified atmosphere packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Couvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Hanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. EFFoST International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Mapping between Default Logic and Inconsistency-Tolerant Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Arioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Tamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Croitoru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAISC 2015 - 14th International Conference on Artificial Intelligence and Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Zakopane, Poland. pp.554-564, </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19369-4_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01164696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Ontological Expressivity and Modelling Argumentation Schemes Using COGUI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Hamdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rady Khazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaida Rebdawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Croitoru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirty-fourth SGAI International Conference on Innovative Techniques and Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cambridge, United Kingdom. pp.5-18, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12069-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01109928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge book on lignocellulose deconstruction: an INRA project to identify key actions in research on biorefineries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Rebeyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Symposium on Biotechnology Applied to Lignocellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Concepcion, Chile. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.1299.3607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-Efficient Packaging Material Selection for Fresh Produce: Industrial Session</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Tamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Mosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Croitoru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCS: International Conference on Conceptual Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Lasi, Romania. pp.305-310, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08389-6_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01089599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Default Reasoning Implementation in CoGui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gutierrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCS 2014 - 21st International Conference on Conceptual Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Lasi, Romania. pp.118-129, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08389-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01092160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query Failure Explanation in Inconsistent Knowledge Bases: A Dialogical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Arioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Tamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Croitoru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SGAI 2014 - 34th International Conference on Innovative Techniques and Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Cambridge, United Kingdom. pp.119-133, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12069-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01091082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriching queries using argumentation: an industrial application of argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Tamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Mosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Croitoru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMMA: Computational Models of Argument</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Pitlochry, United Kingdom. pp.477-478, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-436-7-477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01089583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflicting viewpoint relational database querying: an argumentation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Tamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Croitoru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS: Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAAMAS/ACM, May 2014, Paris, France. pp.1553-1554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01089139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignement d'ontologies : exploitation des ontologies liées sur le web de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.23-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01092173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental data annotation guided by an ontology for decision support: @Web project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes et outils pour l'Open Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-Based Model for Food Transformation Processes - Application to Winemaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aunur Rofiq Muljarto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Charnomordic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTSR 2014 - 8th Metadata and Semantics Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Karlsruhe, Germany. pp.329-343, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-13674-5_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01092185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a knowledge representation and reasoning tool using default rules for a decision support system in agronomy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Cucheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awa Diattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gutierrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GKR 2013 - 3rd International Workshop of Graph Structures for Knowledge Representation and Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Beijing, China. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04534-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Food Packaging Use Case for Argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Tamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Mosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Croitoru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTSR: Metadata and Semantics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karlsruhe University of Applied Sciences. DEU., Nov 2014, Karlsruhe, Germany. pp.344-358, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-13674-5_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01089612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query Failure Explanation in Inconsistent Knowledge Bases Using Argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Arioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Tamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Croitoru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMMA 2014 - 5th International Conference on Computational Models of Argument</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Pitlochry, United Kingdom. pp.101-108, </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-436-7-101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision support system using flexible query and reliability assessment - Application to biodegradable and biosourced packaging design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Charnomordic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUZZ-IEEE 2013 - 22nd International Conference on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Hyderabad, India. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2013.6622309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00830426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to extract unit of measure in scientific documents?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Lilia Berrahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KDIR: Knowledge Discovery and Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Vilamoura, Portugal. pp.454-459, </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004666302490256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00903771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche pour l’évolution d’une ressource termino-ontologique dédiée à la représentation de relations n-aires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2013 - 24es Journées francophones d’Ingénierie des Connaissances, Atelier IN-OVIVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Viewpoint Approach to Structured Argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Tamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Croitoru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI: Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Cambridge, United Kingdom. pp.265-271, </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02621-3_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00936485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automatic loading of a microbial risk in food database thanks to an ontology in the context of linked data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPMF 2013 - 8th International Conference on Predictive Modelling in Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France. 292 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution d'une RTO dédiée à la représentation de relations n-aires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2013 - 13ème Conférence Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Toulouse, France. pp.413-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00764984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Units of measure identification in unstructured scientific documents in microbial risk in food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Lilia Berrahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Predictive Modelling in Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France. pp.254-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de relations n-aires interphrastiques guidée par une RTO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Ghersedine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jane Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Kamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA: Conférence en Recherche d’Information et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Bordeaux, France. pp.179-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00764371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la publication d’une RTO dédiée à l’annotation de relations n-aires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Touhami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC’2012, 23. Journées francophones d’Ingénierie des Connaissances, Atelier « Ontologies et Jeux de Données pour évaluer le web sémantique»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Support System for Designing Biodegradable Packaging for Fresh Produce: a Knowledge Engineering Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gontard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Menut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KBBE &amp; Green Economy: Environmental Microbiology and Biotechnology in the Frame of the Knowledge-Based Bio and Green Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00764997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food science and knowledge engineering: a challenging encounter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Touhami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFFoST'2012: European Federation of Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argumentation et décision dans les filières céréalières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JTIC'2012: 63rd International Milling and Cereal Industries meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00764993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'une ressource termino-ontologique de domaine pour l'annotation sémantique de tableaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Saïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale Supérieure de Techniques Avancées (ENSTA ParisTech). Labo/service de l'auteur, Paris, FRA., Jan 2011, Brest, France. pp.581-586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00611935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology-Based Method for Duplicate Detection in Web Data Tables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Khefifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Saïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 2011 - 22nd International Conference on Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Toulouse, France. pp.511-525, </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23088-2_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00611944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontological and Terminological Resource for n-ary Relation Annotation in Web Data Tables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODBASE 2011- 10th International Conference on Ontologies, DataBases, and Applications of Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Crete, Greece. pp.662-679, </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25106-1_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00616241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de redondances dans les tableaux guidée par une ontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Khefifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Saïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2011 - 11ème Conférence Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale Supérieure de Techniques Avancées (ENSTA ParisTech). Labo/service de l'auteur, Paris, FRA., Jan 2011, Brest, France. pp.563-568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00611938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decision Support System to Optimize Fresh Food Packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International CIGR Technical Symposium - Towards a Sustainable Food Chain: Food Process, Bioprocessing and Food Quality Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00611956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data reliability assessment in a data warehouse opened on the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Charnomordic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexible Query Answering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Ghent, Belgium. pp.174-185, </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-24764-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Engineering, a Useful Tool for Integrating Food Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 CIGR - 6th International Symposium on “Towards a Sustainable Food Chain: Food Process, Bioprocessing and Food Quality Management”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00611959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une méthode d'évolution d'une ontologie guidée par l'annotation sémantique de tableaux du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2010 - 21es Journées francophones d'Ingénierie des Connaissances - Atelier Évolution d'ontologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00538966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are my data reliable ? Towards an evidential answer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Charnomordic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA 2010 - Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00538950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Large-Size Ontology Alignment by Mapping Groups of Concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OTM: On the Move to Meaningful Internet Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Hersonissos, Crete, Greece. pp.43-44, </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16961-8_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00538572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mes données sont-elles fiables ? Vers une réponse évidentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Charnomordic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible querying of Web data for predictive modelling of risk in food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Couvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mettler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Soler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Conference on Predictive Modelling in Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible SPARQL querying of Web data tables driven by an ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Chebil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Flexible Querying and Answering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Roskilde, Denmark. 676 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et alignement d’ontologies pour évaluer le risque alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Conférence Terminologie &amp; Ontologie : Théories et Applications, Toth 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Annecy, France. 253 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology building : an application in food risk analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Feinblatt-Mélèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8.International Conference on Terminology and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy annotation of web data tables driven by a domain ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Hignette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European Sematic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using fuzzy conceptual graph rules to map ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Conference on Conceptual Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible querying of fuzzy RDF annotations using fuzzy CGs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Hignette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Conference on Conceptual Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation sémantique floue de tableaux guidée par une ontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Hignette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées d’Extraction et de Gestion des Connaissances (EGC 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, NA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic annotation of data tables using a domain ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Hignette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Discovery Science (DS'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ontology driven annotation of data tables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Hignette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Web Information Systems Engineering (WISE 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic annotation of Web data applied to risk in food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle G. Hignette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Predictive Modelling in Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Athènes, Greece. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2008.06.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MIEL++ Architecture – When RDB, GCs and XML Meet for the Sake of Risk Assessment in Food Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rallou Thomopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCS: International Conference on Conceptual Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Aalborg, Denmark. pp.158-171, </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11787181_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00113002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de deux modes de représentation de données faiblement structurées en sciences du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rallou Thomopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mabille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nongyao Mueangdee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Villeneuve d'Ascq, France. pp.125-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00113022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy semantic approach for data integration applied to risk in food: an example about the cold chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Hignette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dervin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFoST 13th World Congress of Food Sciences Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/IUFoST:20060659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate querying of XML fuzzy data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Wattez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Flexible Query Answering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Milan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using fuzzy conceptual graphs to map ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on ODBASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Sym'Previous&amp;quot; software, a tool to support decisions to the foodstuff safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dervin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Guyonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Predictive Modelling in Foods (PMF4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Quimper, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising food process and formulation on internet: the SYM'PREVIUS experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Couvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mettler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Applications of Modelling as an Innovative Technology in the Agri-Food Chain, Model-IT 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Leuven, Belgium. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2005.674.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data warehouse that gathers several formalisms to capture data heterogeneity and incompleteness in the field of food microbiological safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rallou Thomopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1.Journée Francophone sur les Entrepôts de Données et l’Analyse en ligne (EDA 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, NA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy semantic annotation of XML documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Hignette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Data Integration and the Semantic Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards flexible querying of XML imprecise data in a dataware house opened on the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Houhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Conference on FQAS (Flexible Querying and Answering Systems)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lyon, France. 511 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different kinds of comparisons between fuzzy conceptual graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rallou Thomopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Conceptual Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Dresden, Germany. pp.54-68, </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-45091-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of heterogeneous, imprecise, and incomplete data: An application to the microbiological risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rallou Thomopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMIS 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Maebashi, Japan. pp.98-107, </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-39592-8_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical Interpretation of Fuzzy Conceptual Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rallou Thomopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAFIPS'2003: 22ND INTERNATIONAL CONFERENCE OF THE NORTH AMERICAN FUZZY INFORMATION PROCESSING SOCIETY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of heterogeneous, imprecise, and incomplete data: An application to the microbiological risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rallou Thomopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Methodologies for Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Maebashi, Japan. pp.98-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Category-Based Fuzzy Querying of Both Structured and Semi-Structured Imprecise Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Flexible Query Answering Systems (FQAS 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Warsaw, Poland. pp.362-375, </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7908-1834-5_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation of semi-structured imprecise data for fuzzy querying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rallou Thomopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOINT 9TH IFSA WORLD CONGRESS AND 20TH NAFIPS INTERNATIONAL CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a unified querying system of both structured and semi-structured imprecise data using fuzzy view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCS'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Darmstadt, Germany. pp.207-220, </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/10722280_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un système unifié d’interrogation de données imprécises structurées et semi-structurées utilisant des vues floues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIème Congrès INFormatique des Organisations et Systemes d'Information et de Decision (INFORSID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Lyon, France. pp.174-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Contextual Fuzzy Views to Query Imprecise Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 1999 - 10th International Conference on Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Florence, Italy. pp.460-472, </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-48309-8_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un algorithme robuste pour une mise en correspondance précise de coupes sériées Application en histologie de fibres musculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mauron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUINZIEME COLLOQUE GRETSI - JUAN-LES-PINS - DU 18 AU 21 SEPTEMBRE 1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Groupe de Recherche et d'Etudes de Traitement du Signal et des Images (GRETSI), Sep 1995, JUAN-LES-PINS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un algorithme robuste pour une mise en correspondance précise de coupes sériées. Application en histologie de fibres musculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mauron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Juan-les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative image analysis of a muscle sample, application on different types of animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mauron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference internationale life sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis for quality control: application to the study of the effect of fasting on muscle resting glycogen level and on stress-induced glycogen depletion in swine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ecolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Biannual conference of the International Federation of Classification Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1993, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological parameters extraction by cells identification on serial cuttings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Camillerapp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Scandinavian conference on image analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1991, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serial cuttings matching : an application to muscle fiber characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Camillerapp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual conference of the european association for computer graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the PO2/TransformON ontology enables knowledge integration for sustainable food production?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GreenFoodTech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Engineering to enhance the data, knowledge and scientific expertise of agro-ressource transformation platforms: the PowderLib platform (F5.1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Réau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alrick Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GreenFoodTech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Saint-Malo, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ICAM (2024-26): Ingénierie des Connaissances et Analyse Multidimensionnelle de la Durabilité pour valoriser les données, les connaissances et l’expertise scientifique des plateformes de bioraffinerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alrick Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire chercheurs Institut Carnod 3BCAR 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D2KAB project taking off: Data to Knowledge in Agronomy and Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Research Data Alliance Plenary Conference (RDA P14), Best poster award</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Helsinki, Finland. , 2019, </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3520300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02351000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation &amp; Simulation des transformations Agro-alimentaires (MESTRAL - AgreenCamp)-Innovations en partage et nouvelles compétences en pédage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marc Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Agreenium et IMT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Units of measure identification in unstructured scientific documents in microbial risk in food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Lilia Berrahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2013 - 24es Journées francophones d’Ingénierie des Connaissances, Atelier IN-OVIVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichissement d'une RTO par l'ajout de termes spécialisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Lebras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Toulouse, France. 13e Conférence Francophone sur l'Extraction et la Gestion des Connaissances, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00764373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-Sourced and Biodegradable Packaging design Using Argumentation to Aggregate Stakeholder Preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Croitoru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Mosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFFoST'12 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montpellier, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00765000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une méthode d’évolution d’une RTO dédiée à l’annotation de relations n-aires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Journées francophones d’Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France. 2012, 23ème Journées francophones d’ingénierie des connaissances</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Automatic Loading of a Microbial Risk in Food Database Thanks to a Domain Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Soler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 EFFoST Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00764998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur l'école de printemps Informatique et genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gaspin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">67 p., 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le blé dur à l’ère du numérique : apports de l’ingénierie des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rallou Thomopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blé dur. Synthèse des connaissances pour une filière durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.299-308, 2021, 2759233138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Aid Tools for the Preservation of Fruits by Modified Atmosphere Packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Gouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gontard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruit Preservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 9, Editions Springer, 2018, Food Engineering Series, 978-1-4939-3309-9. </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-3311-2_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology Alignment Using Web Linked Ontologies as Background Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Guillet; Bruno Pinaud; Gilles Venturini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Knowledge Discovery and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 665, Springer, pp.207-227, 2017, Studies in Computational Intelligence, 978-3-319-45762-8. </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45763-5_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible bipolar querying of uncertain data using an ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rallou Thomopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexible Approaches in Data, Information and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 467, Springer, pp.165-188, 2013, Studies in Computational Intelligence, 978-3-319-00953-7. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00954-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00764985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-based integration of heterogeneous, incomplete and imprecise data dedicated to a decision support system in food safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Contenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Warehousing Design and Advanced Engineering Applications: Methods for Complex Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, 336 p., 2009, 9781605667560. </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-60566-756-0.ch005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Fuzzy Sets To Query Possibilistic Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rallou Thomopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Galindo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Fuzzy Information Processing in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hershey, PA, USA: Information Science Reference</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.299-324, 2008, 9781599048536 1599048531 9781599048543. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-59904-853-6.ch012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00358030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application informatique : le logiciel CARAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse des risques alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Tec &amp; Doc Lavoisier, 400 p., 2006, 2743008946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOCAMEX, un outil web pédagogique qui propose une structuration de la connaissance inédite à base de cartes conceptuelles et d’arborescences de raisonnement technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couteaux Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche Open Science à l’INRA : application à l’aide à la sélection d’un emballage alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justified Preference Aggregation in Agri-Food Systems: An approach, Argumentation Methods and Tools (Supplementary Material)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bisquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelraouf Hecham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim Koptelov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607020v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de présentation du CATI DIISCICO au séminaireINRAE Semantic Linked Data du 11 au 14 octobre Towards decision support system for the agri-food sector using heterogeneous scientific data annotated with an ontology and Bayesian networks: a proof of concept applied to milk microfiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maellis Belna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PGD du projet EVAGRAIN &amp;quot;Des outils intelligents pour une utilisation agile du blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oqlassif: Catégorisation semi-automatique de l'offre alimentaire en familles Oqali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buche Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guyonvarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Todorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscaping the use of semantics to enhance the interoperability of agricultural data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Caracciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Zervas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Research Data Alliance. 2017, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étape chantier entrepôt et annuaire institutionnels pour les données de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Windpouire Esther Dzale Yeumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boizot-Szantaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2014, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel utilisateurs d'atweb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thématiques scientifiquers InCoM sur les 4-5 ans à venir.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entrées du logiciel @Web : les fichiers CSV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAFE Deliverable 2.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Koenderink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Lirmm. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquence 5 : Interrogation des données avec SPO²Q</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Piaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Data management with the PO2 ecosystem, France. 2025, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315911v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquence 3 : Import-Export de projet et utilisation du script Convert²PO²</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Piaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Data management with the PO²ecosystem, France. 2025, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315887v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquence 1 : Bases de PO²Manager et SPO²Q</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Piaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Data management with the PO2 ecosystem, France. 2025, pp.73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315873v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquence 0 : Séquence introductive - Présentation des outils et définitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Piaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Data management with the PO² ecosystem, France. 2025, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315840v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquence 2 : Fonctions avancées de PO²Manager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Piaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Data management with the PO2 ecosystem, France. 2025, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315863v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pour la structuration des données avec le modèle Process and Observation Ontology (PO²) et le vocabulaire TransformON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Piaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Data management with the PO2 ecosystem, France. 2025, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315925v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquence 4 : Mise en qualité des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Piaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Data management with the PO2 ecosystem, France. 2025, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315902v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">@Web, a software to annotate heterogeneous scientific data sources guided by a termino-ontological resource. @Web ontology thumbnail Adding_Symbolic_Concept to a pre-existing ontology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoBioCap Querying Decision Support System - Simple use demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05123333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoBioCap Querying Decision Support System (DSS) - Coupling Numerical model and DSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoBioCap Querying Decision Support System - Demonstration using quantitative and qualitative criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">@Web, a software to annotate heterogeneous scientific data sources guided by a termino-ontological resource: presentation of reliability criteria quotation registration to assess data source reliability.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie L. Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoBioCap querying : A Decision Support System to design modified atmosphere packaging for fresh produce based on a bipolar flexible querying approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:da53c68f5517571e2fe48490310dc1408b1de8be⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple PO2 Query (SPO2Q), a querying tool to retrieve biomass transformation and characterization itineraries using the Process and Observation (PO2) Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:360ce0db73073210c9e95ee9ee44cb50fc31d9bd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PO2 Engine, an application programming interface associated with the Process and Observation (PO2) software ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:a39345ca80cab0c8026ff3591a601fc1f1320909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PO2 Manager, an annotation tool to edit biomass transformation and characterization itineraries using the Process and Observation (PO2) Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:32f601791e1a504bbebfd2fae91df8d8fad45009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Align tool, a new food source alignment method between two Food composition databases (FCDBs) using FoodOn and Langual as background knowledge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alrick Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:195a71dc4326920bf797d07d3fea5dea8423ada8;origin=https://forge.inrae.fr/julien.cufi/meatylab.git;visit=swh:1:snp:68a47a0c79fbfd4db2e2e8efa3f8e5e14c9d46b1;anchor=swh:1:rev:c4f8014ce802e9416ba79b6997dae2401979ef8e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capex, a multicriteria decision support tool for technological recommendations about biomass transformation process based on collective know-how</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Sipieter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alrick Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:6da535d0c2ae82f4f1fed1de20633b0edddc162d;origin=https://forgemia.inra.fr/capex/capex-backend-public.git;visit=swh:1:snp:683c16b77efbbdb1ad3d3b185ed8a49e7041b8ac;anchor=swh:1:rev:f2d31640d6487beabb78d7da7b65fe8b4396ed15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId692"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CE6F0B0D"/>
+    <w:nsid w:val="7C037660"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F1D094BC"/>
+    <w:nsid w:val="777E1393"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="8F47E9B7"/>
+    <w:nsid w:val="354B1F2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A7DC36BE"/>
+    <w:nsid w:val="87874CEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="A00B6B35"/>
+    <w:nsid w:val="D32CACAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5DDC36EE"/>
+    <w:nsid w:val="68E9DC84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="ECB71009"/>
+    <w:nsid w:val="22EC5A9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="CA295EEA"/>
+    <w:nsid w:val="AB25E9CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="E3EF2B5D"/>
+    <w:nsid w:val="28806C95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1546,51 +1546,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-buche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9134-5404" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031424910" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inrae.fr/reseau-in-ovive/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inderscience.com/jhome.php?jcode=ijmso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arima.inria.fr/docs/01presentation.html#anglais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://inforsid2005.imag.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irit.fr/LFA06/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://inforsid2007.enssat.fr/index.htm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lfa2007.ema.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cril.univ-artois.fr/lfa2008/LFA%202008.php" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lirmm.fr/%7Ebechet/EvalECD/index.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.polytech.univ-savoie.fr/index.php?id=lfa2009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fqas2009.org/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irit.fr/evolution2010/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lfa2010.enssat.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fqas2011.ugent.be/drupal6/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.polytech.univ-savoie.fr/index.php?id=1377" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scdmir.ugent.be/node/20" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irit.fr/OJD/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hds.utc.fr/lfa2012/wp/?page_id=14" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.effostconference.com/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ir.disco.unimib.it/eusflat2013/committees/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colloque.inra.fr/in_ovive_2013/Comite-d-initiative" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weblab-project.org/workshop/sos-dlwd2013/comprog.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irit.fr/QetR/2013/?page_id=12" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-reims.fr/site/evenement/lfa-2013/comites,14771,25524.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irit.fr/IC2014/node/13" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lfa2014.univ-corse.fr/Comite-MAJ_a21.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipmu2014.univ-montp2.fr/pages/sessions/DecisionSupportAgroEnvironment.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rfia2014.univ-rouen.fr/content/comit%C3%A9s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cari-info.org/index.php?option=com_content&amp;view=article&amp;id=83&amp;Itemid=62" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mtsr-conf.org/index.php/tracks/agriculture-food-and-environment" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lfa2015.ensma.fr/#commitees" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pfia2015.inria.fr/conference-ic/comite-de-programme" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cari-info.org/comites_prog2016.php" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ic2016.sciencesconf.org/resource/page/id/8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.univ-lr.fr/cgi-bin/WebObjects/Colloque.woa/wa/menu?code=1581&amp;idMenu=6888&amp;lang=fr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://egc2017.imag.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfia2017.greyc.fr/ic/comite-de-programme" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efita2017.org/committees/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fqas-2017.org/organisation" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egc18.sciencesconf.org/resource/page/id/2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pfia2018.loria.fr/ic-comite/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irit.fr/pfia2019/ic/ic-comite-de-programme/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egc2019.sciencesconf.org/resource/page/id/2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fqas2019.units.it/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egc2020.sciencesconf.org/resource/page/id/2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mtsr-conf.org/track/agriculture-food-and-environment" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egc2021.sciencesconf.org/resource/page/id/2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egc2022.univ-tours.fr/comites/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egc2023.sciencesconf.org/resource/page/id/6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfia23.icube.unistra.fr/conferences/apia/index.html%3Fp=comite.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mtsr-conf.org/organization" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/smartfoodworkshop" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.symprevius.org/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gemo.futurs.inria.fr/projects/edot/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.webcontent.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecobiocap.eu/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://noaw2020.eu/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edi2s.univ-montp2.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr-iate.cirad.fr/equipes/ico/presentation" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dblp.uni-trier.de/pid/03/4726.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholar.google.fr/citations?user=_cDFZhIAAAAJ" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Patrice_Buche/publications" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopus.com/authid/detail.uri?authorId=57217441181" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/feed/update/urn:li:activity:6878409186535870464?utm_source=share&amp;utm_medium=member_desktop" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://science-ouverte.inrae.fr/fr/actualites/le-projet-inrae-datasusfood-laureat-dun-prix-science-ouverte-2023" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/actualites/outil-numerique-transfert-savoir-faire-filiere-fromagere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=G_Y5Lj_XK8M&amp;list=PLADEOERvB68u-jE659G0O4pXeFwCnooQp&amp;index=10" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=IZwcizDVnGg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://science-ouverte.inrae.fr/fr/les-donnees-et-le-numerique-scientifiques/partager-publier-des-donnees-et-des-codes/pourquoi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nextcloud.inrae.fr/s/T7cLbas8ZiPEbGa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03193281v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03839480v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04859605v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fernandez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couteaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Bel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JD-07-2024-0182" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404803v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelraouf Hecham" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Koptelov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.393045" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362938v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Weber" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dervaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillemin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9752" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244491v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Linck" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2025.102258" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04937377v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Munch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rezette" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chambrey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111375" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133361v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pign&#232;res" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dole" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaucel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Angellier-Coussy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2025.104096" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693525v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Brionne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Colinart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110787" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086712v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cufi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alrick Oudot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2023.1145007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783883v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M&#252;nch" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Th&#233;venot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111283" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197618v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-023-00221-2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998593v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Menut" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.108950" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04043460v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Frojan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieselot Boone" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pts.2720" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03307585v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Belaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Prioux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vialle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01509-8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738973v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baudrit" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Fernandez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;llis Belna" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.309136" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616243v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lentschat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIIDS.2022.120146" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662183v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.117406" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115029v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manfredotti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMSO.2022.131129" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610433v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guari" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108000" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653723v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berteloot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2022.04.011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767632v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.118332" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707369v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Notz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Paysant" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Polturat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art09" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650668v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Breysse" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Berthet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108191" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980650v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Suciu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110375" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372310v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.20211001.oa4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227408v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maellis Belna" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Granger-Delacroix" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107063" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250848v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107135" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03029648v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00650-3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02555136v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Sohn" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip P Kalbar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12062170" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03004903v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Fabre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rouau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106430" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02162114v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sipieter" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2019.05.052" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263853v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andro" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104204" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993348v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boukhelifa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12393-018-9186-x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050203v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1974210" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889268v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Yun" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Croitoru" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.09.034" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693770v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892712v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2018.07.006" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381094v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gaucel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Fornaciari" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2018.00121" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01893516v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Karanikolas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kaklamanis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.2018070104" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01651998v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Farines" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.10.006" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01508801v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Lilia Berrahou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2016.12.028" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617552v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137837383109478E12" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01652022v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Alaux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Arnaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Baumann" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.12234.1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552148v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aunur Rofiq Muljarto" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salmon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Charnomordic" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tireau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2017.06.020" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01596665v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Arioua" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2017.03.009" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668190v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guillaume" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137841213314526E12" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01652014v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couvert" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stahl" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hanin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pacres-2017-0004" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264917v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dervaux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Touhami" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMSO.2016.083518" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357720v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01346685v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lousteau-Cazalet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Busset" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2016.06.020" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837437v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Sambusiti" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Solhy" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bilal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6b00194" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357730v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Guillard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Acerbi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.04.044" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837452v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837422v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Licari" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monlau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.02.083" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SV9K12RC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104835v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Tamani" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2014.12.010" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01160802v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Mosse" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2015.02.012" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231247v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thuault" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Huchet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01054906v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lebras" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267940v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tkde.2011.179" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00642899v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Soler" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2011.245" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00903768v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie L. Soler" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria27.539-568" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830429v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.515-537" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F81E159C384C9FD3522F3FF43A88772F19798F54/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267815v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Bourguet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pp71-fv81" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764369v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/h2xr-ft10" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538961v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hignette" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mettler" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2010.07.002" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5ZV2BZW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00611940v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2010.12.014" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00557628v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doussot" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2008.06.027" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195268v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Haemmerl&#233;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-006-0014-z" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T3FJNSG5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112995v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2005.12.017" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123449v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-006-5449-8" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E651EA430D507180E19A0922D3CAB9833B70DC8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112938v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2006.161" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683138v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Leporq" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Membr&#233;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dervin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Guyonnet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2004.10.006" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682463v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2004.841736" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678897v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-0114(03)00030-7" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229554v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Brouillaud-Delattre" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gnanou-Besse" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1605(01)00647-X" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079793v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buche" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mauron" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1699(96)00038-5" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699594v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ecolan" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoing" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418804v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030930v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055511v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801589v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Lhomond" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien R&#233;au" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04892635v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Abd Nikooie Pour" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alsayed Algergawy" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Blomqvist" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaoyan Chen" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04256248v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04836308v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Magnac" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Grousseau" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04669453v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04243684v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04836320v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533687v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Barbar" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agla&#235; Puech" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pujol" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Maraval" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05091502v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04366893v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Jael Castro" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768264v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fernandez" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739201v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couteaux Julien" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178883v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682416v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474067v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98876-0_1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351729v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05091500v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijaeis.20211001.oa4" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384615v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218646v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313686v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03013162v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03013147v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02911678v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3405962.3405978" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173861v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marc Kondjoyan" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173776v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803304v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Gohier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Fort" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313690v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284538v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735425v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03125592v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01651974v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580598v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01328671v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40985-6_4" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01410515v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2016.7737694" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03172920v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01399096v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49157-8_11" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01401481v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49157-8_10" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357738v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912855" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837440v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Symeonidou" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pernelle" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40985-6_17" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01337019v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-686-6-461" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01328678v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazael Jones" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40596-4_42" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01224081v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24129-6_34" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01184559v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236546v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01164696v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19369-4_49" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01092160v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gutierrez" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08389-6_11" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01091082v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12069-0_8" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01089583v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-436-7-477" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01089139v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01109928v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Hamdan" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rady Khazem" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaida Rebdawi" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12069-0_1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195521v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rebeyrol" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1299.3607" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01089599v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08389-6_27" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792886v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01092173v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hecht" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn dos Santos" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01092185v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13674-5_30" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268923v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cucheval" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Diattara" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04534-4_1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01089146v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-436-7-101" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01089612v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13674-5_31" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830426v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2013.6622309" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00903771v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004666302490256" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123235v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00936485v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02621-3_19" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123270v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764984v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123269v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764371v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Ghersedine" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jane Hernandez" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kamel" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190216v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764997v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190217v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764993v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00611938v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Khefifi" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00611956v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00611935v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Sa&#239;d" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00611944v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23088-2_38" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616241v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25106-1_19" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PDSPQT5M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00611959v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655599v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24764-4_16" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538966v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538572v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16961-8_13" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753825v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538950v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123240v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123231v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Chebil" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123265v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blanchemanche" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Feinblatt-M&#233;l&#232;ze" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123208v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256476v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123245v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123244v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197554v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123207v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123246v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817717v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G. Hignette" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113002v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11787181_12" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QQJGT9FX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123249v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/IUFoST:20060659" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113022v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mabille" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nongyao Mueangdee" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254930v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Wattez" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123248v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830982v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763239v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Couvert" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Carlin" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mettler" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2005.674.50" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123205v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123247v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123289v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Houhou" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676722v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39592-8_15" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676616v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45091-7_4" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WQVQ7Z0D-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079990v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bosc" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080021v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03076883v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-1834-5_33" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D2D016386CD176FDA9A8AEF9A0AB2DB6FE51501C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080009v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694666v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10722280_14" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WJL29WW2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03076596v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03076608v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Loiseau" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48309-8_43" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4T4RRT4M-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777381v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mauron" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971332v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775908v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846234v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775955v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Camillerapp" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775299v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05040608v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030951v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475584v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reau" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02351000v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3520300" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04413985v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185299v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764373v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123297v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00765000v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764998v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845440v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Christophe" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896749v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154423v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gouble" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3311-2_9" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01508810v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45763-5_11" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764985v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00954-4_8" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123454v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Contenot" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-756-0.ch005" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00358030v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal-lirmm.ccsd.cnrs.fr/lirmm-00358030" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59904-853-6.ch012" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242338v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tressou" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739344v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01924220v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607020v2" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320654v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05442106v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507173v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Defossez" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buche Patrice" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guinet" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyonvarch" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Todorov" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607815v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Caracciolo" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Zervas" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aventurier" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801608v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windpouire Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boizot-Szanta&#239;" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196134v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806510v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Della Valle" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Daudin" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196137v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858567v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Granier" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Charron" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Koenderink" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315911v3" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuele Piaud" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315840v3" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315887v3" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315873v3" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315863v3" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315925v3" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315902v3" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191864v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123333v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176679v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191188v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191871v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296718v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:da53c68f5517571e2fe48490310dc1408b1de8be" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501660v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:360ce0db73073210c9e95ee9ee44cb50fc31d9bd" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387669v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a39345ca80cab0c8026ff3591a601fc1f1320909" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313202v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:32f601791e1a504bbebfd2fae91df8d8fad45009" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505080v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Choquet" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:195a71dc4326920bf797d07d3fea5dea8423ada8;origin=https://forge.inrae.fr/julien.cufi/meatylab.git;visit=swh:1:snp:68a47a0c79fbfd4db2e2e8efa3f8e5e14c9d46b1;anchor=swh:1:rev:c4f8014ce802e9416ba79b6997dae2401979ef8e" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957075v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cailler" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:6da535d0c2ae82f4f1fed1de20633b0edddc162d;origin=https://forgemia.inra.fr/capex/capex-backend-public.git;visit=swh:1:snp:683c16b77efbbdb1ad3d3b185ed8a49e7041b8ac;anchor=swh:1:rev:f2d31640d6487beabb78d7da7b65fe8b4396ed15" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-buche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9134-5404" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031424910" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=_cDFZhIAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inrae.fr/reseau-in-ovive/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr-iate.cirad.fr/equipes/ico/presentation" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inderscience.com/jhome.php?jcode=ijmso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arima.inria.fr/docs/01presentation.html#anglais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://inforsid2005.imag.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irit.fr/LFA06/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://inforsid2007.enssat.fr/index.htm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lfa2007.ema.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cril.univ-artois.fr/lfa2008/LFA%202008.php" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lirmm.fr/%7Ebechet/EvalECD/index.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.polytech.univ-savoie.fr/index.php?id=lfa2009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fqas2009.org/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irit.fr/evolution2010/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lfa2010.enssat.fr/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fqas2011.ugent.be/drupal6/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.polytech.univ-savoie.fr/index.php?id=1377" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scdmir.ugent.be/node/20" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irit.fr/OJD/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hds.utc.fr/lfa2012/wp/?page_id=14" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.effostconference.com/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ir.disco.unimib.it/eusflat2013/committees/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colloque.inra.fr/in_ovive_2013/Comite-d-initiative" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weblab-project.org/workshop/sos-dlwd2013/comprog.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irit.fr/QetR/2013/?page_id=12" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-reims.fr/site/evenement/lfa-2013/comites,14771,25524.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irit.fr/IC2014/node/13" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lfa2014.univ-corse.fr/Comite-MAJ_a21.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipmu2014.univ-montp2.fr/pages/sessions/DecisionSupportAgroEnvironment.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rfia2014.univ-rouen.fr/content/comit%C3%A9s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cari-info.org/index.php?option=com_content&amp;view=article&amp;id=83&amp;Itemid=62" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mtsr-conf.org/index.php/tracks/agriculture-food-and-environment" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lfa2015.ensma.fr/#commitees" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pfia2015.inria.fr/conference-ic/comite-de-programme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cari-info.org/comites_prog2016.php" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ic2016.sciencesconf.org/resource/page/id/8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.univ-lr.fr/cgi-bin/WebObjects/Colloque.woa/wa/menu?code=1581&amp;idMenu=6888&amp;lang=fr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://egc2017.imag.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfia2017.greyc.fr/ic/comite-de-programme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efita2017.org/committees/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fqas-2017.org/organisation" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egc18.sciencesconf.org/resource/page/id/2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pfia2018.loria.fr/ic-comite/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irit.fr/pfia2019/ic/ic-comite-de-programme/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egc2019.sciencesconf.org/resource/page/id/2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fqas2019.units.it/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egc2020.sciencesconf.org/resource/page/id/2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mtsr-conf.org/track/agriculture-food-and-environment" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egc2021.sciencesconf.org/resource/page/id/2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egc2022.univ-tours.fr/comites/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egc2023.sciencesconf.org/resource/page/id/6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfia23.icube.unistra.fr/conferences/apia/index.html%3Fp=comite.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mtsr-conf.org/organization" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/smartfoodworkshop" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.symprevius.org/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gemo.futurs.inria.fr/projects/edot/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.webcontent.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecobiocap.eu/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://noaw2020.eu/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edi2s.univ-montp2.fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dblp.uni-trier.de/pid/03/4726.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholar.google.fr/citations?user=_cDFZhIAAAAJ" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Patrice_Buche/publications" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopus.com/authid/detail.uri?authorId=57217441181" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/feed/update/urn:li:activity:6878409186535870464?utm_source=share&amp;utm_medium=member_desktop" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://science-ouverte.inrae.fr/fr/actualites/le-projet-inrae-datasusfood-laureat-dun-prix-science-ouverte-2023" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/actualites/outil-numerique-transfert-savoir-faire-filiere-fromagere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=G_Y5Lj_XK8M&amp;list=PLADEOERvB68u-jE659G0O4pXeFwCnooQp&amp;index=10" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=IZwcizDVnGg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://science-ouverte.inrae.fr/fr/les-donnees-et-le-numerique-scientifiques/partager-publier-des-donnees-et-des-codes/pourquoi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nextcloud.inrae.fr/s/T7cLbas8ZiPEbGa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/yAZN06iyfnY" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03193281v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03839480v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362938v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Weber" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dervaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillemin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9752" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04859605v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fernandez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couteaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Bel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JD-07-2024-0182" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04937377v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Munch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rezette" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chambrey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111375" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404803v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelraouf Hecham" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Koptelov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.393045" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244491v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Linck" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2025.102258" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133361v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pign&#232;res" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dole" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaucel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Angellier-Coussy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2025.104096" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693525v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Brionne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Colinart" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110787" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086712v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cufi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alrick Oudot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2023.1145007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783883v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M&#252;nch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Th&#233;venot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111283" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197618v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-023-00221-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998593v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Menut" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.108950" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04043460v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Frojan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieselot Boone" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pts.2720" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616243v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lentschat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIIDS.2022.120146" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115029v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manfredotti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMSO.2022.131129" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662183v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.117406" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03307585v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Belaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Prioux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vialle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01509-8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738973v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baudrit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Fernandez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;llis Belna" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.309136" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653723v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berteloot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2022.04.011" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610433v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guari" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108000" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767632v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.118332" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707369v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Notz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Paysant" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Polturat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art09" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650668v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Breysse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Berthet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108191" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980650v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Suciu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110375" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372310v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.20211001.oa4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227408v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maellis Belna" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Granger-Delacroix" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107063" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250848v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107135" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03029648v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00650-3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02555136v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Sohn" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip P Kalbar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12062170" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03004903v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Fabre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rouau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106430" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993348v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boukhelifa" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12393-018-9186-x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263853v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andro" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104204" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050203v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1974210" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02162114v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sipieter" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2019.05.052" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889268v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Yun" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Croitoru" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.09.034" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693770v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892712v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2018.07.006" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01651998v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Farines" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.10.006" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01893516v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Karanikolas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kaklamanis" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.2018070104" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381094v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gaucel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Fornaciari" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2018.00121" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01508801v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Lilia Berrahou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2016.12.028" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01652022v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Alaux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Arnaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Baumann" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.12234.1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552148v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aunur Rofiq Muljarto" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salmon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Charnomordic" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tireau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2017.06.020" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617552v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137837383109478E12" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01596665v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Arioua" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2017.03.009" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668190v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guillaume" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137841213314526E12" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01652014v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couvert" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stahl" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hanin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pacres-2017-0004" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264917v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dervaux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Touhami" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMSO.2016.083518" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837437v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lousteau-Cazalet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Sambusiti" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Solhy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bilal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6b00194" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01346685v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Busset" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2016.06.020" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357720v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357730v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Guillard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Acerbi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.04.044" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837452v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837422v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Licari" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monlau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.02.083" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SV9K12RC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104835v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Tamani" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2014.12.010" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01160802v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Mosse" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2015.02.012" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231247v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thuault" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Huchet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01054906v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lebras" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267940v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tkde.2011.179" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00642899v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Soler" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2011.245" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00903768v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie L. Soler" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria27.539-568" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830429v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.515-537" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F81E159C384C9FD3522F3FF43A88772F19798F54/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267815v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Bourguet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pp71-fv81" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764369v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/h2xr-ft10" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538961v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hignette" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mettler" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2010.07.002" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5ZV2BZW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00611940v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2010.12.014" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00557628v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doussot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2008.06.027" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195268v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Haemmerl&#233;" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-006-0014-z" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T3FJNSG5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112995v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2005.12.017" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112938v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2006.161" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123449v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-006-5449-8" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E651EA430D507180E19A0922D3CAB9833B70DC8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683138v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Leporq" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Membr&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dervin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Guyonnet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2004.10.006" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682463v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2004.841736" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678897v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-0114(03)00030-7" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229554v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Brouillaud-Delattre" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gnanou-Besse" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1605(01)00647-X" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079793v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buche" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mauron" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1699(96)00038-5" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699594v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ecolan" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoing" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418804v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030930v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055511v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801589v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Lhomond" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien R&#233;au" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04892635v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Abd Nikooie Pour" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alsayed Algergawy" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Blomqvist" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaoyan Chen" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04836320v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04243684v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04256248v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04669453v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04836308v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Magnac" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Grousseau" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533687v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Barbar" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agla&#235; Puech" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pujol" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Maraval" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05091502v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04366893v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Jael Castro" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739201v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couteaux Julien" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768264v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fernandez" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682416v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178883v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351729v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474067v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98876-0_1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384615v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218646v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05091500v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijaeis.20211001.oa4" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313686v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03013162v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03013147v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02911678v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3405962.3405978" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173861v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marc Kondjoyan" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313690v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803304v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Gohier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Fort" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284538v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173776v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735425v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03125592v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01651974v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580598v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01328671v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40985-6_4" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01410515v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2016.7737694" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01401481v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49157-8_10" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357738v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912855" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837440v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Symeonidou" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pernelle" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40985-6_17" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03172920v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01399096v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49157-8_11" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01337019v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-686-6-461" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01328678v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazael Jones" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40596-4_42" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01224081v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24129-6_34" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01184559v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236546v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01164696v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19369-4_49" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01109928v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Hamdan" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rady Khazem" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaida Rebdawi" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gutierrez" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12069-0_1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195521v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rebeyrol" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1299.3607" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01089599v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08389-6_27" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01092160v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08389-6_11" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01091082v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12069-0_8" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01089583v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-436-7-477" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01089139v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01092173v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hecht" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn dos Santos" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792886v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01092185v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13674-5_30" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268923v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cucheval" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Diattara" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04534-4_1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01089612v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13674-5_31" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01089146v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-436-7-101" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830426v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2013.6622309" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00903771v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004666302490256" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123235v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00936485v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02621-3_19" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123270v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764984v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123269v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764371v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Ghersedine" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jane Hernandez" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kamel" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190216v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764997v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190217v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764993v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00611935v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Sa&#239;d" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00611944v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Khefifi" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23088-2_38" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616241v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25106-1_19" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PDSPQT5M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00611938v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00611956v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655599v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24764-4_16" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00611959v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538966v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538950v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538572v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16961-8_13" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753825v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123240v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123231v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Chebil" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123208v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123265v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blanchemanche" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Feinblatt-M&#233;l&#232;ze" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256476v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123245v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123244v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123207v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123246v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197554v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817717v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G. Hignette" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113002v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11787181_12" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QQJGT9FX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113022v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mabille" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nongyao Mueangdee" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123249v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/IUFoST:20060659" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254930v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Wattez" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123248v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830982v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763239v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Couvert" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Carlin" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mettler" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2005.674.50" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123205v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123247v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123289v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Houhou" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676616v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45091-7_4" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WQVQ7Z0D-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676722v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39592-8_15" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079990v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bosc" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080021v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03076883v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-1834-5_33" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D2D016386CD176FDA9A8AEF9A0AB2DB6FE51501C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080009v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694666v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10722280_14" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WJL29WW2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03076596v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03076608v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Loiseau" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48309-8_43" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4T4RRT4M-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971332v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777381v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mauron" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775908v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846234v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775955v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Camillerapp" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775299v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05040608v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030951v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475584v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reau" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02351000v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3520300" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04413985v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185299v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764373v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00765000v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123297v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764998v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845440v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Christophe" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896749v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154423v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gouble" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3311-2_9" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01508810v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45763-5_11" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764985v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00954-4_8" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123454v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Contenot" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-756-0.ch005" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00358030v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal-lirmm.ccsd.cnrs.fr/lirmm-00358030" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59904-853-6.ch012" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242338v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tressou" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739344v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01924220v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607020v2" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320654v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05442106v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507173v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Defossez" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buche Patrice" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guinet" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyonvarch" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Todorov" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607815v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Caracciolo" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Zervas" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aventurier" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801608v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windpouire Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boizot-Szanta&#239;" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196134v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806510v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Della Valle" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Daudin" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196137v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858567v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Granier" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Charron" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Koenderink" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315911v3" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuele Piaud" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315887v3" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315873v3" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315840v3" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315863v3" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315925v3" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315902v3" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191864v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123333v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191188v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176679v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191871v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296718v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:da53c68f5517571e2fe48490310dc1408b1de8be" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501660v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:360ce0db73073210c9e95ee9ee44cb50fc31d9bd" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387669v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a39345ca80cab0c8026ff3591a601fc1f1320909" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313202v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:32f601791e1a504bbebfd2fae91df8d8fad45009" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505080v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Choquet" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:195a71dc4326920bf797d07d3fea5dea8423ada8;origin=https://forge.inrae.fr/julien.cufi/meatylab.git;visit=swh:1:snp:68a47a0c79fbfd4db2e2e8efa3f8e5e14c9d46b1;anchor=swh:1:rev:c4f8014ce802e9416ba79b6997dae2401979ef8e" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957075v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cailler" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:6da535d0c2ae82f4f1fed1de20633b0edddc162d;origin=https://forgemia.inra.fr/capex/capex-backend-public.git;visit=swh:1:snp:683c16b77efbbdb1ad3d3b185ed8a49e7041b8ac;anchor=swh:1:rev:f2d31640d6487beabb78d7da7b65fe8b4396ed15" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>