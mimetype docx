--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrice Cannavo </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrice CANNAVO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur en Sciences du Sol à Agrocampus Ouest, campus d’Angers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E-mail : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patrice.cannavo@agrocampus-ouest.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2013 : Habilitation à Diriger des Recherches. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d’Angers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2003 : Doctorat, spécialité Hydrodéologie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d’Avignon et des Pays de Vaucluse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2000 : DEA, Sciences de l’eau dans l’environnement continental. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Montpellier II</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 1999 :Ingénieur, spécialité Environnement et Risques Industriels. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole des Mines d’Alès</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cursus professionnel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Depuis 2015 : Professeur, Agrocampus Ouest</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2008-15 : Maître de Conférences, Agrocampus Ouest</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2005-07 : Post-doctorat (24 mois), INRA Reims</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2003-05 : Post-doctorat (18 mois), CIRAD Costa Rica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2000-03 : Doctorat, INRA Avignon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activité d’enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Département d’enseignement et de recherche : Milieu Physique, Paysage et Territoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Unité pédagogique : Sol, Substrat Horticole et Urbain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Thématiques : Science du sol, Agronomie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Formation initiale (niveaux L1 à M2) – 220 h eq TD/an en moyenne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activité de recherche et de développement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Unité de recherche Environnement Physique de la plante Horticole (EPHor), Agrocampus Ouest</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Thématique de recherche : propriétés physico-chimiques des milieux racinaires anthropisés et limités en volume, appliqué aux sols urbains et substrats horticoles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Valorisation scientifique : 22 publications dans des journaux internationaux de rang A, 25 actes de colloques, 50 communications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Formation par la recherche : 2 directions et 5 co-encadrements de thèse de doctorat, 1 encadrement de post-doc, 11 encadrements de stage M2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Organisation de congrès : 39èmes Journées Scientifiques du GFHN – Agrocampus Ouest, Angers, 25-26 novembre 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Missions collectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Fonctions administratives : Directeur du Département d’enseignement et de recherche “Milieu Physique, Paysage et Territoire” (60 personnes)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Fonctions électives </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> membre titulaire du Conseil des Enseignants et du Conseil Scientifique d’Agrocampus Ouest</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rayonnement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Directeur adjoint de la fédération de recherche CNRS Institut de Recherche en Sciences et Techniques de la Ville (IRSTV – Nantes), et co-responsable de l’axe thématique « Sols urbains »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre de la commission « Mer-environnement » du Comité Consultatif Régional de la Recherche et de Développement Technologique (CCRRDT) de la Région Pays de la Loire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du conseil scientifique de l’ASTREDHOR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du comité technique de Plante&Cité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du conseil d’administration du Groupe Francophone d'Humidimétrie et traNsferts (GFHN)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping and quantifying carbon stock in soil and tree biomass in a heterogeneous urban-rural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Amelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nabucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 45 (Juin 2026), pp.e01076. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2026.e01076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing N2O and CO2 emissions from urban lawns through sustainable management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Künnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Barraud-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Brialix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 29 (76), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11252-026-01929-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locating enzyme activities and nutrients in the rhizosphere: Combining zymography and DET methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Paillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Metzger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huché-Thélier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 213 (110039), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2025.110039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional performance of constructed technosols as a soil management solution for urban green infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Maass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Álvaro Villarroel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosanna Ginocchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Arellano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 404, pp.129328. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2026.129328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf litter quality is a stronger driver of decomposition in lawns than the microclimatic effect of trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Künnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guénon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 6 /2006, pp.1777598. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fsoil.2026.1777598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05607861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short‐term effects of food waste composts on physicochemical soil quality and horticultural crop production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Herbreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Juret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Guenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Nutrition and Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 188 (1), pp.31-44. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jpln.202400188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive influence of apple trees on soil chemical and biological activity in an agroecological garden orchard system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toky Ramananjatovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Guenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Chantoiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Delaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.3233-3246. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21203/rs.3.rs-4686563/v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reduced-scale canyon street to study tree climate benefits: summer 2020 data with well-watered apple trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mballo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Manteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lemesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Boukouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, pp.1015. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-024-03650-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising organic nitrogen fertilisation in horticultural growing media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moammed Benbrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Valé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bresch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Joussemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 88, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol88-art01-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a water restriction on the summer climatic benefits of trees inside an outdoor street canyon scale model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Canonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Demotes-Mainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 261, pp.111722. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2024.111722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of urbanization on soil organic carbon stocks and particle size and density fractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Barthès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (2), pp.792-803. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-022-03352-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of mineral nutrition in future fruit production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lötze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cannavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Acta Horticulturae, 1375, pp.439-440. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1375.58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil CO2, CH4 and N2O fluxes in open lawns, treed lawns and urban woodlands in Angers, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Künnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guénon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.01407-y. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11252-023-01407-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of nitrogen mineralization in organically fertilized growing media for soil‐less production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Valé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bresch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benbrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Nutrition and Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jpln.202300082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la fertilisation azotée organique dans les supports de culture horticoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohmmed Benbrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Valé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bresch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Joussemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 88, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2023-vol88-art01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Inorganic and Organic Amendments on the Predicted Bioavailability of As, Cd, Pb and Zn in Kitchen Garden Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashley Schnackenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Bidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Détriché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Environmental and Engineering Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (1), pp.1-1. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21926/aeer.2201004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Fertilization of Growing Media: Response of N Mineralization to Temperature and Moisture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Valé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bresch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Paillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (152), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/horticulturae8020152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agronomic Evaluation of Recycled Polyurethane Foam-Based Growing Media for Green Roofs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Artous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Buord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (20), pp.13679. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su142013679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N and P use efficiencies of basil cultivated in organically fertilized growing media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Paillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 303, pp.111208. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2022.111208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de supports de plantation fertiles à partir de mousses de polyuréthane recyclées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Artous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Buord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86, pp.22-29. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/eid.2022.8505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347729v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban gardening : The challenge of the quality of urban soil for communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bodénan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Doux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Jean-Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27/2022, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.31684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified performance assessment methodology for addressing soil quality of nature-based solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bouzouidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jitka Hanzlikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Sněhota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, pp.1909-1927. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-020-02731-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microclimatic conditions affect lettuce growth in apple tree-lettuce intercropping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ramananjatovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chantoiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Buck-Sorlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1327, pp.237-244. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2021.1327.31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to evaluate nature-based solutions performance for microclimate, water and soil management issues – Available tools and methods from Nature4Cities European project results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bouzouidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bodénan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ágnes Gulyás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Kiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125, pp.107556. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.107556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of city historical management on soil organic carbon stocks in Paris (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (2), pp.1038-1052. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-020-02869-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing Medium Type Affects Organic Fertilizer Mineralization and CNPS Microbial Enzyme Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Paillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Huché-Thélier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guénon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.1955. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy10121955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertility of Technosols constructed with dam sediments for urban greening and land reclamation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Le Bocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (8), pp.3178-3192. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-018-2077-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using CFD to improve the irrigation strategy for growing ornamental plants inside a greenhouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Bouhoun Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Chantoiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 186, pp.130-145. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2019.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of soil organic carbon stock in urban soils using visible and near infrared reflectance spectroscopy (VNIRS) in situ or in laboratory conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Allory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 686, pp.764-773. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.05.192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136840v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early structural stability of fine dam sediment in soil construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Le Bocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (7), pp.2647-2663. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-018-1926-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of prolonged water restriction on plant interactions with their environment – the case of potted ornamental crops grown in greenhouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Chantoiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bouhoun Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Bournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cannavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1227, pp.273-282. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2018.1227.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a set of water restrictions on potted ornamental crops grown in greenhouses – influence on New Guinea impatiens quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Chantoiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Bouhoun Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1227, pp.425-434. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2018.1227.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des interactions plante-sol pour la nutrition et la santé des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Carof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Menasseri-Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Godinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69, pp.71 - 82. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/D8RT59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technosols made with various urban wastes showed contrasted performance for tree development during a 3-year experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77 (18), </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12665-018-7848-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of soil organic carbon stocks of two cities, New York City and Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard K Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 644, pp.452-464. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.06.322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water balance prediction in stormwater infiltration basins using 2-D modeling: An application to evaluate the clogging process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bechet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sediment Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (4), pp.371 - 384. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsrc.2018.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties of structural soils containing waste materials to achieve urban greening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy G. Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (2), pp.442 - 455. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-016-1524-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational fluid dynamics modelling of crop-microclimate interactions for plants under water restriction inside a greenhouse compartment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Bouhoun Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Chantoiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1227, pp.45-52. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2018.1227.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a CFD crop submodel for simulating microclimate and transpiration of ornamental plants grown in a greenhouse under water restriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Bouhoun Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Chantoiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 149 (June 2018), pp.26-40. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2017.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of multiplicative models to simulate stomatal resistance along plant growth: application to New Guinea impatiens grown in a greenhouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Sourgnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Bouhoun Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1170, pp.409 - 416. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1170.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial and fungal communities vary with the type of organic substrate: implications for biocontrol of soilless crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (3), pp.537-545. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-017-0628-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stomatal resistance modelling using the full factorial design: application to the New Guinea impatiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Bouhoun Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Chantoiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 88 (1170), pp.399 - 408. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1170.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving water use efficiency for ornamental crops grown in greenhouses: a substrate-plant-atmosphere model validation for transpiration prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Bouhoun Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Chantoiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1182, pp.161 - 168. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1182.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the stomatal resistance under water comfort and restriction to assess the transpiration of a greenhouse New Guinea impatiens crop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Bouhoun Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Chantoiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1170, pp.611 - 618. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1170.76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stomatal resistance of New Guinea Impatiens pot plants. Part 2: Model extension for water restriction and application to irrigation scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Bouhoun Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Chantoiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 149, pp.82-93. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2016.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective effect of organic substrates against soil-borne pathogens in soilless cucumber crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 206, pp.62-70. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2016.04.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stomatal resistance of New Guinea Impatiens pot plants. Part 1: Model development for well watered plants based on design of experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Bouhoun Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Chantoiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Sourgnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 149, pp.112-124. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2016.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols et substrats, un challenge mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de France. Revue de la Société Nationale d'Horticulture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (641 (05-06)), pp.212/214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de sols végétalisés à partir de déchets afin de préserver la ressource naturelle «sol »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grosbellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45, pp.73-81. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4622655320234775E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clogging-up of a stormwater infiltration basin: a laboratory approach using image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (8), pp.1738-1752. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-014-0951-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and activity of spontaneous fungal communities in organic substrates used for soilless crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Grosbellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 192, pp.148-157. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2015.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of Peat Particle Size Effects on Spatial Root Distribution and Changes on Aeration Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1034, pp.347-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of long-term sustainability of constructed urban soil: impact of high amounts of organic matter on soil physical properties and water transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grosbellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (2), pp.272-284. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sum.12112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPORTANCE OF PEAT PARTICLE SIZE EFFECTS ON SPATIAL ROOT DISTRIBUTION AND CHANGES ON AERATION PROPERTIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cannavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1034, pp.347-354. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2014.1034.43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONSEQUENCES OF ROOT DEVELOPMENT ON THE EVOLUTION OF HYDRAULIC PROPERTIES OF PEAT GROWING MEDIA UNDER A CONSTANT AND OPTIMAL WATER REGIME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kerloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bozon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cannavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 151 (1013), pp.159-165. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2013.1013.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peat particle size effects on spatial root distribution, and changes on hydraulic and aeration properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 151, pp.11-21. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2012.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of root development on the evolution of hydraulic properties of peat growing media under a constant and optimal water regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kerloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bozon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1013;40833, pp.159-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low nitrogen use efficiency and high nitrate leaching in a highly fertilized Coffea arabica-Inga densiflora agroforestry system: a N-15 labeled fertilizer study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 95 (3), pp.377 - 394. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10705-013-9571-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific stability of organic matter in a stormwater infiltration basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelène El-Mufleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (3), pp.508-518. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-012-0549-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific stability of organic matter in a stormwater infiltration basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El-Mufleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (3), pp.508-518. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-012-0549-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Root Growth on the Physical Properties of Peat Substrate under a Constant Water Regimen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Hafdhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HortScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (10), pp.1394-1399. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21273/HORTSCI.46.10.1394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroforestry associating coffee and Inga densiflora results in complementarity for water uptake and decreases deep drainage in Costa Rica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sansoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Siles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 140 (1-2), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2010.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of root growth on the physical properties of peat substrate under a constant water regimen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hafdhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HortScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (10), pp.1394-1399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of sediments and transfer properties in soils in a stormwater infiltration basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lassabatère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (8), pp.1499-1509. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-010-0258-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of process-oriented models to analyse determinism of N2O emissions and estimate annual budgets in coffee systems in Costa Rica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kergoualc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Skiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41, pp.2343-2355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The utility of process-based models for simulating N2O emissions from soils: a case study based on Costa Rican coffee plantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Hergoualc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Skiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (11), pp.2343-2355. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2009.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling N dynamics to assess environmental impacts of cropped soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Reau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 97, pp.131-174. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0065-2113(07)00004-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Seasonal Variations in Carbon Dioxide and Nitrous Oxide in the Vadose Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Nicolardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (3), pp.990-1004. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2005.0124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition de l'eau et du sol: effet des activités microbiennes et des déplacements de micro-organismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Debroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.S. Haudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3, pp.24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of nitrogen and carbon in the vadose zone: in situ and laboratory measurements of seasonal variations in aerobic respiratory and denitrifying activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lafolie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36 (3), pp.463-478. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2003.10.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of nitrogen and carbon in the vadose zone: in situ and laboratory measurements of seasonal variations in aerobic respiratory and denitrifying activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36 (3), pp.463-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential for fluorescence spectroscopy to assess the quality of soil water-extracted organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Boudenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 169 (10), pp.688-696. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/01.ss.0000146021.69183.5d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denitrification in the upper vadose zone layers: a comparison between a fluvic hypercalcaric cambisol and a haplic calcisol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (5), pp.479-488. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2002025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of STICS performance for predicting C and N mineralization kinetics and N2O emissions from contrasted litter types on urban lawn soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Künnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzague Alavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVth STICS seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liège Université Gembloux Agro-Bio-Tech ; INRAE, Mar 2026, Louvain-la-Neuve (Belgique), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing CO2 and N2O emissions from urban lawns through sustainable management strategies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Künnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Legain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Guenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research Institute on Terrestrial Ecosystems (IRET); Italian National Research Council (CNR), Oct 2025, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Litter C:N Ratio and Soil Water Retention Drive Early CO₂ and N₂O Fluxes from Recycled Litter on Urban Lawns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Künnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzague Alavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Litter C:N Ratio and Soil Water Retention Drive Early CO₂ and N₂O Emissions from Recycled Litter on Urban Lawns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Künnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzague Alavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII EuroSoil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Seville (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a moderate water stress on the climatic services provided by street trees: an experimental study inside an outdoor canyon street scale model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Demotes-Mainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loli Maturana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème colloque de l'Association Internationale de Climatologie - AIC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, TOULOUSE, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shading effect of trees reduces soil respiration in urban lawns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Künnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Guenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Horticultural Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soils in the urban critical zone - Analyse of anthropogenic pressures and current proposals to preserve soil functions and ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delolme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, France. 6 p, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-12113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using greenhouse to emulate urban conditions for plants experimentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Chantoiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaiman Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Huche-Thelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th international conference on Landscape and Urban Horticulture IHC2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Istanbul, Turkey. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Soil Organic Carbon Stocks of Two Cities, New York City and Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard K Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soils of Urban, Industrial, Traffic, Mining and Military Areas (SUITMA10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing contrasted growing media and organic fertilizers affects microbial activities and nutrient availability in soilless horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Paillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Huche-Thelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greensys 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertile soil construction from wastes for urban green spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Sols urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, San José, Costa Rica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels paramètres influencent la minéralisation de l’azote dans les substrats de culture organiques hors-sol ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benbrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Valé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bresch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Rencontres de la Fertilisation Raisonnée et de l'Analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COMIFER-GEMAS, Nov 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature-based solutions as alternative to tackle urban water and soil management challenges: A distributed experiment in three climate regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bouzouidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Szkordilisz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabás Kormondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Seoul, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Bacterial and Fungal Communities of Urban Areas in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 10 (Soils of Urban, Industrial, Traffic, Mining and Military Areas)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban soil contribution in carbon sequestration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Sols urbains »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, San José, Costa Rica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision support tool to reuse fine dam sediments as fertile constructed soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Le Bocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International conference of Soils of Urban, Industrial, Traffic, Mining and military Areas (SUITMA10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the main factors influencing soil organic carbon stock distribution in urban soils, at French scale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress Sustainable Urban Agricultures: Vector for the Ecological Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Toulouse, France. pp.Session 1 : Urban Agronomy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to use nature-based solutions in urban planning systems of Europe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Szkordilisz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">János Balázs Kocsis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bouzouidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emőke Kósa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Urban Climate/14th Symposium on the Urban Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du stock de carbone organique et des facteurs influençant sa répartition dans les sols urbains ouverts de Paris et New York.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard K. Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème congrès ResMO2018 “la matière organique dans tous ses Etats”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Trégastel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of nature-based solution on urban soil quality in different urban areas of Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bouzouidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational fluid dynamics modeling of crop-microclimate interaction for plants under water restriction inside a greenhouse compartment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Bouhoun Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Chantoiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greensys2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISHS, Aug 2017, Beijing, China. pp.45-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From waste to fertile Technosol - The circular approach of the french research SITERRE project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress Sustainable Urban Agricultures: Vector for the Ecological Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Toulouse, France. pp.Session 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of the soil parameters of a green roof for the TEB-GREENROOF model (v7.3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bouzouidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Munck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Urban Climate/14th Symposium on the Urban Environment, Aug 2018, New York, United States</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From waste to fertile technosol - The circular approach of the French research prject SITERRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Sere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Urban Agricultures : Vector for the Ecological Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, TOULOUSE, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of hydraulics properties of technosoil constructed with waste material using Beerkan infiltration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Emmanuel Peyneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017 European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the main factors influencing soil organic carbon stock distribution in urban soils, at French scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 9 The 9th International conference of Soils of Urban, Industrial, Traffic, Mining and military Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Moscou, Russia. pp.150-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of resources and distance learning module on urban agriculture entrepreneurship.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel E. Geoffriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Coisnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Plottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress Sustainable Urban Agricultures: Vector for the ecological transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential use of dam sediment for soil construction in urban greening: Agronomic fertility and soil structuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Le Bocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine V. Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 9 The 9th International conference of Soils of Urban, Industrial, Traffic, Mining and military Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Moscou, Russia. pp.120-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a set of water restrictions on potted ornamental crops grown in greenhouses – influence on New Guinea Impatiens quality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Chantoiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Bouhoun Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greensys2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISHS, Aug 2017, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilité et portance des sols construits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Emmanuel Peyneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national de restitution du programme SITERRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD simulation of greenhouse microclimate and crop transpiration under water restriction conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Bouhoun Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Chantoiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGR-Ageng International Conference of Agricultural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité d'un sédiment à se substituer à la terre végétale en construction de sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Eisenlohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Société Hydrotechnique de France Gestion des sites soumis à forte sédimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agronomic fertility of dam sediment for soil construction in urban greening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thagshayini Kumarasamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Eisenlohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel d’utilisation de sédiments fins de barrage pour la construction de sols urbains végétalisés : fertilité agronomique et premières étapes de pédogenèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Eisenlohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Théry Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes journées d'étude des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Louvain La Neuve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving water use efficiency for ornamental crops grown in greenhouses: a substrate-plant-atmosphere model validation for transpiration prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Bouhoun Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Chantoiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HortiModel 2016 Models for Plant Growth, Environment Control and Farming Management in Protected Cultivation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of multiplicative models to simulate stomatal resistance along plant growth: application to New Guinea impatiens grown in a greenhouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Sourgnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Bouhoun Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on New Technologies and Management for Greenhouses - GreenSys2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aptitude de Technosols construits à l’aide de déchets à remplir des fonctions de filtre et d’échange.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy G. Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Damas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du GFHN 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stomatal resistance modelling using the full factorial design: Application to the New Guinea Impatiens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Bouhoun Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Chantoiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on New Technologies and Management for Greenhouses - GreenSys2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés physico-chimiques et microbiologiques de substrats organiques utilisés en système hors-sol et suppression de pathogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Grosbellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Rencontres du Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agrocampus Ouest - INRA centre Angers-Nantes, Jan 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the stomatal resistance under water comfort and restriction to assess the transpiration of a greenhouse New Guinea Impatiens crop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Bouhoun Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Chantoiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on New Technologies and Management for Greenhouses - GreenSys2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISHS, Jul 2015, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical properties and microbiological activity of some organic substrates used for growing plants and for suppressive purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montagne Virginie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grosbellet C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capiaux H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII Meeting of the IOBC Working Group Biological control of fungal and bacterial plant pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Uppsala, Sweden, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés hydrodynamiques des sols construits à partir de déchets et aptitude des arbres à s’y développer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Peyneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ait Amrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFHN « Milieux poreux et transferts en contexte urbain et péri-urbain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Angers, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling soil-plant-atmosphere water transfer in greenhouse cultivation, under water restriction: how does plant growth affects transpiration and soil hydrodynamic properties?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngariban Tamtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Chantoiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Agricultural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction pour la construction de sol urbain durable: impact des déchets organiques sur les propriétés physiques des sols.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grosbellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Forget-Caubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe d’Etude de l’Arbre " Arbre et environnement : autour de l'arbre en ville " – 4-6 avril 2012, Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lyon (FR), France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting urban soil sustainability: impact of organic matter on soil water transfer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grosbellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Forget-Caubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOIL 2012 “Soil science for the benefit of mankind and environment”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari (IT), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of root spatial distribution on physical and hydraulic properties of peat growing media used in Horticulture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSoil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting urban soil sustainability: impact of organic matter on soil water transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grosbellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Forget-Caubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORBIT 2012 “Global assessment for organic resources and waste management”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual degradation of organic matter in a stormwater infiltration basin sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th International conference of Soils of Urban, Industrial, Traffic, Mining and military Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Marrakech (MA), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences du développement racinaire sur les propriétés physiques d'un substrat horticole maintenu en confort hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hafdhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin GFHN, 35èmes journées scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Louvain (BE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling water dynamics in coffee systems: Parameterization of a mechanistic model over two production cycles in Costa Rica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Siles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sansoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vaast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Nairobi (KY), Kenya</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic model to develop the diagnosis of N losses at rotation scale, by the stakeholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubrulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th nitrogen workshop connecting different scales of nitrogen use In agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Turin (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations spatiales et saisonnières de l'activité dénitrifiante et respiratoire dans la zone non saturée du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Ecologie Fontionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denitrification in the upper vadose zone layers : a comparison between a fluvic hypercalcaric cambisol and a haplic calcisol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Atelier sur l'azote</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFICIENCE D’UTILISATION D’ENGRAIS ORGANIQUES PAR LES PLANTES : INNOVATION D’UN ÉTIQUETAGE COMMERCIAL FERTILISANT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Ezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Gilberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Barraud-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17è Rencontres Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, METZ, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of litter decomposition in urban green spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Künnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzague Alavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les défis de la ville en transition – Bilan et perspectives de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Aubervilliers, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décomposition des litières dans des systèmes de pelouses urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Künnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guénon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Journées d’Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dijon, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amendement des sols par apport de composts de biodéchets produits en maraîchage biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Herbreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Juret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guénon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16è Rencontres Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Tours (FR), France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact Of The Historical Management Policy On The Urban Soil Organic Carbon Stocks: Case Of Paris City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Nold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soils of Urban, Industrial, Traffic, Mining and Military Areas (SUITMA10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Séoul, South Korea. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic growing media and organic fertilizer's chemistry drive microbial catabolic functions in soilless horticulture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Paillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Huche-Thelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guénon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greensys 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Angers, France. Acta Horticulturae (à paraître)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green roof set-up analysis: Monitoring and simulation of water and thermal transfer using HYDRUS-1D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bouzouidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Sabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Urban Climate/14th Symposium on the Urban Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, New-York, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of soil organic carbon stocks of two cities, New York City and Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard K Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLAND Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential use of dam sediment for soil construction in urban greening: agronomic fertility and environmental harmlessness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Eisenlohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress Sustainable Urban Agricultures: Vector for the ecological transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of prolonged water restriction on plant interactions with their environment – case of potted ornamental crops grown in greenhouses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Chantoiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacène Bouhoun Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greensys2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stomatal resistance modelling under water restriction conditions by means of design of experiments, comparison with the Jarvis method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Bouhoun Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Chantoiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HortiModel 2016 Models for Plant Growth, Environment Control and Farming Management in Protected Cultivation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD analysis of Impatiens crop irrigation scenarios inside a greenhouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Bouhoun Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Chantoiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGR-Ageng International Conference of Agricultural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of wetting-drying cycles on the aggregation of Technosols constructed with urban wastes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Rokia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bataillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Soils of Urban, Industrial, Traffic, Mining and Military Areas (SUITMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Mexico, Mexico. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical fertility of structural soils constructed with waste materials for urban greening.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ylmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Legret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, 8th International Conference of the Working Group on Soils in Urban, Industrial, Traffic and Mining Areas (SUITMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Mexico, Mexico. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer des sols fertiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bataillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florimond Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LE MONITEUR, 2016, 978-2-281-14096-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using wastes for fertile urban soil construction – The French Research Project SITERRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soils within Cities - Global approaches to their sustainable management - composition, properties, and functions of soils of the urban environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catena Soil Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-3-510-65411-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting constructed urban soil sustainability: impact of waste organic matter on soil physical properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grosbellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Forget-Caubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet POLESUR (2008-2011) : Recherche fédérative multi-disciplinaire sur la POLlution des Eaux et des Sols en milieu URbain en région des Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Saiyouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des pertes de pesticides dans un sol de Nancy : analyse expérimentale et numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] Ecole Nationale Supérieure d'Agronomie et des Industries Alimentaires (ENSAIA), Nancy, FRA.; Ecole Nationale Supérieure des Mines (ENSM), Alès, FRA. 1999, 150 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations saisonnières des activités respiratoire aérobie et dénitrifiante dans la zone non saturée du sol: expérimentation sur une parcelle agricole du Comtat Venaissin et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université d'Avignon et des Pays de Vaucluse, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02829536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId457"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrice Cannavo </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrice CANNAVO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur en Sciences du Sol à Agrocampus Ouest, campus d’Angers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E-mail : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patrice.cannavo@agrocampus-ouest.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2013 : Habilitation à Diriger des Recherches. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d’Angers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2003 : Doctorat, spécialité Hydrodéologie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d’Avignon et des Pays de Vaucluse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2000 : DEA, Sciences de l’eau dans l’environnement continental. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Montpellier II</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 1999 :Ingénieur, spécialité Environnement et Risques Industriels. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole des Mines d’Alès</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cursus professionnel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Depuis 2015 : Professeur, Agrocampus Ouest</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2008-15 : Maître de Conférences, Agrocampus Ouest</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2005-07 : Post-doctorat (24 mois), INRA Reims</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2003-05 : Post-doctorat (18 mois), CIRAD Costa Rica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2000-03 : Doctorat, INRA Avignon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activité d’enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Département d’enseignement et de recherche : Milieu Physique, Paysage et Territoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Unité pédagogique : Sol, Substrat Horticole et Urbain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Thématiques : Science du sol, Agronomie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Formation initiale (niveaux L1 à M2) – 220 h eq TD/an en moyenne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activité de recherche et de développement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Unité de recherche Environnement Physique de la plante Horticole (EPHor), Agrocampus Ouest</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Thématique de recherche : propriétés physico-chimiques des milieux racinaires anthropisés et limités en volume, appliqué aux sols urbains et substrats horticoles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Valorisation scientifique : 22 publications dans des journaux internationaux de rang A, 25 actes de colloques, 50 communications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Formation par la recherche : 2 directions et 5 co-encadrements de thèse de doctorat, 1 encadrement de post-doc, 11 encadrements de stage M2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Organisation de congrès : 39èmes Journées Scientifiques du GFHN – Agrocampus Ouest, Angers, 25-26 novembre 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Missions collectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Fonctions administratives : Directeur du Département d’enseignement et de recherche “Milieu Physique, Paysage et Territoire” (60 personnes)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Fonctions électives </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> membre titulaire du Conseil des Enseignants et du Conseil Scientifique d’Agrocampus Ouest</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rayonnement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Directeur adjoint de la fédération de recherche CNRS Institut de Recherche en Sciences et Techniques de la Ville (IRSTV – Nantes), et co-responsable de l’axe thématique « Sols urbains »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre de la commission « Mer-environnement » du Comité Consultatif Régional de la Recherche et de Développement Technologique (CCRRDT) de la Région Pays de la Loire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du conseil scientifique de l’ASTREDHOR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du comité technique de Plante&Cité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du conseil d’administration du Groupe Francophone d'Humidimétrie et traNsferts (GFHN)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping and quantifying carbon stock in soil and tree biomass in a heterogeneous urban-rural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Amelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nabucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 45 (Juin 2026), pp.e01076. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2026.e01076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing N2O and CO2 emissions from urban lawns through sustainable management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Künnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Barraud-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Brialix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 29 (76), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11252-026-01929-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locating enzyme activities and nutrients in the rhizosphere: Combining zymography and DET methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Paillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Metzger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huché-Thélier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 213 (110039), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2025.110039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional performance of constructed technosols as a soil management solution for urban green infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Maass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Álvaro Villarroel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosanna Ginocchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Arellano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 404, pp.129328. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2026.129328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf litter quality is a stronger driver of decomposition in lawns than the microclimatic effect of trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Künnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guénon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 6 /2006, pp.1777598. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fsoil.2026.1777598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05607861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short‐term effects of food waste composts on physicochemical soil quality and horticultural crop production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Herbreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Juret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Guenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Nutrition and Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 188 (1), pp.31-44. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jpln.202400188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive influence of apple trees on soil chemical and biological activity in an agroecological garden orchard system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toky Ramananjatovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Guenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Chantoiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Delaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.3233-3246. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21203/rs.3.rs-4686563/v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reduced-scale canyon street to study tree climate benefits: summer 2020 data with well-watered apple trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mballo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Manteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lemesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Boukouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, pp.1015. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-024-03650-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising organic nitrogen fertilisation in horticultural growing media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moammed Benbrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Valé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bresch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Joussemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 88, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol88-art01-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a water restriction on the summer climatic benefits of trees inside an outdoor street canyon scale model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Canonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Demotes-Mainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 261, pp.111722. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2024.111722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of urbanization on soil organic carbon stocks and particle size and density fractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Barthès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (2), pp.792-803. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-022-03352-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of mineral nutrition in future fruit production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lötze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cannavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Acta Horticulturae, 1375, pp.439-440. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1375.58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil CO2, CH4 and N2O fluxes in open lawns, treed lawns and urban woodlands in Angers, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Künnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guénon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.01407-y. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11252-023-01407-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of nitrogen mineralization in organically fertilized growing media for soil‐less production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Valé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bresch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benbrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Nutrition and Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jpln.202300082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la fertilisation azotée organique dans les supports de culture horticoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohmmed Benbrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Valé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bresch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Joussemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 88, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2023-vol88-art01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Inorganic and Organic Amendments on the Predicted Bioavailability of As, Cd, Pb and Zn in Kitchen Garden Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashley Schnackenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Bidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Détriché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Environmental and Engineering Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (1), pp.1-1. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21926/aeer.2201004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Fertilization of Growing Media: Response of N Mineralization to Temperature and Moisture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Valé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bresch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Paillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (152), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/horticulturae8020152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agronomic Evaluation of Recycled Polyurethane Foam-Based Growing Media for Green Roofs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Artous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Buord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (20), pp.13679. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su142013679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N and P use efficiencies of basil cultivated in organically fertilized growing media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Paillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 303, pp.111208. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2022.111208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de supports de plantation fertiles à partir de mousses de polyuréthane recyclées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Artous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Buord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86, pp.22-29. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/eid.2022.8505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347729v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban gardening : The challenge of the quality of urban soil for communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bodénan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Doux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Jean-Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27/2022, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.31684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified performance assessment methodology for addressing soil quality of nature-based solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bouzouidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jitka Hanzlikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Sněhota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, pp.1909-1927. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-020-02731-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microclimatic conditions affect lettuce growth in apple tree-lettuce intercropping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ramananjatovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chantoiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Buck-Sorlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1327, pp.237-244. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2021.1327.31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to evaluate nature-based solutions performance for microclimate, water and soil management issues – Available tools and methods from Nature4Cities European project results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bouzouidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bodénan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ágnes Gulyás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Kiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125, pp.107556. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.107556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of city historical management on soil organic carbon stocks in Paris (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (2), pp.1038-1052. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-020-02869-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing Medium Type Affects Organic Fertilizer Mineralization and CNPS Microbial Enzyme Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Paillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Huché-Thélier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guénon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.1955. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy10121955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using CFD to improve the irrigation strategy for growing ornamental plants inside a greenhouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Bouhoun Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Chantoiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 186, pp.130-145. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2019.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertility of Technosols constructed with dam sediments for urban greening and land reclamation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Le Bocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (8), pp.3178-3192. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-018-2077-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of soil organic carbon stock in urban soils using visible and near infrared reflectance spectroscopy (VNIRS) in situ or in laboratory conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Allory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 686, pp.764-773. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.05.192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136840v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early structural stability of fine dam sediment in soil construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Le Bocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (7), pp.2647-2663. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-018-1926-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of prolonged water restriction on plant interactions with their environment – the case of potted ornamental crops grown in greenhouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Chantoiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bouhoun Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Bournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cannavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1227, pp.273-282. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2018.1227.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties of structural soils containing waste materials to achieve urban greening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy G. Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (2), pp.442 - 455. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-016-1524-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a set of water restrictions on potted ornamental crops grown in greenhouses – influence on New Guinea impatiens quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Chantoiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Bouhoun Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1227, pp.425-434. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2018.1227.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des interactions plante-sol pour la nutrition et la santé des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Carof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Menasseri-Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Godinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69, pp.71 - 82. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/D8RT59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technosols made with various urban wastes showed contrasted performance for tree development during a 3-year experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77 (18), </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12665-018-7848-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of soil organic carbon stocks of two cities, New York City and Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard K Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 644, pp.452-464. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.06.322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water balance prediction in stormwater infiltration basins using 2-D modeling: An application to evaluate the clogging process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bechet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sediment Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (4), pp.371 - 384. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsrc.2018.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational fluid dynamics modelling of crop-microclimate interactions for plants under water restriction inside a greenhouse compartment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Bouhoun Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Chantoiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1227, pp.45-52. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2018.1227.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a CFD crop submodel for simulating microclimate and transpiration of ornamental plants grown in a greenhouse under water restriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Bouhoun Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Chantoiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 149 (June 2018), pp.26-40. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2017.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of multiplicative models to simulate stomatal resistance along plant growth: application to New Guinea impatiens grown in a greenhouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Sourgnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Bouhoun Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1170, pp.409 - 416. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1170.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial and fungal communities vary with the type of organic substrate: implications for biocontrol of soilless crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (3), pp.537-545. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-017-0628-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stomatal resistance modelling using the full factorial design: application to the New Guinea impatiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Bouhoun Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Chantoiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 88 (1170), pp.399 - 408. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1170.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving water use efficiency for ornamental crops grown in greenhouses: a substrate-plant-atmosphere model validation for transpiration prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Bouhoun Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Chantoiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1182, pp.161 - 168. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1182.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the stomatal resistance under water comfort and restriction to assess the transpiration of a greenhouse New Guinea impatiens crop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Bouhoun Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Chantoiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1170, pp.611 - 618. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1170.76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stomatal resistance of New Guinea Impatiens pot plants. Part 2: Model extension for water restriction and application to irrigation scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Bouhoun Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Chantoiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 149, pp.82-93. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2016.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective effect of organic substrates against soil-borne pathogens in soilless cucumber crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 206, pp.62-70. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2016.04.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stomatal resistance of New Guinea Impatiens pot plants. Part 1: Model development for well watered plants based on design of experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Bouhoun Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Chantoiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Sourgnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 149, pp.112-124. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2016.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols et substrats, un challenge mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de France. Revue de la Société Nationale d'Horticulture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (641 (05-06)), pp.212/214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de sols végétalisés à partir de déchets afin de préserver la ressource naturelle «sol »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grosbellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45, pp.73-81. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4622655320234775E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clogging-up of a stormwater infiltration basin: a laboratory approach using image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (8), pp.1738-1752. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-014-0951-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and activity of spontaneous fungal communities in organic substrates used for soilless crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Grosbellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 192, pp.148-157. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2015.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of Peat Particle Size Effects on Spatial Root Distribution and Changes on Aeration Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1034, pp.347-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of long-term sustainability of constructed urban soil: impact of high amounts of organic matter on soil physical properties and water transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grosbellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (2), pp.272-284. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sum.12112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPORTANCE OF PEAT PARTICLE SIZE EFFECTS ON SPATIAL ROOT DISTRIBUTION AND CHANGES ON AERATION PROPERTIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cannavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1034, pp.347-354. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2014.1034.43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONSEQUENCES OF ROOT DEVELOPMENT ON THE EVOLUTION OF HYDRAULIC PROPERTIES OF PEAT GROWING MEDIA UNDER A CONSTANT AND OPTIMAL WATER REGIME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kerloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bozon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cannavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 151 (1013), pp.159-165. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2013.1013.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peat particle size effects on spatial root distribution, and changes on hydraulic and aeration properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 151, pp.11-21. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2012.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of root development on the evolution of hydraulic properties of peat growing media under a constant and optimal water regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kerloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bozon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1013;40833, pp.159-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low nitrogen use efficiency and high nitrate leaching in a highly fertilized Coffea arabica-Inga densiflora agroforestry system: a N-15 labeled fertilizer study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 95 (3), pp.377 - 394. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10705-013-9571-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific stability of organic matter in a stormwater infiltration basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelène El-Mufleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (3), pp.508-518. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-012-0549-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific stability of organic matter in a stormwater infiltration basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El-Mufleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (3), pp.508-518. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-012-0549-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroforestry associating coffee and Inga densiflora results in complementarity for water uptake and decreases deep drainage in Costa Rica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sansoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Siles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 140 (1-2), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2010.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Root Growth on the Physical Properties of Peat Substrate under a Constant Water Regimen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Hafdhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HortScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (10), pp.1394-1399. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21273/HORTSCI.46.10.1394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of root growth on the physical properties of peat substrate under a constant water regimen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hafdhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HortScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (10), pp.1394-1399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of sediments and transfer properties in soils in a stormwater infiltration basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lassabatère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (8), pp.1499-1509. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-010-0258-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of process-oriented models to analyse determinism of N2O emissions and estimate annual budgets in coffee systems in Costa Rica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kergoualc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Skiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41, pp.2343-2355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The utility of process-based models for simulating N2O emissions from soils: a case study based on Costa Rican coffee plantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Hergoualc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Skiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (11), pp.2343-2355. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2009.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling N dynamics to assess environmental impacts of cropped soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Reau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 97, pp.131-174. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0065-2113(07)00004-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Seasonal Variations in Carbon Dioxide and Nitrous Oxide in the Vadose Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Nicolardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (3), pp.990-1004. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2005.0124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition de l'eau et du sol: effet des activités microbiennes et des déplacements de micro-organismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Debroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.S. Haudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3, pp.24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential for fluorescence spectroscopy to assess the quality of soil water-extracted organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Boudenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 169 (10), pp.688-696. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/01.ss.0000146021.69183.5d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of nitrogen and carbon in the vadose zone: in situ and laboratory measurements of seasonal variations in aerobic respiratory and denitrifying activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lafolie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36 (3), pp.463-478. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2003.10.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of nitrogen and carbon in the vadose zone: in situ and laboratory measurements of seasonal variations in aerobic respiratory and denitrifying activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36 (3), pp.463-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denitrification in the upper vadose zone layers: a comparison between a fluvic hypercalcaric cambisol and a haplic calcisol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (5), pp.479-488. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2002025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of STICS performance for predicting C and N mineralization kinetics and N2O emissions from contrasted litter types on urban lawn soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Künnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzague Alavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVth STICS seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liège Université Gembloux Agro-Bio-Tech ; INRAE, Mar 2026, Louvain-la-Neuve (Belgique), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing CO2 and N2O emissions from urban lawns through sustainable management strategies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Künnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Legain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Guenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research Institute on Terrestrial Ecosystems (IRET); Italian National Research Council (CNR), Oct 2025, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Litter C:N Ratio and Soil Water Retention Drive Early CO₂ and N₂O Fluxes from Recycled Litter on Urban Lawns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Künnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzague Alavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Litter C:N Ratio and Soil Water Retention Drive Early CO₂ and N₂O Emissions from Recycled Litter on Urban Lawns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Künnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzague Alavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII EuroSoil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Seville (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a moderate water stress on the climatic services provided by street trees: an experimental study inside an outdoor canyon street scale model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Demotes-Mainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loli Maturana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème colloque de l'Association Internationale de Climatologie - AIC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, TOULOUSE, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shading effect of trees reduces soil respiration in urban lawns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Künnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Guenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Horticultural Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soils in the urban critical zone - Analyse of anthropogenic pressures and current proposals to preserve soil functions and ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delolme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, France. 6 p, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-12113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using greenhouse to emulate urban conditions for plants experimentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Chantoiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulaiman Sakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Huche-Thelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th international conference on Landscape and Urban Horticulture IHC2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Istanbul, Turkey. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Soil Organic Carbon Stocks of Two Cities, New York City and Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard K Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soils of Urban, Industrial, Traffic, Mining and Military Areas (SUITMA10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing contrasted growing media and organic fertilizers affects microbial activities and nutrient availability in soilless horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Paillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Huche-Thelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greensys 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertile soil construction from wastes for urban green spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Sols urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, San José, Costa Rica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban soil contribution in carbon sequestration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Sols urbains »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, San José, Costa Rica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels paramètres influencent la minéralisation de l’azote dans les substrats de culture organiques hors-sol ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benbrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Valé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bresch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Rencontres de la Fertilisation Raisonnée et de l'Analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COMIFER-GEMAS, Nov 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature-based solutions as alternative to tackle urban water and soil management challenges: A distributed experiment in three climate regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bouzouidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Szkordilisz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabás Kormondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Seoul, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Bacterial and Fungal Communities of Urban Areas in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 10 (Soils of Urban, Industrial, Traffic, Mining and Military Areas)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision support tool to reuse fine dam sediments as fertile constructed soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Le Bocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International conference of Soils of Urban, Industrial, Traffic, Mining and military Areas (SUITMA10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the main factors influencing soil organic carbon stock distribution in urban soils, at French scale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress Sustainable Urban Agricultures: Vector for the Ecological Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Toulouse, France. pp.Session 1 : Urban Agronomy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of nature-based solution on urban soil quality in different urban areas of Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bouzouidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to use nature-based solutions in urban planning systems of Europe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Szkordilisz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">János Balázs Kocsis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bouzouidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emőke Kósa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Urban Climate/14th Symposium on the Urban Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du stock de carbone organique et des facteurs influençant sa répartition dans les sols urbains ouverts de Paris et New York.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard K. Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème congrès ResMO2018 “la matière organique dans tous ses Etats”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Trégastel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational fluid dynamics modeling of crop-microclimate interaction for plants under water restriction inside a greenhouse compartment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Bouhoun Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Chantoiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greensys2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISHS, Aug 2017, Beijing, China. pp.45-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From waste to fertile Technosol - The circular approach of the french research SITERRE project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress Sustainable Urban Agricultures: Vector for the Ecological Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Toulouse, France. pp.Session 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of the soil parameters of a green roof for the TEB-GREENROOF model (v7.3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bouzouidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Munck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Urban Climate/14th Symposium on the Urban Environment, Aug 2018, New York, United States</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From waste to fertile technosol - The circular approach of the French research prject SITERRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Sere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Urban Agricultures : Vector for the Ecological Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, TOULOUSE, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of hydraulics properties of technosoil constructed with waste material using Beerkan infiltration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Emmanuel Peyneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017 European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the main factors influencing soil organic carbon stock distribution in urban soils, at French scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 9 The 9th International conference of Soils of Urban, Industrial, Traffic, Mining and military Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Moscou, Russia. pp.150-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of resources and distance learning module on urban agriculture entrepreneurship.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel E. Geoffriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Coisnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Plottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress Sustainable Urban Agricultures: Vector for the ecological transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential use of dam sediment for soil construction in urban greening: Agronomic fertility and soil structuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Le Bocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine V. Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 9 The 9th International conference of Soils of Urban, Industrial, Traffic, Mining and military Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Moscou, Russia. pp.120-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a set of water restrictions on potted ornamental crops grown in greenhouses – influence on New Guinea Impatiens quality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Chantoiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Bouhoun Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greensys2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISHS, Aug 2017, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilité et portance des sols construits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Emmanuel Peyneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national de restitution du programme SITERRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD simulation of greenhouse microclimate and crop transpiration under water restriction conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Bouhoun Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Chantoiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGR-Ageng International Conference of Agricultural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité d'un sédiment à se substituer à la terre végétale en construction de sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Eisenlohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Société Hydrotechnique de France Gestion des sites soumis à forte sédimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agronomic fertility of dam sediment for soil construction in urban greening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thagshayini Kumarasamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Eisenlohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel d’utilisation de sédiments fins de barrage pour la construction de sols urbains végétalisés : fertilité agronomique et premières étapes de pédogenèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Eisenlohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Théry Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes journées d'étude des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Louvain La Neuve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving water use efficiency for ornamental crops grown in greenhouses: a substrate-plant-atmosphere model validation for transpiration prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Bouhoun Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Chantoiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HortiModel 2016 Models for Plant Growth, Environment Control and Farming Management in Protected Cultivation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of multiplicative models to simulate stomatal resistance along plant growth: application to New Guinea impatiens grown in a greenhouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Sourgnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Bouhoun Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on New Technologies and Management for Greenhouses - GreenSys2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aptitude de Technosols construits à l’aide de déchets à remplir des fonctions de filtre et d’échange.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy G. Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Damas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du GFHN 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stomatal resistance modelling using the full factorial design: Application to the New Guinea Impatiens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Bouhoun Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Chantoiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on New Technologies and Management for Greenhouses - GreenSys2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés physico-chimiques et microbiologiques de substrats organiques utilisés en système hors-sol et suppression de pathogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Grosbellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Rencontres du Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agrocampus Ouest - INRA centre Angers-Nantes, Jan 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the stomatal resistance under water comfort and restriction to assess the transpiration of a greenhouse New Guinea Impatiens crop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Bouhoun Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Chantoiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on New Technologies and Management for Greenhouses - GreenSys2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISHS, Jul 2015, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical properties and microbiological activity of some organic substrates used for growing plants and for suppressive purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montagne Virginie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grosbellet C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capiaux H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII Meeting of the IOBC Working Group Biological control of fungal and bacterial plant pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Uppsala, Sweden, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés hydrodynamiques des sols construits à partir de déchets et aptitude des arbres à s’y développer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Peyneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ait Amrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFHN « Milieux poreux et transferts en contexte urbain et péri-urbain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Angers, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling soil-plant-atmosphere water transfer in greenhouse cultivation, under water restriction: how does plant growth affects transpiration and soil hydrodynamic properties?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngariban Tamtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Chantoiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Agricultural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction pour la construction de sol urbain durable: impact des déchets organiques sur les propriétés physiques des sols.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grosbellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Forget-Caubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe d’Etude de l’Arbre " Arbre et environnement : autour de l'arbre en ville " – 4-6 avril 2012, Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lyon (FR), France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting urban soil sustainability: impact of organic matter on soil water transfer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grosbellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Forget-Caubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOIL 2012 “Soil science for the benefit of mankind and environment”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari (IT), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of root spatial distribution on physical and hydraulic properties of peat growing media used in Horticulture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSoil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting urban soil sustainability: impact of organic matter on soil water transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grosbellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Forget-Caubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORBIT 2012 “Global assessment for organic resources and waste management”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual degradation of organic matter in a stormwater infiltration basin sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th International conference of Soils of Urban, Industrial, Traffic, Mining and military Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Marrakech (MA), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences du développement racinaire sur les propriétés physiques d'un substrat horticole maintenu en confort hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hafdhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin GFHN, 35èmes journées scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Louvain (BE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling water dynamics in coffee systems: Parameterization of a mechanistic model over two production cycles in Costa Rica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Siles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sansoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vaast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Nairobi (KY), Kenya</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic model to develop the diagnosis of N losses at rotation scale, by the stakeholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubrulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th nitrogen workshop connecting different scales of nitrogen use In agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Turin (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations spatiales et saisonnières de l'activité dénitrifiante et respiratoire dans la zone non saturée du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Ecologie Fontionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denitrification in the upper vadose zone layers : a comparison between a fluvic hypercalcaric cambisol and a haplic calcisol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Atelier sur l'azote</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil organic carbon dynamics under land-use and management scenarios in a metropolitan urban–rural territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Amelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leproust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienne, Austria. 2026, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-13707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05625532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFICIENCE D’UTILISATION D’ENGRAIS ORGANIQUES PAR LES PLANTES : INNOVATION D’UN ÉTIQUETAGE COMMERCIAL FERTILISANT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Ezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Gilberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Barraud-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17è Rencontres Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, METZ, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of litter decomposition in urban green spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Künnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzague Alavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les défis de la ville en transition – Bilan et perspectives de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Aubervilliers, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décomposition des litières dans des systèmes de pelouses urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Künnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guénon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Journées d’Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dijon, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amendement des sols par apport de composts de biodéchets produits en maraîchage biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Herbreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Juret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guénon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16è Rencontres Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Tours (FR), France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact Of The Historical Management Policy On The Urban Soil Organic Carbon Stocks: Case Of Paris City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Nold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soils of Urban, Industrial, Traffic, Mining and Military Areas (SUITMA10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Séoul, South Korea. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic growing media and organic fertilizer's chemistry drive microbial catabolic functions in soilless horticulture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Paillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Huche-Thelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guénon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greensys 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Angers, France. Acta Horticulturae (à paraître)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of soil organic carbon stocks of two cities, New York City and Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard K Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLAND Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green roof set-up analysis: Monitoring and simulation of water and thermal transfer using HYDRUS-1D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bouzouidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Sabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Urban Climate/14th Symposium on the Urban Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, New-York, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential use of dam sediment for soil construction in urban greening: agronomic fertility and environmental harmlessness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Eisenlohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress Sustainable Urban Agricultures: Vector for the ecological transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of prolonged water restriction on plant interactions with their environment – case of potted ornamental crops grown in greenhouses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Chantoiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacène Bouhoun Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greensys2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stomatal resistance modelling under water restriction conditions by means of design of experiments, comparison with the Jarvis method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Bouhoun Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Chantoiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HortiModel 2016 Models for Plant Growth, Environment Control and Farming Management in Protected Cultivation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD analysis of Impatiens crop irrigation scenarios inside a greenhouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Bouhoun Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Chantoiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGR-Ageng International Conference of Agricultural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of wetting-drying cycles on the aggregation of Technosols constructed with urban wastes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Rokia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bataillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Soils of Urban, Industrial, Traffic, Mining and Military Areas (SUITMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Mexico, Mexico. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical fertility of structural soils constructed with waste materials for urban greening.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ylmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Legret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, 8th International Conference of the Working Group on Soils in Urban, Industrial, Traffic and Mining Areas (SUITMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Mexico, Mexico. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer des sols fertiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bataillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florimond Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LE MONITEUR, 2016, 978-2-281-14096-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using wastes for fertile urban soil construction – The French Research Project SITERRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soils within Cities - Global approaches to their sustainable management - composition, properties, and functions of soils of the urban environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catena Soil Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-3-510-65411-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting constructed urban soil sustainability: impact of waste organic matter on soil physical properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grosbellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Forget-Caubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet POLESUR (2008-2011) : Recherche fédérative multi-disciplinaire sur la POLlution des Eaux et des Sols en milieu URbain en région des Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Saiyouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des pertes de pesticides dans un sol de Nancy : analyse expérimentale et numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] Ecole Nationale Supérieure d'Agronomie et des Industries Alimentaires (ENSAIA), Nancy, FRA.; Ecole Nationale Supérieure des Mines (ENSM), Alès, FRA. 1999, 150 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations saisonnières des activités respiratoire aérobie et dénitrifiante dans la zone non saturée du sol: expérimentation sur une parcelle agricole du Comtat Venaissin et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cannavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université d'Avignon et des Pays de Vaucluse, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02829536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId461"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:patrice.cannavo@agrocampus-ouest.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05569492v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amelin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2026.e01076" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558222v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom K&#252;nnemann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Barraud-Roussel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Brialix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-026-01929-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368796v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Paillat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mouret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Metzger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huch&#233;-Th&#233;lier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.110039" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05556357v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Maass" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Villarroel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Ginocchio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Arellano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2026.129328" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05607861v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gu&#233;non" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsoil.2026.1777598" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767977v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Herbreteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Juret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guenon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jpln.202400188" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923828v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toky Ramananjatovo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peugeot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Chantoiseau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Delaire" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-4686563/v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705993v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herpin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Mballo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Manteau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lemesle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Boukouya" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03650-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04712713v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moammed Benbrahim" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Val&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bresch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Joussemet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol88-art01-GB" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617582v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thierry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Herpin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Canonne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Demotes-Mainard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2024.111722" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980388v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cambou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barth&#232;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-022-03352-3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226157v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#246;tze" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cannavo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1375.58" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04185975v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-023-01407-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04178453v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benbrahim" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jpln.202300082" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311791v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohmmed Benbrahim" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol88-art01" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351755v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Schnackenberg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bidar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;trich&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/aeer.2201004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03575951v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae8020152" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196950v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Artous" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemmel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Buord" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal Beaudet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su142013679" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03732128v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paillat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dourdan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barraud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;non" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2022.111208" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347729v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/eid.2022.8505" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082210v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bod&#233;nan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Doux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Jean-Soro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.31684" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926120v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitka Hanzlikova" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Sn&#283;hota" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-020-02731-y" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508971v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ramananjatovo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chantoiseau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buck-Sorlin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillermin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2021.1327.31" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298390v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;gnes Guly&#225;s" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Kiss" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107556" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03134995v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hunault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nold" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-020-02869-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122496v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barraud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Huch&#233;-Th&#233;lier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10121955" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02271236v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Fourvel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Le Bocq" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thery" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Brochier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-018-2077-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02271272v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Bouhoun Ali" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Bournet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2019.06.021" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136840v3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Allory" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Moulin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.05.192" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01818877v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Th&#233;ry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-018-1926-2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02586094v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouhoun Ali" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Bournet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1227.33" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02142589v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1227.53" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01949953v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/D8RT59" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01888821v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Galopin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-018-7848-x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901480v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K Shaw" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Huot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.322" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01819596v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Coulon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charpentier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2018.04.005" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QMPV4P6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01818941v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Yilmaz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy G. S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legret" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-016-1524-0" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02142567v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1227.5" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01562937v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2017.06.021" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01705938v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sourgnes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C Migeon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1170.50" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524498v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Montagne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capiaux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-017-0628-0" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01705928v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migeon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1170.49" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01764283v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1182.19" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01705933v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1170.76" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01523674v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2016.07.001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2CZ2561-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01523673v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Renaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2016.04.035" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01523676v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2016.05.004" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPHRL9MH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02496112v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Michel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455997v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grosbellet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yilmaz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622655320234775E12" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525931v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-014-0951-z" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525928v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grosbellet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2015.06.011" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526010v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526012v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12112" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-35MN9XGV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133430v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2014.1034.43" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133435v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kerloch" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bozon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2013.1013.18" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526198v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2012.12.021" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01537220v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268134v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Harmand" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vaast" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Ramirez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-013-9571-z" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E243C4F22292C1387544700B0967205A23DB9B2A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04531610v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel&#232;ne El-Mufleh" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0549-2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2WQ93Z91-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841033v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coulon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El-Mufleh" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;chet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133438v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Hafdhi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21273/HORTSCI.46.10.1394" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730163v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sansoulet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Siles" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dreyer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.11.005" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSTGMRKG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729278v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hafdhi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Michel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729714v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-010-0258-7" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5MM215DX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730096v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kergoualc'H" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;nault" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Harmand" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Skiba" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666105v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Hergoualc'H" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Skiba" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Oliver" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.08.023" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVN4ZVRG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729886v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Parnaudeau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2113(07)00004-1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862602v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lafolie" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2005.0124" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681652v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Renault" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dudal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Debroux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Haudin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02569683v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richaume" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2003.10.023" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HG41TMZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678434v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407298v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Boudenne" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ss.0000146021.69183.5d" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679240v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Richaume" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002025" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05563116v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Humbert" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l L&#233;onard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Alavoine" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515585v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Legain" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515434v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304452v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709135v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thierry" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loli Maturana" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515616v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03135048v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Beaudet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-12113" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02587675v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaiman Sakr" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Huche-Thelier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02737077v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02751897v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02651351v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02735779v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02626159v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Szkordilisz" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnab&#225;s Kormondi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02626449v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Cambou" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Maron" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02747450v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02735969v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511892v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02394207v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Bal&#225;zs Kocsis" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em&#337;ke K&#243;sa" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02565588v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K. Shaw" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02556123v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebeau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510252v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512100v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01963178v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Munck" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761503v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schartz" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Sere" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510196v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Peyneau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516009v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513557v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Geoffriau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coisnon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Plottu" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516107v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine V. Brochier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510339v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509001v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02466454v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02469473v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Eisenlohr" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02469319v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thagshayini Kumarasamy" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02467048v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Th&#233;ry Th&#233;ry" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02464857v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524878v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743397v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Damas" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529933v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02549741v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529875v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01541903v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montagne Virginie" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosbellet C." TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capiaux H." TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01541899v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Peyneau" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait Amrane" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01705940v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngariban Tamtial" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918025v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Forget-Caubel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918020v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918014v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918019v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841865v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729704v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730022v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vaast" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729936v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubrulle" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Baillet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761283v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760808v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05400921v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ezin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gilberton" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Barraud-Roussel" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750149v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barr&#233;" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750206v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353796v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02548714v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Nold" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02869826v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02567519v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Sabre" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Claverie" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02569975v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02503195v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02502755v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Bouhoun Ali" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02462909v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02464721v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486444v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rokia" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bataillard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486445v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ylmaz" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legret" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451161v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbrahim" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florimond Brun" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chenon" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01818108v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schweizerbart.de/publications/detail/isbn/9783510654116" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918011v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457347v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Lakel" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Saiyouri" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841668v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02829536v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:patrice.cannavo@agrocampus-ouest.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05569492v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amelin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2026.e01076" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558222v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom K&#252;nnemann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Barraud-Roussel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Brialix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-026-01929-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368796v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Paillat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mouret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Metzger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huch&#233;-Th&#233;lier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.110039" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05556357v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Maass" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Villarroel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Ginocchio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Arellano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2026.129328" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05607861v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gu&#233;non" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsoil.2026.1777598" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767977v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Herbreteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Juret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guenon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jpln.202400188" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923828v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toky Ramananjatovo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peugeot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Chantoiseau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Delaire" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-4686563/v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705993v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herpin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Mballo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Manteau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lemesle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Boukouya" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03650-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04712713v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moammed Benbrahim" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Val&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bresch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Joussemet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol88-art01-GB" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617582v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thierry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Herpin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Canonne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Demotes-Mainard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2024.111722" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980388v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cambou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barth&#232;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-022-03352-3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226157v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#246;tze" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cannavo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1375.58" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04185975v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-023-01407-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04178453v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benbrahim" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jpln.202300082" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311791v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohmmed Benbrahim" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol88-art01" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351755v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Schnackenberg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bidar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;trich&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/aeer.2201004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03575951v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae8020152" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196950v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Artous" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemmel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Buord" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal Beaudet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su142013679" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03732128v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paillat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dourdan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barraud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;non" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2022.111208" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347729v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/eid.2022.8505" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082210v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bod&#233;nan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Doux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Jean-Soro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.31684" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926120v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitka Hanzlikova" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Sn&#283;hota" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-020-02731-y" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508971v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ramananjatovo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chantoiseau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buck-Sorlin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillermin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2021.1327.31" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298390v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;gnes Guly&#225;s" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Kiss" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107556" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03134995v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hunault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nold" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-020-02869-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122496v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barraud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Huch&#233;-Th&#233;lier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10121955" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02271272v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Bouhoun Ali" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Bournet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2019.06.021" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02271236v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Fourvel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Le Bocq" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thery" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Brochier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-018-2077-1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136840v3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Allory" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Moulin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.05.192" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01818877v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Th&#233;ry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-018-1926-2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02586094v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouhoun Ali" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Bournet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1227.33" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01818941v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Yilmaz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy G. S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-016-1524-0" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02142589v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1227.53" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01949953v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/D8RT59" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01888821v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Galopin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-018-7848-x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901480v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K Shaw" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Huot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.322" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01819596v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Coulon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charpentier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2018.04.005" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QMPV4P6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02142567v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1227.5" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01562937v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2017.06.021" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01705938v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sourgnes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C Migeon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1170.50" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524498v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Montagne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capiaux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-017-0628-0" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01705928v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migeon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1170.49" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01764283v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1182.19" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01705933v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1170.76" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01523674v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2016.07.001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2CZ2561-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01523673v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Renaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2016.04.035" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01523676v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2016.05.004" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPHRL9MH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02496112v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Michel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455997v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grosbellet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yilmaz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622655320234775E12" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525931v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-014-0951-z" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525928v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grosbellet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2015.06.011" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526010v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526012v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12112" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-35MN9XGV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133430v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2014.1034.43" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133435v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kerloch" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bozon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2013.1013.18" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526198v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2012.12.021" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01537220v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268134v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Harmand" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vaast" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Ramirez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-013-9571-z" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E243C4F22292C1387544700B0967205A23DB9B2A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04531610v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel&#232;ne El-Mufleh" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0549-2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2WQ93Z91-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841033v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coulon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El-Mufleh" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;chet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730163v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sansoulet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Siles" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dreyer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.11.005" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSTGMRKG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133438v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Hafdhi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21273/HORTSCI.46.10.1394" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729278v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hafdhi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Michel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729714v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-010-0258-7" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5MM215DX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730096v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kergoualc'H" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;nault" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Harmand" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Skiba" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666105v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Hergoualc'H" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Skiba" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Oliver" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.08.023" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVN4ZVRG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729886v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Parnaudeau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2113(07)00004-1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862602v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lafolie" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2005.0124" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681652v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Renault" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dudal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Debroux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Haudin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407298v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Boudenne" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ss.0000146021.69183.5d" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02569683v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richaume" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2003.10.023" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HG41TMZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678434v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679240v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Richaume" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002025" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05563116v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Humbert" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l L&#233;onard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Alavoine" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515585v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Legain" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515434v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304452v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709135v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thierry" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loli Maturana" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515616v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03135048v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Beaudet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-12113" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02587675v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaiman Sakr" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Huche-Thelier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02737077v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02751897v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02651351v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02747450v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02735779v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02626159v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Szkordilisz" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnab&#225;s Kormondi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02626449v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Cambou" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Maron" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02735969v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511892v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02556123v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebeau" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02394207v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Bal&#225;zs Kocsis" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em&#337;ke K&#243;sa" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02565588v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K. Shaw" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510252v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512100v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01963178v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Munck" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761503v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schartz" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Sere" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510196v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Peyneau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516009v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513557v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Geoffriau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coisnon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Plottu" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516107v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine V. Brochier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510339v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509001v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02466454v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02469473v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Eisenlohr" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02469319v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thagshayini Kumarasamy" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02467048v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Th&#233;ry Th&#233;ry" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02464857v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524878v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743397v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Damas" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529933v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02549741v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529875v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01541903v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montagne Virginie" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosbellet C." TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capiaux H." TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01541899v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Peyneau" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait Amrane" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01705940v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngariban Tamtial" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918025v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Forget-Caubel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918020v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918014v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918019v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841865v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729704v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730022v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vaast" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729936v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubrulle" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Baillet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761283v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760808v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625532v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leproust" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Martin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-13707" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05400921v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ezin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gilberton" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Barraud-Roussel" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750149v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barr&#233;" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750206v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353796v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02548714v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Nold" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02869826v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02569975v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02567519v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Sabre" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Claverie" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02503195v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02502755v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Bouhoun Ali" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02462909v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02464721v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486444v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rokia" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bataillard" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486445v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ylmaz" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legret" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451161v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbrahim" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florimond Brun" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chenon" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01818108v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schweizerbart.de/publications/detail/isbn/9783510654116" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918011v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457347v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Lakel" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Saiyouri" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841668v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02829536v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>