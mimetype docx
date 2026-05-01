--- v0 (2026-03-20)
+++ v1 (2026-05-01)
@@ -147,5680 +147,5784 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A computationally efficient finite element model for the analysis of the non-linear bending behaviour of a dynamic submarine power cable</w:t>
+                <w:t xml:space="preserve">Characterization and modeling of the viscoelastoplastic behavior of polyester mooring lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Ménard</w:t>
+                <w:t xml:space="preserve">Q. Viez-Pichonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Cartraud</w:t>
+                <w:t xml:space="preserve">Peter Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cartraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marstruc.2023.103465⟩</w:t>
+              <w:t xml:space="preserve">Applied Ocean Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 169, 104976 (16p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apor.2026.104976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04409024v1</w:t>
+                <w:t xml:space="preserve">hal-05587173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and modelling of the dynamic stiffness of nylon mooring rope for floating wind turbines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Thuilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Feuvrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 287 (part 2), 115866 (12p.). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2023.115866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic ultimate strength of a ultra-large container ship subjected to realistic loading scenarios</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A computationally efficient finite element model for the analysis of the non-linear bending behaviour of a dynamic submarine power cable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Bigot</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabien Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cartraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 84, pp.103197. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marstruc.2022.103197⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 91, pp.103465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marstruc.2023.103465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04667462v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments, numerical models and optimization of carbon-epoxy plates damped by a frequency-dependent interleaved viscoelastic layer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic ultimate strength of a ultra-large container ship subjected to realistic loading scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Jagite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sime Malenica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Mateu Pastor</w:t>
+                <w:t xml:space="preserve">Quentin Derbanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Le Sourne</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Herve Le Sourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15376494.2021.1882626⟩</w:t>
+              <w:t xml:space="preserve">Marine Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 84, pp.103197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marstruc.2022.103197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155700v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid and 3D beam finite element models for the nonlinear elastic analysis of helical strands within a computational homogenization framework</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A two-dimensional formulation for the homogenization of helical beam-like structures under bending loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Treyssede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 257, pp.106675. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 234, 19 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2021.106675⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2021.111270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04667460v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03499941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the nonlinear slamming-induced whipping response of ships using a fully-coupled hydroelastoplastic method</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experiments, numerical models and optimization of carbon-epoxy plates damped by a frequency-dependent interleaved viscoelastic layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Mateu Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Sourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Le Gal La Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cartraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2021.109751⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15376494.2021.1882626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667468v1</w:t>
+                <w:t xml:space="preserve">hal-03155700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic guided waves in helical multi-wire armors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Solid and 3D beam finite element models for the nonlinear elastic analysis of helical strands within a computational homogenization framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 110, pp.106294. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 257, pp.106675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2020.106294⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2021.106675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492940v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-dimensional formulation for the homogenization of helical beam-like structures under bending loads</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigation of the nonlinear slamming-induced whipping response of ships using a fully-coupled hydroelastoplastic method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Jagite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Derbanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sime Malenica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Le Sourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2021.111270⟩</w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 238, pp.109751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2021.109751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03499941v1</w:t>
+                <w:t xml:space="preserve">hal-04667468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A parametric study on the dynamic ultimate strength of a stiffened panel subjected to wave- and whipping-induced stresses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Quentin Derbanne</w:t>
+                <w:t xml:space="preserve">Elastic guided waves in helical multi-wire armors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Treyssède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Šime Malenica</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cartraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ships and Offshore Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17445302.2020.1790985⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 110, pp.106294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2020.106294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05233848v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic modeling of nylon mooring lines for a floating wind turbine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Cartraud</w:t>
+                <w:t xml:space="preserve">A parametric study on the dynamic ultimate strength of a stiffened panel subjected to wave- and whipping-induced stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Jagite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Derbanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Schoefs</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Šime Malenica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Sourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ocean Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apor.2019.03.013⟩</w:t>
+              <w:t xml:space="preserve">Ships and Offshore Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (9), pp.1025-1039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17445302.2020.1790985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02075046v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for modeling and service life monitoring of mooring lines of floating wind turbines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hong-Duc Pham</w:t>
+                <w:t xml:space="preserve">Numerical investigation on dynamic ultimate strength of stiffened panels considering real loading scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Jagite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Derbanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Schoefs</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hien-Hau Pham</w:t>
+                <w:t xml:space="preserve">Šime Malenica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Sourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2019.106603⟩</w:t>
+              <w:t xml:space="preserve">Ships and Offshore Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (sup1), pp.374-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17445302.2019.1601329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03488502v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation on dynamic ultimate strength of stiffened panels considering real loading scenarios</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic modeling of nylon mooring lines for a floating wind turbine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Duc Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cartraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Berhault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ships and Offshore Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17445302.2019.1601329⟩</w:t>
+              <w:t xml:space="preserve">Applied Ocean Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 87, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apor.2019.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04667461v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomenological modeling of abradable wear in turbomachines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bérenger Berthoul</w:t>
+                <w:t xml:space="preserve">Methodology for modeling and service life monitoring of mooring lines of floating wind turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Duc Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cartraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Batailly</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hien-Hau Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2017.05.020⟩</w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 193, pp.106603 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2019.106603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569316v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justification of the Asymptotic Expansion Method for Homogeneous Isotropic Beams by Comparison with De Saint-Venant's Solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenomenological modeling of abradable wear in turbomachines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Berthoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Batailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qian Zhao</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Laurent Stainier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 126 (2), pp.245-270. </w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98, pp.770-785. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10659-016-9593-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2017.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143835v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of 3D modeling for rotor-stator contact simulations</w:t>
+                <w:t xml:space="preserve">Justification of the Asymptotic Expansion Method for Homogeneous Isotropic Beams by Comparison with De Saint-Venant's Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikhael Tannous</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Qian Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Torkhani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Dureisseix</w:t>
+                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2015.05.025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 126 (2), pp.245-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10659-016-9593-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169965v1</w:t>
+                <w:t xml:space="preserve">hal-02143835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A beam to 3D model switch for rotor dynamics applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhael Tannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Torkhani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 84, pp.54-66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.engstruct.2014.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient heat conduction within periodic heterogeneous media: A space-time homogenization approach</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Assessment of 3D modeling for rotor-stator contact simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhael Tannous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Torkhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2015.01.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 353, pp.327-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2015.05.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317644v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A beam to 3D model switch in transient dynamic analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Transient heat conduction within periodic heterogeneous media: A space-time homogenization approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Matine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Legrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Jarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Torkhani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2014.07.003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92, pp.217-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2015.01.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065975v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotor to stator contacts in turbomachines. Review and application</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">A beam to 3D model switch in transient dynamic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhael Tannous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cartraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dureisseix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Torkhani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2013.05.010⟩</w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 91, pp.95-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2014.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00934050v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical modeling of helical structures accounting for translational invariance. Part 1: Static behavior</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Tensor-based methods for numerical homogenization from high-resolution images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Giraldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Legrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Treyssede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.01.010⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 254, pp.154-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2012.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00947883v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical modeling of helical structures accounting for translational invariance. Part 2 : Guided wave propagation under axial loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Treyssède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Frikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 50, pp.1383-1393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01066387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensor-based methods for numerical homogenization from high-resolution images</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mechanical modeling of helical structures accounting for translational invariance. Part 1: Static behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Frikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Treyssede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2012.10.012⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50 (9), pp.1373-1382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762845v1</w:t>
+                <w:t xml:space="preserve">hal-00947883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of thermophysical properties in heterogeneous periodic media according to a multi- scale approach: Effective conductivity tensor and edge effects</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Rotor to stator contacts in turbomachines. Review and application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Jacquet-Richardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Torkhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Thouverez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2013.03.036⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (2), pp.401-420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2013.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007068v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image-based computational homogenization and localization: comparison between X-FEM/levelset and voxel-based approaches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Modeling of thermophysical properties in heterogeneous periodic media according to a multi- scale approach: Effective conductivity tensor and edge effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Matine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cartraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Cartraud</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Jarny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62, pp.586-603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2013.03.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00466-012-0723-9⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00703243v1</w:t>
+                <w:t xml:space="preserve">hal-01007068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full three-dimensional investigation of structural contact interactions in turbomachines</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Image-based computational homogenization and localization: comparison between X-FEM/levelset and voxel-based approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Magnain</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Wei-Dong Lian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Legrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-012-0723-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2012.01.017⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00660863v3</w:t>
+                <w:t xml:space="preserve">hal-00703243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of axial load on the propagation of elastic waves in helical beams</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Full three-dimensional investigation of structural contact interactions in turbomachines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Batailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Magnain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2010.08.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 331 (11), pp.2578-2601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2012.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01006774v1</w:t>
+                <w:t xml:space="preserve">hal-00660863v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derivation of the Young's and shear moduli of single-walled carbon nanotubes through a computational homogenization approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effect of axial load on the propagation of elastic waves in helical beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Frikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Treyssède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Multiscale Computational Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 9 (1), pp.97-118. </w:t>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48 (1), pp.83-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/IntJMultCompEng.v9.i1.80⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2010.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006722v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of reduced models for the detection of modal interaction through rotor stator contacts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Derivation of the Young's and shear moduli of single-walled carbon nanotubes through a computational homogenization approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Messager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2010.07.018⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Multiscale Computational Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (1), pp.97-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/IntJMultCompEng.v9.i1.80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00524762v1</w:t>
+                <w:t xml:space="preserve">hal-01006722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An X-FEM and Level Set computational approach for image-based modeling. Application to homogenization.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Routes for Efficient Computational Homogenization of Nonlinear Materials Using the Proper Generalized Decompositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Lamari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cartraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.3085⟩</w:t>
+              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (4), pp.373-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11831-010-9051-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00526589v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of a rotor speed transient response with radial rubbing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Assessment of reduced models for the detection of modal interaction through rotor stator contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Batailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 329 (5), pp.527-546. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 329 (26), pp.5546-5562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2010.07.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2009.09.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00431223v1</w:t>
+                <w:t xml:space="preserve">hal-00524762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of the eXtended Finite Element Method with Quatree/Octree meshes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">An X-FEM and Level Set computational approach for image-based modeling. Application to homogenization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Perreard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, pp.0</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 86 (7), pp.915-934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.3085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00520034v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routes for Efficient Computational Homogenization of Nonlinear Materials Using the Proper Generalized Decompositions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modeling of a rotor speed transient response with radial rubbing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Stoisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 329 (5), pp.527-546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2009.09.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11831-010-9051-4⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01528268v1</w:t>
+                <w:t xml:space="preserve">hal-00431223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional modeling of an aircraft engine structural bladed disk-casing modal interaction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On the use of the eXtended Finite Element Method with Quatree/Octree meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Legrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2008.06.019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00328186v2</w:t>
+                <w:t xml:space="preserve">hal-00520034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale domain decomposition method for large scale structural analysis with a zooming technique : Application to plate assembly</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Two-dimensional modeling of an aircraft engine structural bladed disk-casing modal interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.2565⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 319 (1-2), pp.366-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2008.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00401727v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00328186v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Domain Decomposition Method for problems with structural heterogeneities on the interface: Application to a passenger ship</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Multi-scale domain decomposition method for large scale structural analysis with a zooming technique : Application to plate assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Mobasher Amini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natacha Buannic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 198 (41-44), pp.3452-3463. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79 (4), pp.417-443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2009.06.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nme.2565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00510475v1</w:t>
+                <w:t xml:space="preserve">hal-00401727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of helical beam-like structures: application to single-walled carbon nanotubes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Domain Decomposition Method for problems with structural heterogeneities on the interface: Application to a passenger ship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Mobasher Amini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dureisseix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Buannic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 198 (41-44), pp.3452-3463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2009.06.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00466-007-0189-3⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00429713v1</w:t>
+                <w:t xml:space="preserve">hal-00510475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity and limitations of linear analytical models for steel wire strands under axial loading, using a 3D FE model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Homogenization of helical beam-like structures: application to single-walled carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Messager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Davies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 49 (11), pp.1251-1261. </w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (2), pp.335-346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2007.03.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00466-007-0189-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007419v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00429713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical modeling of synthetic fiber ropes subjected to axial loads. Part I: A new continuum model for multilayered fibrous structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyed Reza Ghoreishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cartraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Cartraud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Peter Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Messager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 44 (9), pp.2924-2942. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2006.08.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01401907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical modeling of synthetic fiber ropes. Part II : A linear elastic model for 1 + 6 fibrous structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Validity and limitations of linear analytical models for steel wire strands under axial loading, using a 3D FE model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyed Reza Ghoreishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Messager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cartraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Davies</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Messager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2006.08.032⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 49 (11), pp.1251-1261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2007.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005252v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">n-dimensional Harmonic Balance Method extended to non-explicit nonlinearities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pierre</w:t>
+                <w:t xml:space="preserve">Analytical modeling of synthetic fiber ropes. Part II : A linear elastic model for 1 + 6 fibrous structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Reza Ghoreishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Peter Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Peseux</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Messager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 44 (9), pp.2943-2960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2006.08.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/remn.15.269-280⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00354486v2</w:t>
+                <w:t xml:space="preserve">hal-01005252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational homogenization of periodic beam-like structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">n-dimensional Harmonic Balance Method extended to non-explicit nonlinearities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Messager</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Peseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15 (1-2-3), pp.269-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/remn.15.269-280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2005.03.063⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01005985v1</w:t>
+                <w:t xml:space="preserve">hal-00354486v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la méthode X-FEM à la résolution de problèmes de micromécanique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Computational homogenization of periodic beam-like structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Moes</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Messager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 43 (34), pp.686-696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2005.03.063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/reef.13.475-484⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01005256v1</w:t>
+                <w:t xml:space="preserve">hal-01005985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A computational approach to handle complex microstructure geometries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Application de la méthode X-FEM à la résolution de problèmes de micromécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cartraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cloirec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Remacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0045-7825(03)00346-3⟩</w:t>
+              <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 13 (5-6-7), pp.475-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/reef.13.475-484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01389078v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of corrugated core sandwiches panels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A computational approach to handle complex microstructure geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cloirec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Quesnel</w:t>
+                <w:t xml:space="preserve">Jean-François Remacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 59 (3), pp.298-311. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 192 (28-30), pp.3163-3177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0263-8223(02)00246-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0045-7825(03)00346-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01006930v1</w:t>
+                <w:t xml:space="preserve">hal-01389078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Transient Engine Loads and Damage due to Hollow Fan Blade-off</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cosme</w:t>
+                <w:t xml:space="preserve">Homogenization of corrugated core sandwiches panels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Buannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Chevrolet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrice Cartraud</w:t>
+                <w:t xml:space="preserve">Tanguy Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/reef.11.651-666⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 59 (3), pp.298-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0263-8223(02)00246-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007197v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher-order effective modeling of periodic heterogeneous beams. II. Derivation of the proper boundary conditions for the interior asymptotic solution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Prediction of Transient Engine Loads and Damage due to Hollow Fan Blade-off</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cosme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chevrolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Peseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0020-7683(00)00423-6⟩</w:t>
+              <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 11 (5), pp.651-666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/reef.11.651-666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04667459v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher-order effective modelling of periodic heterogeneous beams - Part I : Asymptotic expansion method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Higher-order effective modeling of periodic heterogeneous beams. II. Derivation of the proper boundary conditions for the interior asymptotic solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Buannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 38 (40 41), pp.7139-7161. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 38 (40-41), pp.7163-7180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0020-7683(00)00423-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0020-7683(00)00422-4⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01006929v1</w:t>
+                <w:t xml:space="preserve">hal-04667459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Higher-order effective modelling of periodic heterogeneous beams - Part I : Asymptotic expansion method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Buannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cartraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 38 (40 41), pp.7139-7161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0020-7683(00)00422-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Continuum modelling of beamlike lattice trusses using averaging methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Burgardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 73 (15), pp.267-279. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0045-7949(98)00274-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5830,362 +5934,362 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical damping behavior analyses of carbon/epoxy laminated plates including viscoelastic material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Mateu Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Sourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Gal La Salle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in the Analysis and Design of Marine Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, CRC Press, pp.376-384, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9780429298875-44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul des structures et CAO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Peseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAO et simulation en mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès IC2 Productique, pp.85-130, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisations physique et numérique du déconfinement dans un bicouche argile-sable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. van Der Schrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldert Grashuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Remaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des géomatériaux aux ouvrages : expérimentations et modélisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6195,91 +6299,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'Analyse Asymptotique et à l'Homogénéisation de Structures Périodiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Université de Nantes; Ecole Centrale de Nantes (ECN), 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00140089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6289,223 +6393,223 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanique des Structures. Etude des Poutres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École d'ingénieur. Ecole Centrale de Nantes, FRANCE, France. 2011, pp.67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-00451733v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à la résistance des matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Peseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École d'ingénieur. Nantes, France. 2007, pp.178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-00594957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId197"/>
+      <w:footerReference w:type="default" r:id="rId201"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6573,51 +6677,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4FF9AE8A"/>
+    <w:nsid w:val="018EF6C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6804,51 +6908,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-cartraud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9874-6174" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/093627661" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409024v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien M&#233;nard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cartraud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marstruc.2023.103465" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251457v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Thuilliez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Davies" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Feuvrie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soulard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.115866" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667462v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Jagite" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bigot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sime Malenica" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Derbanne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Le Sourne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marstruc.2022.103197" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155700v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mateu Pastor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Sourne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Gal La Salle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2021.1882626" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667460v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2021.106675" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667468v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2021.109751" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492940v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Treyss&#232;de" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laguerre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soulard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2020.106294" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499941v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Treyssede" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.111270" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233848v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;ime Malenica" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445302.2020.1790985" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075046v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Duc Pham" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Berhault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2019.03.013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488502v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien-Hau Pham" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2019.106603" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667461v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445302.2019.1601329" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569316v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Berthoul" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Batailly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Legrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.05.020" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143835v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Zhao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kotronis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-016-9593-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169965v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Tannous" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Torkhani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.05.025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092485v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2014.11.020" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317644v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Matine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Legrain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Jarny" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2015.01.026" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065975v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2014.07.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934050v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jacquet-Richardet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thouverez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Nouri-Baranger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.05.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS17KXC6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947883v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Frikha" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.01.010" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066387v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.01.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762845v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Giraldi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nouy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.10.012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007068v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.03.036" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703243v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Dong Lian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-012-0723-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/478D7ECE5B776BAE1D7AB81C5409CB2231A3D1F2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660863v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Magnain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pierre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.01.017" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006774v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2010.08.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006722v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie El Khoury" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Messager" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMultCompEng.v9.i1.80" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524762v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2010.07.018" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526589v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Perreard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3085" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T55FHH5F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431223v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roques" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Stoisser" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2009.09.016" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520034v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Allais" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528268v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Lamari" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ammar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-010-9051-4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R9LJKB8V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328186v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lombard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2008.06.019" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401727v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mobasher Amini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2565" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3872435227E80C7147B41CB40B56D54C17C76D63/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510475v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Buannic" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2009.06.020" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429713v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-007-0189-3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/48344268ADD3EFAF66AF75AAED34AA0F5E5970E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007419v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Reza Ghoreishi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2007.03.014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401907v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2006.08.033" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005252v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2006.08.032" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354486v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Peseux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.269-280" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005985v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2005.03.063" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005256v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cloirec" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.13.475-484" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389078v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Remacle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(03)00346-3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4T7SX9P9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006930v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Quesnel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0263-8223(02)00246-5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007197v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cosme" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chevrolet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bonini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.651-666" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667459v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7683(00)00423-6" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-821Z4JB1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006929v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7683(00)00422-4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AF2F6EEA023E1A6A17AA2C98FBB6F6F4E6342E55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005997v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Burgardt" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7949(98)00274-0" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/37E32E7040AC4B4BF6BA36AD0D8ADA08836C3FC8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372429v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429298875-44" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007482v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Bennis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007521v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Riou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Der Schrier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldert Grashuis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Remaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00140089v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00451733v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00594957v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Basset" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leroy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-cartraud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9874-6174" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/093627661" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587173v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Viez-Pichonnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Davies" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cartraud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2026.104976" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251457v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Thuilliez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cartraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Feuvrie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soulard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.115866" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409024v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien M&#233;nard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marstruc.2023.103465" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667462v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Jagite" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bigot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sime Malenica" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Derbanne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Le Sourne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marstruc.2022.103197" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499941v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Treyssede" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.111270" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155700v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mateu Pastor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Sourne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Gal La Salle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2021.1882626" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667460v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2021.106675" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667468v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2021.109751" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492940v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Treyss&#232;de" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laguerre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soulard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2020.106294" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233848v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;ime Malenica" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445302.2020.1790985" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667461v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445302.2019.1601329" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075046v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Duc Pham" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Berhault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2019.03.013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488502v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien-Hau Pham" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2019.106603" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569316v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Berthoul" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Batailly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Legrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.05.020" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143835v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Zhao" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kotronis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-016-9593-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092485v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Tannous" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Torkhani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2014.11.020" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169965v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.05.025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317644v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Matine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Legrain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Jarny" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2015.01.026" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065975v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2014.07.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762845v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Giraldi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nouy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.10.012" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066387v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Frikha" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.01.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947883v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.01.010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934050v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jacquet-Richardet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thouverez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Nouri-Baranger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.05.010" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS17KXC6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007068v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.03.036" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703243v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Dong Lian" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-012-0723-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/478D7ECE5B776BAE1D7AB81C5409CB2231A3D1F2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660863v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Magnain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pierre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.01.017" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006774v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2010.08.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006722v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie El Khoury" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Messager" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMultCompEng.v9.i1.80" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528268v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Lamari" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ammar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-010-9051-4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R9LJKB8V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524762v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2010.07.018" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526589v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Perreard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3085" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T55FHH5F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431223v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roques" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Stoisser" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2009.09.016" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520034v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Allais" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328186v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lombard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2008.06.019" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401727v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mobasher Amini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2565" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3872435227E80C7147B41CB40B56D54C17C76D63/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510475v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Buannic" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2009.06.020" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429713v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-007-0189-3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/48344268ADD3EFAF66AF75AAED34AA0F5E5970E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401907v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Reza Ghoreishi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2006.08.033" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007419v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2007.03.014" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005252v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2006.08.032" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354486v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Peseux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.269-280" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005985v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2005.03.063" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005256v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cloirec" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.13.475-484" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389078v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Remacle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(03)00346-3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4T7SX9P9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006930v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Quesnel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0263-8223(02)00246-5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007197v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cosme" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chevrolet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bonini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.651-666" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667459v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7683(00)00423-6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-821Z4JB1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006929v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7683(00)00422-4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AF2F6EEA023E1A6A17AA2C98FBB6F6F4E6342E55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005997v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Burgardt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7949(98)00274-0" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/37E32E7040AC4B4BF6BA36AD0D8ADA08836C3FC8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372429v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429298875-44" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007482v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Bennis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007521v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Riou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Der Schrier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldert Grashuis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Remaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00140089v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00451733v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00594957v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Basset" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leroy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>