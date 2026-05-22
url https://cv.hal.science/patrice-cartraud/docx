--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -147,611 +147,624 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modeling of the viscoelastoplastic behavior of polyester mooring lines</w:t>
+                <w:t xml:space="preserve">Dynamic stiffness characterization and modelling of nylon mooring rope for floating wind turbines under realistic and regular loading conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Viez-Pichonnier</w:t>
+                <w:t xml:space="preserve">Mathis Feuvrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Davies</w:t>
+                <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Cartraud</w:t>
+                <w:t xml:space="preserve">P. Davies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ocean Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 169, 104976 (16p.). </w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 360, pp.126042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apor.2026.104976⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2026.126042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05587173v1</w:t>
+                <w:t xml:space="preserve">hal-05628681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modelling of the dynamic stiffness of nylon mooring rope for floating wind turbines</w:t>
+                <w:t xml:space="preserve">Characterization and modeling of the viscoelastoplastic behavior of polyester mooring lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Thuilliez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Q. Viez-Pichonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathis Feuvrie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Soulard</w:t>
+                <w:t xml:space="preserve">P. Cartraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2023.115866⟩</w:t>
+              <w:t xml:space="preserve">Applied Ocean Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 169, 104976 (16p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apor.2026.104976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04251457v1</w:t>
+                <w:t xml:space="preserve">hal-05587173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A computationally efficient finite element model for the analysis of the non-linear bending behaviour of a dynamic submarine power cable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 91, pp.103465. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marstruc.2023.103465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic ultimate strength of a ultra-large container ship subjected to realistic loading scenarios</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization and modelling of the dynamic stiffness of nylon mooring rope for floating wind turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Thuilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cartraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Feuvrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Jagite</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marstruc.2022.103197⟩</w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 287 (part 2), 115866 (12p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2023.115866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04667462v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-dimensional formulation for the homogenization of helical beam-like structures under bending loads</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic ultimate strength of a ultra-large container ship subjected to realistic loading scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Jagite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sime Malenica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Derbanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Treyssede</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Herve Le Sourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 234, 19 p. </w:t>
+              <w:t xml:space="preserve">Marine Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 84, pp.103197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2021.111270⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marstruc.2022.103197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03499941v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments, numerical models and optimization of carbon-epoxy plates damped by a frequency-dependent interleaved viscoelastic layer</w:t>
               </w:r>
@@ -776,51 +789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Sourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Gal La Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -854,64 +867,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid and 3D beam finite element models for the nonlinear elastic analysis of helical strands within a computational homogenization framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 257, pp.106675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -945,103 +958,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the nonlinear slamming-induced whipping response of ships using a fully-coupled hydroelastoplastic method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Jagite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Derbanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sime Malenica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Le Sourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 238, pp.109751. </w:t>
@@ -1105,51 +1118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Treyssède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1190,4741 +1203,4832 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03492940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A parametric study on the dynamic ultimate strength of a stiffened panel subjected to wave- and whipping-induced stresses</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A two-dimensional formulation for the homogenization of helical beam-like structures under bending loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Šime Malenica</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabien Treyssede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cartraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ships and Offshore Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16 (9), pp.1025-1039. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 234, 19 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17445302.2020.1790985⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2021.111270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05233848v1</w:t>
+                <w:t xml:space="preserve">hal-03499941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation on dynamic ultimate strength of stiffened panels considering real loading scenarios</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A parametric study on the dynamic ultimate strength of a stiffened panel subjected to wave- and whipping-induced stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Jagite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Derbanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Šime Malenica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Sourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ships and Offshore Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 14 (sup1), pp.374-386. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17445302.2019.1601329⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 16 (9), pp.1025-1039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17445302.2020.1790985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667461v1</w:t>
+                <w:t xml:space="preserve">hal-05233848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic modeling of nylon mooring lines for a floating wind turbine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Berhault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Ocean Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 87, pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apor.2019.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology for modeling and service life monitoring of mooring lines of floating wind turbines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hien-Hau Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 193, pp.106603 -. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2019.106603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03488502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomenological modeling of abradable wear in turbomachines</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Numerical investigation on dynamic ultimate strength of stiffened panels considering real loading scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Jagite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Derbanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Šime Malenica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Sourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2017.05.020⟩</w:t>
+              <w:t xml:space="preserve">Ships and Offshore Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (sup1), pp.374-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17445302.2019.1601329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569316v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justification of the Asymptotic Expansion Method for Homogeneous Isotropic Beams by Comparison with De Saint-Venant's Solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenomenological modeling of abradable wear in turbomachines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Berthoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Batailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Stainier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qian Zhao</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Mathias Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10659-016-9593-2⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98, pp.770-785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2017.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143835v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A beam to 3D model switch for rotor dynamics applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Justification of the Asymptotic Expansion Method for Homogeneous Isotropic Beams by Comparison with De Saint-Venant's Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cartraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikhael Tannous</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Torkhani</w:t>
+                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2014.11.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 126 (2), pp.245-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10659-016-9593-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01092485v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of 3D modeling for rotor-stator contact simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">A beam to 3D model switch for rotor dynamics applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhael Tannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dureisseix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Torkhani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2015.05.025⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 84, pp.54-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2014.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169965v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient heat conduction within periodic heterogeneous media: A space-time homogenization approach</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Assessment of 3D modeling for rotor-stator contact simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhael Tannous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Torkhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2015.01.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 353, pp.327-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2015.05.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317644v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A beam to 3D model switch in transient dynamic analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Transient heat conduction within periodic heterogeneous media: A space-time homogenization approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Matine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Legrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Jarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Torkhani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2014.07.003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92, pp.217-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2015.01.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065975v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensor-based methods for numerical homogenization from high-resolution images</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A beam to 3D model switch in transient dynamic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhael Tannous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dureisseix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Torkhani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2012.10.012⟩</w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 91, pp.95-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2014.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762845v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical modeling of helical structures accounting for translational invariance. Part 2 : Guided wave propagation under axial loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Treyssède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Frikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 50, pp.1383-1393. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01066387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical modeling of helical structures accounting for translational invariance. Part 1: Static behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Frikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Treyssede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 50 (9), pp.1373-1382. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00947883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotor to stator contacts in turbomachines. Review and application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tensor-based methods for numerical homogenization from high-resolution images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Giraldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Jacquet-Richardet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Anthony Nouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Legrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2013.05.010⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 254, pp.154-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2012.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00934050v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of thermophysical properties in heterogeneous periodic media according to a multi- scale approach: Effective conductivity tensor and edge effects</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Rotor to stator contacts in turbomachines. Review and application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Jacquet-Richardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Torkhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Thouverez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 62, pp.586-603. </w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (2), pp.401-420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2013.03.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2013.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007068v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image-based computational homogenization and localization: comparison between X-FEM/levelset and voxel-based approaches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Modeling of thermophysical properties in heterogeneous periodic media according to a multi- scale approach: Effective conductivity tensor and edge effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Matine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cartraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Cartraud</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Jarny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62, pp.586-603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00466-012-0723-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2013.03.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00703243v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full three-dimensional investigation of structural contact interactions in turbomachines</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Image-based computational homogenization and localization: comparison between X-FEM/levelset and voxel-based approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Dong Lian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Legrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2012.01.017⟩</w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-012-0723-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00660863v3</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of axial load on the propagation of elastic waves in helical beams</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Full three-dimensional investigation of structural contact interactions in turbomachines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Batailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Magnain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2010.08.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 331 (11), pp.2578-2601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2012.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006774v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660863v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derivation of the Young's and shear moduli of single-walled carbon nanotubes through a computational homogenization approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Effect of axial load on the propagation of elastic waves in helical beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Frikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Treyssède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Multiscale Computational Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/IntJMultCompEng.v9.i1.80⟩</w:t>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48 (1), pp.83-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2010.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006722v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routes for Efficient Computational Homogenization of Nonlinear Materials Using the Proper Generalized Decompositions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Derivation of the Young's and shear moduli of single-walled carbon nanotubes through a computational homogenization approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hajer Lamari</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Tanguy Messager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11831-010-9051-4⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Multiscale Computational Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (1), pp.97-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/IntJMultCompEng.v9.i1.80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01528268v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of reduced models for the detection of modal interaction through rotor stator contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Batailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 329 (26), pp.5546-5562. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsv.2010.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An X-FEM and Level Set computational approach for image-based modeling. Application to homogenization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Perreard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 86 (7), pp.915-934. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nme.3085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00526589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of a rotor speed transient response with radial rubbing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Stoisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 329 (5), pp.527-546. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsv.2009.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00431223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of the eXtended Finite Element Method with Quatree/Octree meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00520034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional modeling of an aircraft engine structural bladed disk-casing modal interaction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Routes for Efficient Computational Homogenization of Nonlinear Materials Using the Proper Generalized Decompositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Lamari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Legrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (4), pp.373-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11831-010-9051-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2008.06.019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00328186v2</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale domain decomposition method for large scale structural analysis with a zooming technique : Application to plate assembly</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-dimensional modeling of an aircraft engine structural bladed disk-casing modal interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cartraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Mobasher Amini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrice Cartraud</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 79 (4), pp.417-443. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 319 (1-2), pp.366-391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nme.2565⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2008.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401727v1</w:t>
+                <w:t xml:space="preserve">hal-00328186v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Domain Decomposition Method for problems with structural heterogeneities on the interface: Application to a passenger ship</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Multi-scale domain decomposition method for large scale structural analysis with a zooming technique : Application to plate assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Mobasher Amini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natacha Buannic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79 (4), pp.417-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.2565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2009.06.020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00510475v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of helical beam-like structures: application to single-walled carbon nanotubes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A Domain Decomposition Method for problems with structural heterogeneities on the interface: Application to a passenger ship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Mobasher Amini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dureisseix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Buannic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00466-007-0189-3⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 198 (41-44), pp.3452-3463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2009.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00429713v1</w:t>
+                <w:t xml:space="preserve">hal-00510475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical modeling of synthetic fiber ropes subjected to axial loads. Part I: A new continuum model for multilayered fibrous structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Homogenization of helical beam-like structures: application to single-walled carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Messager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Messager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (2), pp.335-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-007-0189-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2006.08.033⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401907v1</w:t>
+                <w:t xml:space="preserve">hal-00429713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity and limitations of linear analytical models for steel wire strands under axial loading, using a 3D FE model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Analytical modeling of synthetic fiber ropes subjected to axial loads. Part I: A new continuum model for multilayered fibrous structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyed Reza Ghoreishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cartraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Messager</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peter Davies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2007.03.014⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 44 (9), pp.2924-2942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2006.08.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007419v1</w:t>
+                <w:t xml:space="preserve">hal-01401907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical modeling of synthetic fiber ropes. Part II : A linear elastic model for 1 + 6 fibrous structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Validity and limitations of linear analytical models for steel wire strands under axial loading, using a 3D FE model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyed Reza Ghoreishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Messager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Patrice Cartraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Peter Davies</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Messager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 49 (11), pp.1251-1261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2007.03.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2006.08.032⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01005252v1</w:t>
+                <w:t xml:space="preserve">hal-01007419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">n-dimensional Harmonic Balance Method extended to non-explicit nonlinearities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pierre</w:t>
+                <w:t xml:space="preserve">Analytical modeling of synthetic fiber ropes. Part II : A linear elastic model for 1 + 6 fibrous structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Reza Ghoreishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Peter Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Peseux</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Messager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 15 (1-2-3), pp.269-280. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 44 (9), pp.2943-2960. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/remn.15.269-280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2006.08.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354486v2</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational homogenization of periodic beam-like structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">n-dimensional Harmonic Balance Method extended to non-explicit nonlinearities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Messager</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Peseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2005.03.063⟩</w:t>
+              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15 (1-2-3), pp.269-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/remn.15.269-280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005985v1</w:t>
+                <w:t xml:space="preserve">hal-00354486v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la méthode X-FEM à la résolution de problèmes de micromécanique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Computational homogenization of periodic beam-like structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Moes</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Messager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 13 (5-6-7), pp.475-484. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 43 (34), pp.686-696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/reef.13.475-484⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2005.03.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005256v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A computational approach to handle complex microstructure geometries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Application de la méthode X-FEM à la résolution de problèmes de micromécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cartraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cloirec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moes</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Remacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 192 (28-30), pp.3163-3177. </w:t>
+              <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 13 (5-6-7), pp.475-484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0045-7825(03)00346-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/reef.13.475-484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01389078v1</w:t>
+                <w:t xml:space="preserve">hal-01005256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of corrugated core sandwiches panels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A computational approach to handle complex microstructure geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cloirec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Quesnel</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Remacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 192 (28-30), pp.3163-3177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0045-7825(03)00346-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0263-8223(02)00246-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01006930v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Transient Engine Loads and Damage due to Hollow Fan Blade-off</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homogenization of corrugated core sandwiches panels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Buannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cartraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cosme</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Patrice Cartraud</w:t>
+                <w:t xml:space="preserve">Tanguy Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/reef.11.651-666⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 59 (3), pp.298-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0263-8223(02)00246-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007197v1</w:t>
+                <w:t xml:space="preserve">hal-01006930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher-order effective modeling of periodic heterogeneous beams. II. Derivation of the proper boundary conditions for the interior asymptotic solution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Prediction of Transient Engine Loads and Damage due to Hollow Fan Blade-off</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cosme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chevrolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Peseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0020-7683(00)00423-6⟩</w:t>
+              <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 11 (5), pp.651-666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/reef.11.651-666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04667459v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher-order effective modelling of periodic heterogeneous beams - Part I : Asymptotic expansion method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Higher-order effective modeling of periodic heterogeneous beams. II. Derivation of the proper boundary conditions for the interior asymptotic solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Buannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 38 (40 41), pp.7139-7161. </w:t>
+              <w:t xml:space="preserve">, 2001, 38 (40-41), pp.7163-7180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0020-7683(00)00422-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0020-7683(00)00423-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01006929v1</w:t>
+                <w:t xml:space="preserve">hal-04667459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Higher-order effective modelling of periodic heterogeneous beams - Part I : Asymptotic expansion method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Buannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cartraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 38 (40 41), pp.7139-7161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0020-7683(00)00422-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Continuum modelling of beamlike lattice trusses using averaging methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Burgardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 73 (15), pp.267-279. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0045-7949(98)00274-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5934,362 +6038,362 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical damping behavior analyses of carbon/epoxy laminated plates including viscoelastic material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Mateu Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Sourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Gal La Salle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in the Analysis and Design of Marine Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, CRC Press, pp.376-384, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9780429298875-44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul des structures et CAO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Peseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAO et simulation en mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès IC2 Productique, pp.85-130, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisations physique et numérique du déconfinement dans un bicouche argile-sable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. van Der Schrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldert Grashuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Remaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des géomatériaux aux ouvrages : expérimentations et modélisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6299,91 +6403,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'Analyse Asymptotique et à l'Homogénéisation de Structures Périodiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Université de Nantes; Ecole Centrale de Nantes (ECN), 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00140089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6393,223 +6497,223 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanique des Structures. Etude des Poutres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École d'ingénieur. Ecole Centrale de Nantes, FRANCE, France. 2011, pp.67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-00451733v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à la résistance des matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Peseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">École d'ingénieur. Nantes, France. 2007, pp.178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-00594957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId201"/>
+      <w:footerReference w:type="default" r:id="rId204"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6677,51 +6781,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="018EF6C5"/>
+    <w:nsid w:val="67DC5D07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6908,51 +7012,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-cartraud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9874-6174" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/093627661" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587173v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Viez-Pichonnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Davies" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cartraud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2026.104976" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251457v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Thuilliez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cartraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Feuvrie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soulard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.115866" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409024v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien M&#233;nard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marstruc.2023.103465" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667462v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Jagite" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bigot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sime Malenica" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Derbanne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Le Sourne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marstruc.2022.103197" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499941v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Treyssede" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.111270" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155700v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mateu Pastor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Sourne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Gal La Salle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2021.1882626" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667460v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2021.106675" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667468v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2021.109751" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492940v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Treyss&#232;de" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laguerre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soulard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2020.106294" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233848v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;ime Malenica" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445302.2020.1790985" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667461v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445302.2019.1601329" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075046v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Duc Pham" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Berhault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2019.03.013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488502v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien-Hau Pham" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2019.106603" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569316v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Berthoul" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Batailly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Legrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.05.020" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143835v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Zhao" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kotronis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-016-9593-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092485v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Tannous" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Torkhani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2014.11.020" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169965v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.05.025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317644v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Matine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Legrain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Jarny" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2015.01.026" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065975v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2014.07.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762845v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Giraldi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nouy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.10.012" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066387v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Frikha" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.01.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947883v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.01.010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934050v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jacquet-Richardet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thouverez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Nouri-Baranger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.05.010" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS17KXC6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007068v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.03.036" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703243v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Dong Lian" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-012-0723-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/478D7ECE5B776BAE1D7AB81C5409CB2231A3D1F2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660863v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Magnain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pierre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.01.017" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006774v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2010.08.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006722v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie El Khoury" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Messager" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMultCompEng.v9.i1.80" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528268v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Lamari" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ammar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-010-9051-4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R9LJKB8V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524762v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2010.07.018" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526589v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Perreard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3085" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T55FHH5F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431223v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roques" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Stoisser" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2009.09.016" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520034v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Allais" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328186v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lombard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2008.06.019" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401727v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mobasher Amini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2565" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3872435227E80C7147B41CB40B56D54C17C76D63/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510475v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Buannic" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2009.06.020" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429713v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-007-0189-3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/48344268ADD3EFAF66AF75AAED34AA0F5E5970E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401907v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Reza Ghoreishi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2006.08.033" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007419v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2007.03.014" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005252v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2006.08.032" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354486v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Peseux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.269-280" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005985v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2005.03.063" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005256v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cloirec" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.13.475-484" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389078v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Remacle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(03)00346-3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4T7SX9P9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006930v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Quesnel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0263-8223(02)00246-5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007197v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cosme" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chevrolet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bonini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.651-666" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667459v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7683(00)00423-6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-821Z4JB1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006929v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7683(00)00422-4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AF2F6EEA023E1A6A17AA2C98FBB6F6F4E6342E55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005997v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Burgardt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7949(98)00274-0" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/37E32E7040AC4B4BF6BA36AD0D8ADA08836C3FC8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372429v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429298875-44" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007482v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Bennis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007521v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Riou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Der Schrier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldert Grashuis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Remaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00140089v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00451733v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00594957v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Basset" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leroy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-cartraud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9874-6174" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/093627661" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628681v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Feuvrie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cartraud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Davies" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2026.126042" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587173v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Viez-Pichonnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Davies" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cartraud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2026.104976" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409024v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien M&#233;nard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marstruc.2023.103465" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251457v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Thuilliez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soulard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.115866" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667462v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Jagite" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bigot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sime Malenica" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Derbanne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Le Sourne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marstruc.2022.103197" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155700v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mateu Pastor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Sourne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Gal La Salle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2021.1882626" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667460v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2021.106675" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667468v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2021.109751" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492940v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Treyss&#232;de" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laguerre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soulard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2020.106294" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499941v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Treyssede" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.111270" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233848v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;ime Malenica" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445302.2020.1790985" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075046v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Duc Pham" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Berhault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2019.03.013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488502v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien-Hau Pham" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2019.106603" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667461v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445302.2019.1601329" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569316v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Berthoul" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Batailly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Legrand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.05.020" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143835v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Zhao" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kotronis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-016-9593-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092485v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Tannous" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Torkhani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2014.11.020" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169965v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.05.025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317644v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Matine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Legrain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Jarny" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2015.01.026" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065975v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2014.07.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066387v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Frikha" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.01.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947883v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.01.010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762845v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Giraldi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nouy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.10.012" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934050v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jacquet-Richardet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thouverez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Nouri-Baranger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.05.010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS17KXC6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007068v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.03.036" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703243v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Dong Lian" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-012-0723-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/478D7ECE5B776BAE1D7AB81C5409CB2231A3D1F2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660863v3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Magnain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pierre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.01.017" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006774v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2010.08.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006722v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie El Khoury" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Messager" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMultCompEng.v9.i1.80" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524762v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2010.07.018" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526589v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Perreard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3085" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T55FHH5F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431223v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roques" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Stoisser" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2009.09.016" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520034v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Allais" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528268v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Lamari" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ammar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-010-9051-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R9LJKB8V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328186v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lombard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2008.06.019" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401727v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mobasher Amini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2565" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3872435227E80C7147B41CB40B56D54C17C76D63/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510475v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Buannic" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2009.06.020" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429713v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-007-0189-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/48344268ADD3EFAF66AF75AAED34AA0F5E5970E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401907v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Reza Ghoreishi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2006.08.033" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007419v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2007.03.014" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005252v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2006.08.032" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354486v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Peseux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.269-280" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005985v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2005.03.063" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005256v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cloirec" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.13.475-484" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389078v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Remacle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(03)00346-3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4T7SX9P9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006930v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Quesnel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0263-8223(02)00246-5" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007197v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cosme" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chevrolet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bonini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.651-666" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667459v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7683(00)00423-6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-821Z4JB1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006929v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7683(00)00422-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AF2F6EEA023E1A6A17AA2C98FBB6F6F4E6342E55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005997v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Burgardt" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7949(98)00274-0" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/37E32E7040AC4B4BF6BA36AD0D8ADA08836C3FC8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372429v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429298875-44" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007482v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Bennis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007521v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Riou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Der Schrier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldert Grashuis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Remaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00140089v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00451733v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00594957v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Basset" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leroy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>