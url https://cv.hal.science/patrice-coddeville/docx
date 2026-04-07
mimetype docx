--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrice Coddeville </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur du Centre d'Enseignement, de Recherche et d'Innovation Energie Environnement </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patrice-coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7381-3027</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">096351136</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the experimental conditions on manganese bioaccessibility and oxidative potential of welding fumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Yves Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Aerosol Assembly; Spanish Association for Aerosol Science and Technology (AECyTA); University of Malaga (UMA); Universidad Nacional de Educacion a Distancia (UNED), Sep 2023, Malaga, Spain, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">99 Influence of Storage Conditions on the Evaluation of Metal Bioaccessibility and Oxidative Potential of Welding Fumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Airmon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Bristol, United Kingdom. pp.i12-i12, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annweh/wxac087.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of storage conditions on the evaluation of metal bioaccessibility and oxidative potential of welding fumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.Y. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Symposium on modern principles of air monitoring and biomonitoring (Airmon 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Occupational Hygiene Safety, Nov 2022, Bristol, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annweh/wxac087.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of Secondary Inorganic aerosols in the north of France and how they may evolve in the future,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Espina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français des Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions of the measurement program & QA/QC of the French EMEP monitoring network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th Task Force on Measurements and Modelling Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical composition, bioaccessibility and oxidative potential of welding fumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference – EAC 2020, Germany, 30/08-04/09 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Can We Learn From Year-Long Hourly Observations of Aerosol Precursor Gases and PM2.5 Chemical Speciation in Both Urban and Rural Sites?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Espina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gothenburg ( Virtual Congress ), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyaniline nano-composites based sensor for simultaneous and selective measurement of ammonium nitrate aerosol and ammonia gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Boukhenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Sensors and Electronic Instrumentation Advances (SEIA' 2019), Canary Islands (Tenerife), Spain, September 25-27, 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Canary Islands (Tenerife), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal PM2.5 concentrations and sources at urban, rural and remote sites in the North of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Espina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil Scientifique du Labex Cappa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of indoor air quality in a low energy high school building combining micro gas sensors and unsupervised learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X IAQVEC 2019 - 10th international conference on Indoor Air Quality, Ventilation and Energy Conservation in Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a Teflon thermal regulated atmospheric simulation chamber (Thalamos). A versatile tool for the study of atmospheric relevant processes,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Osseiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angelaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. C. Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic alterations induced by air pollution-derived PM2.5 reflect the shift from healthy to COPD-diseased human bronchial epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Anthérieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Yvon Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERS International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERS, Sep 2018, Paris, France. pp.PA1268, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1183/13993003.congress-2018.PA1268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic alterations induced by air pollution-derived PM2.5 reflect the shift from healthy to COPD-diseased human bronchial epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Anthérieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Yves Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERS International Congress 2018 abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris ( France), France. pp.PA1268, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1183/13993003.congress-2018.PA1268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photolyse de composés multifonctionnels carbonylés sous irradiation naturelle au photoréacteur européen Euphore (Espagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Aslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milagros Ródenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone Combustion et Pollution Atmosphérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Ouarzazate, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric deposition measurements in France from EMEP and ICP Forest programs : Assessment of trends and ecosystem impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rizzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Task Force on Measurements and Modelling Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Geneva, Switzerland, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using In Vitro digestion model and SPME-GC/MSMS to assess bioaccessibility of endocrine disrupting compounds in indoor dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sonnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Ghent (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric degradation of C5-C6 hydroxyketones: OH reaction and photolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Aslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Laversin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mano Priya Angappan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilkumar Lakshmipathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Fittschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque COMPOLA (COMbustion et POLlution Atmosphérique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Mohammed Premier d'Oujda; Laboratoire ICARE (Orléans), Apr 2016, Saidia, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aérosols en Afrique de l'Ouest : caractérisation physico-chimique, propriétés optiques et identification des sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Hélèna Rivellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque international "Environnement et Développement Durable" - Changements climatiques : causes, impacts atténuation et adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using In Vitro digestion model and SPME-GC/MSMS to assess bioaccessibility of endocrine disrupting compounds in indoor dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sonnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal desorption coupled to GC/MSMS for the quantification of PAHs in Tenax passive samplers and indoor dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sonnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Polycyclic Aromatic Compounds conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISPAC, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation, origin, fate and health impact of atmospheric pollutants: A few perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Environmentally friendly technologies for reducing and controlling the GHG emissions from human activities (EfTechGHG)”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Djakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale des réactions des radicaux OH et OD avec le limonène: cinétique et produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe de Cinétique et Photochimie en Phase Gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood plastic composite materials made from recycled waste wood and plastic: Assessment of formaldehyde and VOC emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air 2014 - 13th International Conference on Indoor Air Quality and Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISIAQ, Jul 2014, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimie atmosphérique des hydroxycétones : importance de la voie de photolyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Laversin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle El Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone COMbustion et POLlution Atmosphérique - COMPOLA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Agadir; Université de Tétouan; Université de Rabat; Université de Tanger, Oct 2014, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ measurements of volatile organic compound emissions from building materials using passive flux samplers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Poulhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kaluzny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Indoor Air Quality and Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxydation du limonène par les radicaux OH et OD en réacteur à écoulement : coefficient de vitesse et mécanisme réactionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants PC2A-EMD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PC2A; Ecole des Mines de Douai, Jun 2014, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats préliminaires de l'oxydation du limonène par l'ozone dans un réacteur à écoulement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole des Mines de Douai; PC2A, Jul 2013, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOC measurements in France: results and outlook from long term monitoring and intensive campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Task Force on Measurement and Modelling Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMEP, May 2013, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coefficients de vitesse et produits en phase gazeuse d’ozonolyse d’une série d’alcènes méthylés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe de Cinétique et Photochimie en Phase Gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de régression pour données censurées de retombées atmosphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roustant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sciences et Techniques de l'Information et de la Communication Pour l'Environnement STIC &amp; Environnement 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint Etienne, France. p. 71-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00699630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coefficients de vitesse et produits en phase gazeuse obtenus dans les réactions d’ozonolyse d’une série de pentènes ramifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Iulian Olariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Arsene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque Francophone sur les Polluants Organiques Générés par l’Agriculture et les Transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactions de pentènes méthylés et de l’a-pinène avec O3 : coefficients de vitesse et produits formés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe de Cinétique et Photochimie en Phase Gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d’un réacteur à écoulement pour l’étude de la formation des aérosols organiques secondaires : réaction d’ozonolyse de l’alpha-pinène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a new flow-reactor for the study of secondary organic aerosol (SOA) formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Biannual International Conference on Advanced Atmospheric Aerosol Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Florence, Italy. pp.161-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a new flow-reactor for the study of secondary organic aerosol (SOA) formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Atmospheric Aerosol Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Florence, Italy. pp.161-166, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1022026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRENI Air Quality Research Program - Study of the interactions of oxygenated volatile organic compounds with aerosols in a coastal industrial atmosphere (Dunkerque, france)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aghnatios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aimoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brémard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Choël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Conference "The challenge of particulate air pollution - air pollution and environmental health - from science to action"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Air Pollution Prevention and Environmental Protection Associations (IUAPPA), Sep 2006, Paris-Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological fluxes conversion: a new biomonitoring tool for atmospheric metals and trace element deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Amblard-Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Férard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioMAP, 2nd International Workshop on Biomonitoring of Atmospheric Pollution, IAEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Azores Islands, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Storage Conditions on the Metal Bioaccessibility and the Oxidative Potential of Welding Fumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.Y. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Aerosol Conference (IAC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens, Greece. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric study on the factors influencing the metal bioaccessibility and the oxidative potential of aging welding fumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, UK, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric study on the factors influencing the metal bioaccessibility and the oxidative potential of aging welding fumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, UK-Ireland virtual event, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical composition, bioaccessible fraction and oxidative potential of welding fumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Y. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Aachen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing PM2.5 levels in periurban, rural and remote sites in North of France: from local to transported sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Espina-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journée Scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactivité de COVB oxygénés avec deux oxydants atmosphériques : O3 et Cl. Cinétiques, formation d’aérosols organiques secondaires et produits de réaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Grira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Kerfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poyuzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone Combustion et Pollution Atmosphérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Ouarzazate, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic alterations induced by air pollution-derived PM2.5 reflect the shift from healthy to COPD-diseased human bronchial epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Anthérieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERS International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a THermAL Regulated AtMOspheric Simulation Chamber (THALAMOS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddin Osseiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassileios C Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Symposium on Gas Kinetics and Related Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of Green Leaf Volatiles (GLVs) in the atmosphere: Kinetics, products and secondary organic aerosol formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Grira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Kerfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poyuzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Symposium on Gas Kinetics and Related Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et étude de matériaux nanoporeux fonctionnalisés pour le piégeage spécifique de composés organiques volatils. Application à la production de matériaux standards émissifs de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journes Interdisciplinaires de la Qualité de l'Air (JIQA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of nucleation thresholds for BVOCs leading to SOA formation in the presence of ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Gierczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterization and optical properties of submicron particles measured in M’Bour, Senegal during 2015/2016 dry season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Hélèna Rivellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque international "Environnement et Développement Durable" - Changements climatiques : causes, impacts atténuation et adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usefulness of normal or diseased human bronchial epithelial cell models differentiated at air-liquid interface to study the effects of air pollution-derived PM4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Happillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Antherieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tour, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usefulness of normal or diseased human bronchial epithelial cell models differentiated at air-liquid interface to study the effects of air pollution-derived PM4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Happillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Antherieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tour, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace elements bioaccessibility in fine particles from the urban area of Lille (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tour, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of nucleation thresholds for BVOCs leading to SOA formation in the presence of ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Gierczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd VDI-Expert Forum on Atmospheric Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de contaminants anthropiques sur la formation d'AOS issus de l'ozonolyse du limonène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de contaminants anthropiques sur la formation d’AOS issus de l’ozonolyse du limonène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric fate of hydroxyketones: photolysis and reaction with OH radicals and Cl atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle El Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Laversin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Aslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Chimie Atmosphérique : Derniers résultats et défis à relever</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of miniature sensors to indoor air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBIAC - Interface between Indoor and Atmospheric Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimie Atmosphérique de la 3-Hydroxy-3-Methyl-2-Butanone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle El Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe Français de Cinétique et Photochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary organic aerosol formation in the ozonolysis of limonene performed in a laminar flow reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Air Quality - Science and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’ozonolyse du limonène en réacteur à écoulement : coefficient de vitesse et formation d’aérosols organiques secondaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CPER IRENI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude cinétique et mécanistique des réactions du limonène avec les radicaux OH et OD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone Combustion et Pollution Atmosphérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de contaminants anthropiques sur la formation d’aérosols organiques secondaires : cas de l’ozonolyse du limonène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone Combustion et Pollution Atmosphérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOA formation in the ozonolysis of biogenic volatile organic compounds performed in a laminar flow reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonolyse d’une série d’alcènes méthylés : coefficients de vitesse et produits en phase gazeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants EMD-PC2A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonolyse d’une série d’alcènes méthylés : coefficients de vitesse et produits en phase gazeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe de Cinétique et Photochimie en Phase Gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactions d’alcènes ramifiés avec l’ozone : coefficients de vitesse et produits formés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CPER IRENI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonolysis of a series of branched alkenes: Kinetics and gas-phase products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Iulian Olariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Arsene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Symposium on Gas Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’ozonolyse de l’alpha-pinène en réacteur à écoulement laminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CPER IRENI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonolyse de COV conduisant à la formation d’aérosols organiques secondaires : études en réacteur à écoulement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants PC2A-EMD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A laminar flow reactor to study secondary organic aerosol (SOA) formed by ozonolysis reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Sino-French Joint Workshop on Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réacteur à écoulement pour l’étude de la formation des aérosols organiques secondaires par ozonolyse de composés organiques volatils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude cinétique en réacteur à écoulement de l’ozonolyse d’une série d’alcènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe de Cinétique et Photochimie en Phase Gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Wimereux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la formation d'aérosols organiques secondaires par ozonolyse de composés organiques volatils (COV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Interdisciplinaires de la Qualité de l’Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Villeneuve-d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical approach for an easy determination of the limit of detection and uncertainty budget associated with on-line measurements of gas and aerosols by ion chromatography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Espina-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.Y. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 287, pp.119285. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2022.119285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides in the Indoor Environment of Residential Houses: A Case Study in Strasbourg, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Al-Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sonnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (21), pp.14049. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph192114049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Theoretical Studies of Trans-2-Pentenal Atmospheric Ozonolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Kalalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Grira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Illmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Patroescu-Klotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. El Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), pp.291. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos13020291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A versatile method for the quantification of 100 SVOCs from various families. Application to indoor air, dust and bioaccessibility evaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sonnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microchemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 169, pp.106174. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microc.2021.106574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photolysis of multifunctional carbonyl compounds under natural irradiation at EUPHORE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ródenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 253, pp.118352. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2021.118352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase ozonolysis of trans-2-hexenal: Kinetics, products, mechanism and SOA formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Grira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Kalalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Illmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Patroescu-Klotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. El Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 253, pp.118344. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2021.118344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphate Buffer Solubility and Oxidative Potential of Single Metals or Multielement Particles of Welding Fumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Yves Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.30. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos12010030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Measurements of Cl Atom Reactions with C5–C8 Unsaturated Alcohols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Grira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Amarandei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle El Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Canosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (3), pp.256. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos11030256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a thermally regulated atmospheric simulation chamber (THALAMOS): A versatile tool to simulate atmospheric processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddin Osseiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Angelaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassileios Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 95, pp.141-154. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jes.2020.03.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of indoor air quality events using a K-means clustering analysis of gas sensors data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Sensors and Actuators B: Chemical, 297, pp.126709. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2019.126709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel and Cost-efficient Sensors for the Concentration Measurement of Ammonia and Ammonium Nitrate Particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Lamine Boukhenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors &amp; Transducers.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of indoor air quality in a low energy high school building combining micro gas sensors and unsupervised learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, IOP Conference Series: Materials Science and Engineering, 609, pp.042027. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899x/609/4/042027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réduction des émissions polluantes se répercute-t-elle pleinement dans les retombées atmosphériques de soufre et d'azote en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, RENECOFOR : 25 ans de suivi des écosystèmes forestiers, bilan et perspectives, 58-59-60, pp.72-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air pollution-derived PM2.5 impairs mitochondrial function in healthy and chronic obstructive pulmonary diseased human bronchial epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kluza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Antherieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sotty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.Y. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 243, pp.1434-1449. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2018.09.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry of alpha-Diketones: Kinetics of C5 and C6 Compounds with Cl Atoms and OH Radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Djehiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Fittschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, International Journal of Chemical Kinetics, 49, pp.112-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tenax-TA Spiking Approach of Thermal Desorption Coupled to GC–MSMS for the Quantification of PAHs in Indoor Air and Dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sonnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Ocampo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polycyclic Aromatic Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (2-3), pp.170-177. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10406638.2016.1253594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase UV absorption cross-sections and photolysis kinetics of 4-hydroxy-3-hexanone: Atmospheric implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Laversin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fittschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 688, pp.43-46. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2017.09.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and epigenetic alterations in normal and sensitive COPD-diseased human bronchial epithelial cells repeatedly exposed to air pollution-derived PM 2.5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Platel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Antherieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.Y. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.M. Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 230 (1), pp.163-177. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2017.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of the photolysis and OH reaction of 4-hydroxy-4-methyl-2-pentanone: Atmospheric implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Laversin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Fittschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 150, pp.256-263. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.11.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimie et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sobanska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Cornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 420, pp.23 - 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor particle dynamics in schools: Determination of air exchange rate, size-resolved particle deposition rate and penetration factor in real-life conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Trinh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Galloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor and Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (10), pp.1335-1350. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1420326X15610798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical investigations of the kinetics and mechanism of the Cl + 4-hydroxy-4-methyl-2-pentanone reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mano Priya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. N. Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 166, pp.315-326. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2017.07.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry of α-Diketones: Kinetics of C 5 and C 6 Compounds with Cl Atoms and OH Radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Djehiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fittschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (2), pp.112-118. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/kin.21060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of scavengers of Criegee intermediates and OH radicals on the formation of secondary organic aerosol in the ozonolysis of limonene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerosol Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110, pp.70-83. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaerosci.2017.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particulate metal bioaccessibility in physiological fluids and cell culture media: Toxicological perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Yves Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Happillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 156, pp.148-157. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2017.03.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PANI-DBSA content and dispersing solvent as influencing parameters in sensing performances of TiO 2 /PANI-DBSA hybrid nanocomposites to ammonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mikhaylov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ogurtsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (86), pp.82625-82634. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6RA12693F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition chimique des dépôts atmosphériques à l’horizon 2020-2040</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pagé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roustant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 92, pp.56-65. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/58223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential responses of healthy and chronic obstructive pulmonary diseased human bronchial epithelial cells repeatedly exposed to air pollution-derived PM4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Happillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Antherieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.M. Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.Y. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 218, pp.1074-1088. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2016.08.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of mineral dust deposition in the western Mediterranean basin and south-east of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Losno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bon Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (14), pp.8749-8766. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-16-8749-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acid-dopant effects in the formation and properties of polycarbonate-polyaniline composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuriy Noskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Mikhaylov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Pud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 217, pp.266-275. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.synthmet.2016.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of emissions, air quality and atmospheric deposition in the rural spaces (forests)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 229-230, pp.43-63. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/pollution-atmospherique.5748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances and limitations of electronic gas sensors to investigate an indoor air quality event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Building and Environment, 107, pp.19-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Dispersed Nanoparticles on the Kinetics of Formation and Molecular Mass of Polyaniline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Ogurtsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Mikhaylov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Dudarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (38), pp.10106-10113. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.6b05944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted spatial and long-term trends in precipitation chemistry and deposition fluxes at rural stations in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 146, pp.28-43. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Gas-Phase Photolysis and Temperature-Dependent OH Reaction Kinetics of 4‑Hydroxy-2-butanone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Aslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle El Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Fittschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (20), pp.12178-12186. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5b02721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Pressure Photolysis of 2,3-Pentanedione in Air: Quantum Yields and Reaction Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Djehiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Gierczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranay Morajkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Fittschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (51), pp.12781-12789. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.5b09448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia/amine electronic gas sensors based on hybrid polyaniline–TiO 2 nanocomposites. The effects of titania and the surface active doping acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mikhaylov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ogurtsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. Noskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (26), pp.20218-20226. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4ra16121a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonolysis of a Series of Methylated Alkenes: Reaction Rate Coefficients and Gas-Phase Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Iulian Olariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Arsene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (9), pp.596-605. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/kin.20934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments of passive samplers for measuring material emission rates: Toward simple tools to help improving indoor air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Poulhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kaluzny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93, pp.106-114. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2015.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor–outdoor behavior and sources of size-resolved airborne particles in French classrooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Trinh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Galloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 81, pp.183-191. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2014.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photolysis of 2,3-pentanedione and 2,3-hexanedione: Kinetics, quantum yields, and product study in a simulation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fittschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 82, pp.250-257. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2013.10.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of the Reactions of Limonene with OH and OD Radicals: Kinetics and Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (40), pp.9482-9490. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp507180g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01335124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of 3-hydroxy-3-methyl-2-butanone: Photolysis and \OH\ reaction kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Laversin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fittschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 98, pp.540 - 548. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2014.09.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of formaldehyde sources in French schools using a passive flux sampler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Poulhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71, pp.111-120. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2013.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elemental characterization and source identification of size resolved atmospheric particles in French classrooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Trinh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Galloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54, pp.250-259. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2012.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a New Flow Reactor for Kinetic Studies. Application to the Ozonolysis of a Series of Alkenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Iulian Olariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Visez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (24), pp.6169-6179. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp211480x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Cavity Ring-Down Spectroscopy HO 2 Measurements in a Large Photoreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Djehiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Fittschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physikalische Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 225 (9-10), pp.938-992. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zpch.2011.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Direct Detection of HONO in the Reaction of Methylnitrite (CH 3 ONO) with OH Radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Djehiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fittschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (2), pp.608-614. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es103076e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry of 2,3-Pentanedione: Photolysis and Reaction with OH Radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emese Szabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Djehiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Fittschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (33), pp.9160-9168. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp205595c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of the •OH-radical initiated reactions of acetic acid and its deuterated isomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emese Szabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tarmoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Fittschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sándor Dóbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reaction Kinetics and Catalysis Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 96 (2), pp.299-309. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11144-009-5511-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of cw-CRDS for studying the atmospheric oxidation of acetic acid in a simulation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tarmoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fittschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 85 (2-3), pp.467-476. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-006-2319-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European surface ozone in the extreme summer 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Solberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Forster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Orsolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (5), pp.9003-9038</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological fluxes conversion and SXRF experiment with a new active biomonitoring tool for atmospheric metals and trace element deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Amblard-Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Férard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnin-Mosbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Maul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Annuel d'Activités (2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MERA : Qualité de l'air dans les sites ruraux en lien avec les directives européennes et la convention de Genève - Rapport de synthèse d’activité 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 ans de mesureS des retombEeS AtMosphériquEs en France (SESAME)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Wroblewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe; Institut Mines Télécom; Université de Lille, Center for Energy and Environment. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrion: a critical target for the toxicity of air pollution-derived PM2.5 in healthy and COPD human bronchial epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kluza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Anthérieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sotty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Respiratory Society, pp.PA1201, 2018, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1183/13993003.congress-2018.PA1201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId409"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrice Coddeville </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur du Centre d'Enseignement, de Recherche et d'Innovation Energie Environnement </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patrice-coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7381-3027</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">096351136</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the experimental conditions on manganese bioaccessibility and oxidative potential of welding fumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Yves Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Aerosol Assembly; Spanish Association for Aerosol Science and Technology (AECyTA); University of Malaga (UMA); Universidad Nacional de Educacion a Distancia (UNED), Sep 2023, Malaga, Spain, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">99 Influence of Storage Conditions on the Evaluation of Metal Bioaccessibility and Oxidative Potential of Welding Fumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Airmon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Bristol, United Kingdom. pp.i12-i12, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annweh/wxac087.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of storage conditions on the evaluation of metal bioaccessibility and oxidative potential of welding fumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.Y. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Symposium on modern principles of air monitoring and biomonitoring (Airmon 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Occupational Hygiene Safety, Nov 2022, Bristol, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annweh/wxac087.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of Secondary Inorganic aerosols in the north of France and how they may evolve in the future,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Espina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français des Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical composition, bioaccessibility and oxidative potential of welding fumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference – EAC 2020, Germany, 30/08-04/09 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions of the measurement program & QA/QC of the French EMEP monitoring network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th Task Force on Measurements and Modelling Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Can We Learn From Year-Long Hourly Observations of Aerosol Precursor Gases and PM2.5 Chemical Speciation in Both Urban and Rural Sites?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Espina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gothenburg ( Virtual Congress ), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyaniline nano-composites based sensor for simultaneous and selective measurement of ammonium nitrate aerosol and ammonia gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Boukhenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Sensors and Electronic Instrumentation Advances (SEIA' 2019), Canary Islands (Tenerife), Spain, September 25-27, 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Canary Islands (Tenerife), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal PM2.5 concentrations and sources at urban, rural and remote sites in the North of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Espina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil Scientifique du Labex Cappa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of indoor air quality in a low energy high school building combining micro gas sensors and unsupervised learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X IAQVEC 2019 - 10th international conference on Indoor Air Quality, Ventilation and Energy Conservation in Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a Teflon thermal regulated atmospheric simulation chamber (Thalamos). A versatile tool for the study of atmospheric relevant processes,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Osseiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angelaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. C. Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic alterations induced by air pollution-derived PM2.5 reflect the shift from healthy to COPD-diseased human bronchial epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Anthérieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Yvon Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERS International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERS, Sep 2018, Paris, France. pp.PA1268, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1183/13993003.congress-2018.PA1268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic alterations induced by air pollution-derived PM2.5 reflect the shift from healthy to COPD-diseased human bronchial epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Anthérieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Yves Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERS International Congress 2018 abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris ( France), France. pp.PA1268, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1183/13993003.congress-2018.PA1268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photolyse de composés multifonctionnels carbonylés sous irradiation naturelle au photoréacteur européen Euphore (Espagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Aslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milagros Ródenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone Combustion et Pollution Atmosphérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Ouarzazate, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric deposition measurements in France from EMEP and ICP Forest programs : Assessment of trends and ecosystem impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rizzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Task Force on Measurements and Modelling Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Geneva, Switzerland, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using In Vitro digestion model and SPME-GC/MSMS to assess bioaccessibility of endocrine disrupting compounds in indoor dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sonnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Ghent (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric degradation of C5-C6 hydroxyketones: OH reaction and photolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Aslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Laversin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mano Priya Angappan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilkumar Lakshmipathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Fittschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque COMPOLA (COMbustion et POLlution Atmosphérique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Mohammed Premier d'Oujda; Laboratoire ICARE (Orléans), Apr 2016, Saidia, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aérosols en Afrique de l'Ouest : caractérisation physico-chimique, propriétés optiques et identification des sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Hélèna Rivellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque international "Environnement et Développement Durable" - Changements climatiques : causes, impacts atténuation et adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using In Vitro digestion model and SPME-GC/MSMS to assess bioaccessibility of endocrine disrupting compounds in indoor dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sonnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal desorption coupled to GC/MSMS for the quantification of PAHs in Tenax passive samplers and indoor dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sonnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Polycyclic Aromatic Compounds conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISPAC, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation, origin, fate and health impact of atmospheric pollutants: A few perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Environmentally friendly technologies for reducing and controlling the GHG emissions from human activities (EfTechGHG)”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Djakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimie atmosphérique des hydroxycétones : importance de la voie de photolyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Laversin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle El Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone COMbustion et POLlution Atmosphérique - COMPOLA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Agadir; Université de Tétouan; Université de Rabat; Université de Tanger, Oct 2014, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood plastic composite materials made from recycled waste wood and plastic: Assessment of formaldehyde and VOC emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air 2014 - 13th International Conference on Indoor Air Quality and Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISIAQ, Jul 2014, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale des réactions des radicaux OH et OD avec le limonène: cinétique et produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe de Cinétique et Photochimie en Phase Gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ measurements of volatile organic compound emissions from building materials using passive flux samplers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Poulhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kaluzny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Indoor Air Quality and Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxydation du limonène par les radicaux OH et OD en réacteur à écoulement : coefficient de vitesse et mécanisme réactionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants PC2A-EMD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PC2A; Ecole des Mines de Douai, Jun 2014, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats préliminaires de l'oxydation du limonène par l'ozone dans un réacteur à écoulement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole des Mines de Douai; PC2A, Jul 2013, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOC measurements in France: results and outlook from long term monitoring and intensive campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Task Force on Measurement and Modelling Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMEP, May 2013, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coefficients de vitesse et produits en phase gazeuse d’ozonolyse d’une série d’alcènes méthylés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe de Cinétique et Photochimie en Phase Gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de régression pour données censurées de retombées atmosphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roustant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sciences et Techniques de l'Information et de la Communication Pour l'Environnement STIC &amp; Environnement 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint Etienne, France. p. 71-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00699630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coefficients de vitesse et produits en phase gazeuse obtenus dans les réactions d’ozonolyse d’une série de pentènes ramifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Iulian Olariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Arsene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque Francophone sur les Polluants Organiques Générés par l’Agriculture et les Transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactions de pentènes méthylés et de l’a-pinène avec O3 : coefficients de vitesse et produits formés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe de Cinétique et Photochimie en Phase Gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d’un réacteur à écoulement pour l’étude de la formation des aérosols organiques secondaires : réaction d’ozonolyse de l’alpha-pinène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a new flow-reactor for the study of secondary organic aerosol (SOA) formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Biannual International Conference on Advanced Atmospheric Aerosol Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Florence, Italy. pp.161-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a new flow-reactor for the study of secondary organic aerosol (SOA) formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Atmospheric Aerosol Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Florence, Italy. pp.161-166, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1022026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRENI Air Quality Research Program - Study of the interactions of oxygenated volatile organic compounds with aerosols in a coastal industrial atmosphere (Dunkerque, france)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aghnatios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aimoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brémard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Choël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Conference "The challenge of particulate air pollution - air pollution and environmental health - from science to action"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Air Pollution Prevention and Environmental Protection Associations (IUAPPA), Sep 2006, Paris-Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological fluxes conversion: a new biomonitoring tool for atmospheric metals and trace element deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Amblard-Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Férard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioMAP, 2nd International Workshop on Biomonitoring of Atmospheric Pollution, IAEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Azores Islands, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Storage Conditions on the Metal Bioaccessibility and the Oxidative Potential of Welding Fumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.Y. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Aerosol Conference (IAC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens, Greece. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric study on the factors influencing the metal bioaccessibility and the oxidative potential of aging welding fumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, UK, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric study on the factors influencing the metal bioaccessibility and the oxidative potential of aging welding fumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, UK-Ireland virtual event, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical composition, bioaccessible fraction and oxidative potential of welding fumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Y. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Aachen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing PM2.5 levels in periurban, rural and remote sites in North of France: from local to transported sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Espina-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journée Scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactivité de COVB oxygénés avec deux oxydants atmosphériques : O3 et Cl. Cinétiques, formation d’aérosols organiques secondaires et produits de réaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Grira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Kerfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poyuzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone Combustion et Pollution Atmosphérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Ouarzazate, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic alterations induced by air pollution-derived PM2.5 reflect the shift from healthy to COPD-diseased human bronchial epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Anthérieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERS International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a THermAL Regulated AtMOspheric Simulation Chamber (THALAMOS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddin Osseiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassileios C Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Symposium on Gas Kinetics and Related Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of Green Leaf Volatiles (GLVs) in the atmosphere: Kinetics, products and secondary organic aerosol formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Grira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Kerfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poyuzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Symposium on Gas Kinetics and Related Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et étude de matériaux nanoporeux fonctionnalisés pour le piégeage spécifique de composés organiques volatils. Application à la production de matériaux standards émissifs de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journes Interdisciplinaires de la Qualité de l'Air (JIQA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of nucleation thresholds for BVOCs leading to SOA formation in the presence of ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Gierczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterization and optical properties of submicron particles measured in M’Bour, Senegal during 2015/2016 dry season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Hélèna Rivellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque international "Environnement et Développement Durable" - Changements climatiques : causes, impacts atténuation et adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usefulness of normal or diseased human bronchial epithelial cell models differentiated at air-liquid interface to study the effects of air pollution-derived PM4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Happillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Antherieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tour, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usefulness of normal or diseased human bronchial epithelial cell models differentiated at air-liquid interface to study the effects of air pollution-derived PM4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Happillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Antherieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tour, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace elements bioaccessibility in fine particles from the urban area of Lille (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tour, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of nucleation thresholds for BVOCs leading to SOA formation in the presence of ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Gierczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd VDI-Expert Forum on Atmospheric Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de contaminants anthropiques sur la formation d'AOS issus de l'ozonolyse du limonène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de contaminants anthropiques sur la formation d’AOS issus de l’ozonolyse du limonène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric fate of hydroxyketones: photolysis and reaction with OH radicals and Cl atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle El Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Laversin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Aslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Chimie Atmosphérique : Derniers résultats et défis à relever</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of miniature sensors to indoor air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBIAC - Interface between Indoor and Atmospheric Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimie Atmosphérique de la 3-Hydroxy-3-Methyl-2-Butanone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle El Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe Français de Cinétique et Photochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary organic aerosol formation in the ozonolysis of limonene performed in a laminar flow reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Air Quality - Science and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’ozonolyse du limonène en réacteur à écoulement : coefficient de vitesse et formation d’aérosols organiques secondaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CPER IRENI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude cinétique et mécanistique des réactions du limonène avec les radicaux OH et OD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone Combustion et Pollution Atmosphérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de contaminants anthropiques sur la formation d’aérosols organiques secondaires : cas de l’ozonolyse du limonène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone Combustion et Pollution Atmosphérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOA formation in the ozonolysis of biogenic volatile organic compounds performed in a laminar flow reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonolyse d’une série d’alcènes méthylés : coefficients de vitesse et produits en phase gazeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants EMD-PC2A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonolyse d’une série d’alcènes méthylés : coefficients de vitesse et produits en phase gazeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe de Cinétique et Photochimie en Phase Gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactions d’alcènes ramifiés avec l’ozone : coefficients de vitesse et produits formés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CPER IRENI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonolysis of a series of branched alkenes: Kinetics and gas-phase products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Iulian Olariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Arsene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Symposium on Gas Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’ozonolyse de l’alpha-pinène en réacteur à écoulement laminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CPER IRENI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A laminar flow reactor to study secondary organic aerosol (SOA) formed by ozonolysis reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Sino-French Joint Workshop on Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonolyse de COV conduisant à la formation d’aérosols organiques secondaires : études en réacteur à écoulement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants PC2A-EMD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réacteur à écoulement pour l’étude de la formation des aérosols organiques secondaires par ozonolyse de composés organiques volatils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude cinétique en réacteur à écoulement de l’ozonolyse d’une série d’alcènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe de Cinétique et Photochimie en Phase Gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Wimereux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la formation d'aérosols organiques secondaires par ozonolyse de composés organiques volatils (COV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Interdisciplinaires de la Qualité de l’Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Villeneuve-d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical approach for an easy determination of the limit of detection and uncertainty budget associated with on-line measurements of gas and aerosols by ion chromatography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Espina-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.Y. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 287, pp.119285. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2022.119285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides in the Indoor Environment of Residential Houses: A Case Study in Strasbourg, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Al-Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sonnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (21), pp.14049. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph192114049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Theoretical Studies of Trans-2-Pentenal Atmospheric Ozonolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Kalalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Grira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Illmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Patroescu-Klotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. El Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), pp.291. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos13020291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A versatile method for the quantification of 100 SVOCs from various families. Application to indoor air, dust and bioaccessibility evaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sonnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microchemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 169, pp.106174. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microc.2021.106574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photolysis of multifunctional carbonyl compounds under natural irradiation at EUPHORE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ródenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 253, pp.118352. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2021.118352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase ozonolysis of trans-2-hexenal: Kinetics, products, mechanism and SOA formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Grira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Kalalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Illmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Patroescu-Klotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. El Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 253, pp.118344. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2021.118344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphate Buffer Solubility and Oxidative Potential of Single Metals or Multielement Particles of Welding Fumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Yves Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.30. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos12010030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Measurements of Cl Atom Reactions with C5–C8 Unsaturated Alcohols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Grira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Amarandei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle El Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Canosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (3), pp.256. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos11030256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a thermally regulated atmospheric simulation chamber (THALAMOS): A versatile tool to simulate atmospheric processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddin Osseiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Angelaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassileios Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 95, pp.141-154. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jes.2020.03.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel and Cost-efficient Sensors for the Concentration Measurement of Ammonia and Ammonium Nitrate Particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Lamine Boukhenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors &amp; Transducers.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of indoor air quality events using a K-means clustering analysis of gas sensors data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Sensors and Actuators B: Chemical, 297, pp.126709. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2019.126709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of indoor air quality in a low energy high school building combining micro gas sensors and unsupervised learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, IOP Conference Series: Materials Science and Engineering, 609, pp.042027. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899x/609/4/042027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réduction des émissions polluantes se répercute-t-elle pleinement dans les retombées atmosphériques de soufre et d'azote en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, RENECOFOR : 25 ans de suivi des écosystèmes forestiers, bilan et perspectives, 58-59-60, pp.72-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air pollution-derived PM2.5 impairs mitochondrial function in healthy and chronic obstructive pulmonary diseased human bronchial epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kluza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Antherieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sotty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.Y. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 243, pp.1434-1449. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2018.09.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry of alpha-Diketones: Kinetics of C5 and C6 Compounds with Cl Atoms and OH Radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Djehiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Fittschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, International Journal of Chemical Kinetics, 49, pp.112-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tenax-TA Spiking Approach of Thermal Desorption Coupled to GC–MSMS for the Quantification of PAHs in Indoor Air and Dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sonnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Ocampo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polycyclic Aromatic Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (2-3), pp.170-177. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10406638.2016.1253594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase UV absorption cross-sections and photolysis kinetics of 4-hydroxy-3-hexanone: Atmospheric implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Laversin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fittschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 688, pp.43-46. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2017.09.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and epigenetic alterations in normal and sensitive COPD-diseased human bronchial epithelial cells repeatedly exposed to air pollution-derived PM 2.5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Platel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Antherieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.Y. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.M. Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 230 (1), pp.163-177. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2017.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimie et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sobanska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Cornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 420, pp.23 - 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of the photolysis and OH reaction of 4-hydroxy-4-methyl-2-pentanone: Atmospheric implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Laversin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Fittschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 150, pp.256-263. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.11.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor particle dynamics in schools: Determination of air exchange rate, size-resolved particle deposition rate and penetration factor in real-life conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Trinh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Galloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor and Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (10), pp.1335-1350. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1420326X15610798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical investigations of the kinetics and mechanism of the Cl + 4-hydroxy-4-methyl-2-pentanone reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mano Priya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. N. Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 166, pp.315-326. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2017.07.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry of α-Diketones: Kinetics of C 5 and C 6 Compounds with Cl Atoms and OH Radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Djehiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fittschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (2), pp.112-118. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/kin.21060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of scavengers of Criegee intermediates and OH radicals on the formation of secondary organic aerosol in the ozonolysis of limonene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerosol Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110, pp.70-83. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaerosci.2017.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particulate metal bioaccessibility in physiological fluids and cell culture media: Toxicological perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Yves Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Happillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 156, pp.148-157. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2017.03.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PANI-DBSA content and dispersing solvent as influencing parameters in sensing performances of TiO 2 /PANI-DBSA hybrid nanocomposites to ammonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mikhaylov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ogurtsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (86), pp.82625-82634. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6RA12693F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential responses of healthy and chronic obstructive pulmonary diseased human bronchial epithelial cells repeatedly exposed to air pollution-derived PM4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Happillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Antherieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.M. Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.Y. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 218, pp.1074-1088. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2016.08.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition chimique des dépôts atmosphériques à l’horizon 2020-2040</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pagé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roustant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 92, pp.56-65. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/58223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of mineral dust deposition in the western Mediterranean basin and south-east of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Losno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bon Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (14), pp.8749-8766. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-16-8749-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acid-dopant effects in the formation and properties of polycarbonate-polyaniline composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuriy Noskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Mikhaylov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Pud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 217, pp.266-275. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.synthmet.2016.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of emissions, air quality and atmospheric deposition in the rural spaces (forests)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 229-230, pp.43-63. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/pollution-atmospherique.5748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances and limitations of electronic gas sensors to investigate an indoor air quality event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Building and Environment, 107, pp.19-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Dispersed Nanoparticles on the Kinetics of Formation and Molecular Mass of Polyaniline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Ogurtsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Mikhaylov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Dudarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (38), pp.10106-10113. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.6b05944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted spatial and long-term trends in precipitation chemistry and deposition fluxes at rural stations in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 146, pp.28-43. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Gas-Phase Photolysis and Temperature-Dependent OH Reaction Kinetics of 4‑Hydroxy-2-butanone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Aslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle El Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Fittschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (20), pp.12178-12186. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5b02721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Pressure Photolysis of 2,3-Pentanedione in Air: Quantum Yields and Reaction Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Djehiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Gierczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranay Morajkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Fittschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (51), pp.12781-12789. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.5b09448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia/amine electronic gas sensors based on hybrid polyaniline–TiO 2 nanocomposites. The effects of titania and the surface active doping acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mikhaylov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ogurtsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. Noskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (26), pp.20218-20226. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4ra16121a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonolysis of a Series of Methylated Alkenes: Reaction Rate Coefficients and Gas-Phase Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Iulian Olariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Arsene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (9), pp.596-605. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/kin.20934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments of passive samplers for measuring material emission rates: Toward simple tools to help improving indoor air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Poulhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kaluzny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93, pp.106-114. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2015.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor–outdoor behavior and sources of size-resolved airborne particles in French classrooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Trinh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Galloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 81, pp.183-191. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2014.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photolysis of 2,3-pentanedione and 2,3-hexanedione: Kinetics, quantum yields, and product study in a simulation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fittschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 82, pp.250-257. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2013.10.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of the Reactions of Limonene with OH and OD Radicals: Kinetics and Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (40), pp.9482-9490. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp507180g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01335124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of formaldehyde sources in French schools using a passive flux sampler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Poulhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71, pp.111-120. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2013.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of 3-hydroxy-3-methyl-2-butanone: Photolysis and \OH\ reaction kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Laversin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fittschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 98, pp.540 - 548. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2014.09.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elemental characterization and source identification of size resolved atmospheric particles in French classrooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Trinh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Galloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54, pp.250-259. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2012.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a New Flow Reactor for Kinetic Studies. Application to the Ozonolysis of a Series of Alkenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Iulian Olariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Visez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (24), pp.6169-6179. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp211480x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Cavity Ring-Down Spectroscopy HO 2 Measurements in a Large Photoreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Djehiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Fittschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physikalische Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 225 (9-10), pp.938-992. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zpch.2011.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Direct Detection of HONO in the Reaction of Methylnitrite (CH 3 ONO) with OH Radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Djehiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fittschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (2), pp.608-614. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es103076e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry of 2,3-Pentanedione: Photolysis and Reaction with OH Radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emese Szabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Djehiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Fittschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (33), pp.9160-9168. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp205595c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of the •OH-radical initiated reactions of acetic acid and its deuterated isomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emese Szabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tarmoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Fittschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sándor Dóbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reaction Kinetics and Catalysis Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 96 (2), pp.299-309. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11144-009-5511-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of cw-CRDS for studying the atmospheric oxidation of acetic acid in a simulation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tarmoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fittschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 85 (2-3), pp.467-476. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-006-2319-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European surface ozone in the extreme summer 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Solberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Forster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Orsolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (5), pp.9003-9038</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological fluxes conversion and SXRF experiment with a new active biomonitoring tool for atmospheric metals and trace element deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Amblard-Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Férard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnin-Mosbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Maul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Annuel d'Activités (2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MERA : Qualité de l'air dans les sites ruraux en lien avec les directives européennes et la convention de Genève - Rapport de synthèse d’activité 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 ans de mesureS des retombEeS AtMosphériquEs en France (SESAME)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Wroblewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe; Institut Mines Télécom; Université de Lille, Center for Energy and Environment. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrion: a critical target for the toxicity of air pollution-derived PM2.5 in healthy and COPD human bronchial epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kluza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Anthérieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sotty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Respiratory Society, pp.PA1201, 2018, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1183/13993003.congress-2018.PA1201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId409"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AB6D7D57"/>
+    <w:nsid w:val="36B74C37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-coddeville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7381-3027" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096351136" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648919v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Ghanem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Yves Alleman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Rousset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Perdrix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coddeville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04138490v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxac087.032" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221787v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Y. Alleman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221627v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Espina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddeville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debevec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249439v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sauvage" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Debevec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tison" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fronval" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144186v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghanem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alleman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perdrix" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222207v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Espina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144258v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Boukhenane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Redon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Wojkiewicz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251005v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375467v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoune" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145062v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Osseiran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romanias" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaudion" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angelaki" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. C. Papadimitriou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04151575v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Anth&#233;rieu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Leclercq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Yvon Alleman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2018.PA1268" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04194609v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Yves Alleman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250429v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Aslan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Mu&#241;oz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros R&#243;denas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Vera" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251069v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nicolas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rizzetto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04223876v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sonnette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Millet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438457v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laversin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano Priya Angappan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthilkumar Lakshmipathi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Fittschen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296746v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-H&#233;l&#232;na Rivellini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229036v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229033v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wolff" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Schwartz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638823v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crunaire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145595v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis N. Romanias" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Braure" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Bedjanian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251867v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Tlili" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verriele" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131463v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Bouzidi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le El Dib" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Roth" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631045v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poulhet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kaluzny" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306159v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306108v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305957v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125743v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00699630v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pascaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roustant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862574v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Duncianu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Iulian Olariu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Arsene" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125681v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125577v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862474v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229299v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duncianu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1022026" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338476v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aghnatios" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aimoz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Br&#233;mard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cho&#235;l" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03180080v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amblard-Gross" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. F&#233;rard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garrot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maul" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ducruet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221727v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221601v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223884v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221571v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Y. Alleman" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250929v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Espina-Martin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250497v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Grira" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ahmad" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Kerfant" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poyuzan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221708v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anth&#233;rieu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grare" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leclercq" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Achour" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250537v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddin Osseiran" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassileios C Papadimitriou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thevenet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250532v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339375v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Tran" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Crunaire" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Wojkiewicz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Chevallier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638947v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Gierczak" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291626v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chiapello" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04223870v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Happillon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antherieu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229045v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04223871v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garcon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638895v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597459v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waed Ahmad" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638261v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438509v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Sleiman" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427958v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131488v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118517v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306388v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Braure" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119034v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119018v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865728v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306111v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130195v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255086v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862746v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255078v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251681v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863121v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125696v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125626v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125590v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970389v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Espina-Martin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2022.119285" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969372v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Al-Alam" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sonnette" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delhomme" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192114049" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596276v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Kalalian" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Illmann" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Patroescu-Klotz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. El Dib" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13020291" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017307v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Millet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2021.106574" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221749v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aslan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#243;denas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vera" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118352" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225394v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118344" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04194606v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12010030" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541180v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Amarandei" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Romanias" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Canosa" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11030256" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913609v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudion" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angelaki" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassileios Papadimitriou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2020.03.036" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02276311v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2019.126709" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455684v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Lamine Boukhenane" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wojkiewicz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375462v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/609/4/042027" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364388v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Crois&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552778v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kluza" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sotty" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.09.062" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXW2M0Q4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02336648v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouzidi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djehiche" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381075v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Ocampo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10406638.2016.1253594" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322167v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fittschen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2017.09.051" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51N2LG9S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552768v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Platel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Hardy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.06.028" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142713v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laversin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roth" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.11.059" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90VW2FRL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586682v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sobanska" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cornard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desgroux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552784v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Trinh Tran" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Galloo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1420326X15610798" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580450v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mano Priya" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sleiman" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Zeineddine" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2017.07.038" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142698v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tomas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21060" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142723v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuisset" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coeur" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2017.05.010" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z0KCNSZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552772v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Happillon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2017.03.029" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CF0WDWQD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143842v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mikhaylov" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ogurtsov" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA12693F" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280712v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pag&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/58223" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552782v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.08.059" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SN6MCG8W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323171v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vincent" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laurent" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Losno" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bon Nguyen" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roullet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-8749-2016" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143845v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Noskov" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Mikhaylov" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2016.04.015" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9D760DB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143147v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mathias" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.5748" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390323v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143861v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Ogurtsov" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Dudarenko" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b05944" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143863v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pascaud" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Crois&#233;" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.05.019" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224474v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b02721" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221702v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Djehiche" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranay Morajkar" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b09448" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221505v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Noskov" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra16121a" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123092v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20934" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B0ZKG5FR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199556v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.02.034" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CW8XVG68-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552798v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.06.023" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCQ4515Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221694v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.10.039" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5R3X5K4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01335124v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp507180g" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072749v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2014.09.033" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199568v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poulhet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusanter" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crunaire" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Locoge" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2013.10.002" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z08QGPRS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552808v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2012.02.021" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTNJWBP5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567607v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Visez" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp211480x" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221690v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zpch.2011.0143" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221672v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es103076e" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221680v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emese Szab&#243;" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Riva" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp205595c" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221662v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tarmoul" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor D&#243;b&#233;" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11144-009-5511-y" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V7N8SM85-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221621v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tarmoul" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lemoine" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2319-6" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TSMT54PP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327963v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Solberg" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forster" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hov" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Orsolini" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175761v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Amblard-Gross" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carrot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnin-Mosbah" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Maul" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04250946v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pla" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Leoz Garziandia" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mathe" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251072v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466571v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Wroblewski" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04151579v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kluza" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sotty" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2018.PA1201" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-coddeville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7381-3027" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096351136" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648919v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Ghanem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Yves Alleman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Rousset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Perdrix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coddeville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04138490v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxac087.032" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221787v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Y. Alleman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221627v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Espina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddeville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debevec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144186v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghanem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alleman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perdrix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249439v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sauvage" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Debevec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tison" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fronval" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222207v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Espina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144258v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Boukhenane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Redon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Wojkiewicz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251005v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375467v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoune" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145062v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Osseiran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romanias" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaudion" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angelaki" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. C. Papadimitriou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04151575v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Anth&#233;rieu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Leclercq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Yvon Alleman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2018.PA1268" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04194609v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Yves Alleman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250429v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Aslan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Mu&#241;oz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros R&#243;denas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Vera" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251069v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nicolas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rizzetto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04223876v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sonnette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Millet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438457v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laversin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano Priya Angappan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthilkumar Lakshmipathi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Fittschen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296746v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-H&#233;l&#232;na Rivellini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229036v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229033v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wolff" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Schwartz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638823v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crunaire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131463v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Bouzidi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le El Dib" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Roth" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251867v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Tlili" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verriele" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145595v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis N. Romanias" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Braure" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Bedjanian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631045v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poulhet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kaluzny" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306159v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306108v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305957v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125743v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00699630v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pascaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roustant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862574v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Duncianu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Iulian Olariu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Arsene" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125681v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125577v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862474v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229299v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duncianu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1022026" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338476v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aghnatios" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aimoz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Br&#233;mard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cho&#235;l" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03180080v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amblard-Gross" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. F&#233;rard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garrot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maul" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ducruet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221727v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221601v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223884v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221571v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Y. Alleman" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250929v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Espina-Martin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250497v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Grira" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ahmad" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Kerfant" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poyuzan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221708v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anth&#233;rieu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grare" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leclercq" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Achour" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250537v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddin Osseiran" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassileios C Papadimitriou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thevenet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250532v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339375v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Tran" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Crunaire" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Wojkiewicz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Chevallier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638947v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Gierczak" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291626v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chiapello" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04223870v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Happillon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antherieu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229045v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04223871v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garcon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638895v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597459v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waed Ahmad" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638261v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438509v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Sleiman" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427958v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131488v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118517v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306388v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Braure" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119034v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119018v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865728v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306111v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130195v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255086v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862746v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255078v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863121v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251681v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125696v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125626v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125590v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970389v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Espina-Martin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2022.119285" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969372v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Al-Alam" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sonnette" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delhomme" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192114049" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596276v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Kalalian" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Illmann" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Patroescu-Klotz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. El Dib" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13020291" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017307v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Millet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2021.106574" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221749v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aslan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#243;denas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vera" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118352" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225394v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118344" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04194606v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12010030" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541180v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Amarandei" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Romanias" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Canosa" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11030256" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913609v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudion" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angelaki" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassileios Papadimitriou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2020.03.036" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455684v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Lamine Boukhenane" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wojkiewicz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02276311v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2019.126709" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375462v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/609/4/042027" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364388v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Crois&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552778v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kluza" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sotty" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.09.062" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXW2M0Q4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02336648v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouzidi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djehiche" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381075v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Ocampo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10406638.2016.1253594" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322167v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fittschen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2017.09.051" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51N2LG9S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552768v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Platel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Hardy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.06.028" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586682v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sobanska" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cornard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desgroux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142713v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laversin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roth" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.11.059" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90VW2FRL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552784v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Trinh Tran" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Galloo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1420326X15610798" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580450v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mano Priya" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sleiman" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Zeineddine" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2017.07.038" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142698v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tomas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21060" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142723v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuisset" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coeur" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2017.05.010" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z0KCNSZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552772v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Happillon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2017.03.029" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CF0WDWQD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143842v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mikhaylov" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ogurtsov" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA12693F" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552782v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.08.059" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SN6MCG8W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280712v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pag&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/58223" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323171v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vincent" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laurent" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Losno" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bon Nguyen" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roullet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-8749-2016" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143845v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Noskov" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Mikhaylov" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2016.04.015" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9D760DB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143147v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mathias" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.5748" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390323v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143861v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Ogurtsov" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Dudarenko" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b05944" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143863v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pascaud" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Crois&#233;" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.05.019" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224474v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b02721" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221702v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Djehiche" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranay Morajkar" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b09448" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221505v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Noskov" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra16121a" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123092v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20934" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B0ZKG5FR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199556v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.02.034" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CW8XVG68-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552798v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.06.023" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCQ4515Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221694v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.10.039" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5R3X5K4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01335124v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp507180g" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199568v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poulhet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusanter" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crunaire" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Locoge" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2013.10.002" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z08QGPRS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072749v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2014.09.033" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552808v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2012.02.021" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTNJWBP5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567607v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Visez" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp211480x" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221690v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zpch.2011.0143" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221672v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es103076e" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221680v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emese Szab&#243;" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Riva" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp205595c" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221662v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tarmoul" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor D&#243;b&#233;" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11144-009-5511-y" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V7N8SM85-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221621v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tarmoul" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lemoine" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2319-6" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TSMT54PP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327963v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Solberg" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forster" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hov" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Orsolini" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175761v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Amblard-Gross" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carrot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnin-Mosbah" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Maul" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04250946v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pla" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Leoz Garziandia" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mathe" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251072v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466571v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Wroblewski" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04151579v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kluza" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sotty" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2018.PA1201" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>