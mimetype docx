--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrice Coddeville </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur du Centre d'Enseignement, de Recherche et d'Innovation Energie Environnement </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patrice-coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7381-3027</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">096351136</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the experimental conditions on manganese bioaccessibility and oxidative potential of welding fumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Yves Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Aerosol Assembly; Spanish Association for Aerosol Science and Technology (AECyTA); University of Malaga (UMA); Universidad Nacional de Educacion a Distancia (UNED), Sep 2023, Malaga, Spain, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">99 Influence of Storage Conditions on the Evaluation of Metal Bioaccessibility and Oxidative Potential of Welding Fumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Airmon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Bristol, United Kingdom. pp.i12-i12, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annweh/wxac087.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of storage conditions on the evaluation of metal bioaccessibility and oxidative potential of welding fumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.Y. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Symposium on modern principles of air monitoring and biomonitoring (Airmon 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Occupational Hygiene Safety, Nov 2022, Bristol, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annweh/wxac087.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of Secondary Inorganic aerosols in the north of France and how they may evolve in the future,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Espina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français des Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical composition, bioaccessibility and oxidative potential of welding fumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference – EAC 2020, Germany, 30/08-04/09 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions of the measurement program & QA/QC of the French EMEP monitoring network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th Task Force on Measurements and Modelling Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Can We Learn From Year-Long Hourly Observations of Aerosol Precursor Gases and PM2.5 Chemical Speciation in Both Urban and Rural Sites?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Espina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gothenburg ( Virtual Congress ), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyaniline nano-composites based sensor for simultaneous and selective measurement of ammonium nitrate aerosol and ammonia gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Boukhenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Sensors and Electronic Instrumentation Advances (SEIA' 2019), Canary Islands (Tenerife), Spain, September 25-27, 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Canary Islands (Tenerife), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal PM2.5 concentrations and sources at urban, rural and remote sites in the North of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Espina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil Scientifique du Labex Cappa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of indoor air quality in a low energy high school building combining micro gas sensors and unsupervised learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X IAQVEC 2019 - 10th international conference on Indoor Air Quality, Ventilation and Energy Conservation in Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a Teflon thermal regulated atmospheric simulation chamber (Thalamos). A versatile tool for the study of atmospheric relevant processes,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Osseiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angelaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. C. Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic alterations induced by air pollution-derived PM2.5 reflect the shift from healthy to COPD-diseased human bronchial epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Anthérieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Yvon Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERS International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERS, Sep 2018, Paris, France. pp.PA1268, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1183/13993003.congress-2018.PA1268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic alterations induced by air pollution-derived PM2.5 reflect the shift from healthy to COPD-diseased human bronchial epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Anthérieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Yves Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERS International Congress 2018 abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris ( France), France. pp.PA1268, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1183/13993003.congress-2018.PA1268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photolyse de composés multifonctionnels carbonylés sous irradiation naturelle au photoréacteur européen Euphore (Espagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Aslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milagros Ródenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone Combustion et Pollution Atmosphérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Ouarzazate, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric deposition measurements in France from EMEP and ICP Forest programs : Assessment of trends and ecosystem impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rizzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Task Force on Measurements and Modelling Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Geneva, Switzerland, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using In Vitro digestion model and SPME-GC/MSMS to assess bioaccessibility of endocrine disrupting compounds in indoor dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sonnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Ghent (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric degradation of C5-C6 hydroxyketones: OH reaction and photolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Aslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Laversin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mano Priya Angappan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilkumar Lakshmipathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Fittschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque COMPOLA (COMbustion et POLlution Atmosphérique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Mohammed Premier d'Oujda; Laboratoire ICARE (Orléans), Apr 2016, Saidia, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aérosols en Afrique de l'Ouest : caractérisation physico-chimique, propriétés optiques et identification des sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Hélèna Rivellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque international "Environnement et Développement Durable" - Changements climatiques : causes, impacts atténuation et adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using In Vitro digestion model and SPME-GC/MSMS to assess bioaccessibility of endocrine disrupting compounds in indoor dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sonnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal desorption coupled to GC/MSMS for the quantification of PAHs in Tenax passive samplers and indoor dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sonnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Polycyclic Aromatic Compounds conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISPAC, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation, origin, fate and health impact of atmospheric pollutants: A few perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Environmentally friendly technologies for reducing and controlling the GHG emissions from human activities (EfTechGHG)”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Djakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimie atmosphérique des hydroxycétones : importance de la voie de photolyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Laversin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle El Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone COMbustion et POLlution Atmosphérique - COMPOLA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Agadir; Université de Tétouan; Université de Rabat; Université de Tanger, Oct 2014, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood plastic composite materials made from recycled waste wood and plastic: Assessment of formaldehyde and VOC emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air 2014 - 13th International Conference on Indoor Air Quality and Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISIAQ, Jul 2014, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale des réactions des radicaux OH et OD avec le limonène: cinétique et produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe de Cinétique et Photochimie en Phase Gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ measurements of volatile organic compound emissions from building materials using passive flux samplers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Poulhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kaluzny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Indoor Air Quality and Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxydation du limonène par les radicaux OH et OD en réacteur à écoulement : coefficient de vitesse et mécanisme réactionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants PC2A-EMD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PC2A; Ecole des Mines de Douai, Jun 2014, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats préliminaires de l'oxydation du limonène par l'ozone dans un réacteur à écoulement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole des Mines de Douai; PC2A, Jul 2013, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOC measurements in France: results and outlook from long term monitoring and intensive campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Task Force on Measurement and Modelling Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMEP, May 2013, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coefficients de vitesse et produits en phase gazeuse d’ozonolyse d’une série d’alcènes méthylés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe de Cinétique et Photochimie en Phase Gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de régression pour données censurées de retombées atmosphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roustant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sciences et Techniques de l'Information et de la Communication Pour l'Environnement STIC &amp; Environnement 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint Etienne, France. p. 71-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00699630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coefficients de vitesse et produits en phase gazeuse obtenus dans les réactions d’ozonolyse d’une série de pentènes ramifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Iulian Olariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Arsene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque Francophone sur les Polluants Organiques Générés par l’Agriculture et les Transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactions de pentènes méthylés et de l’a-pinène avec O3 : coefficients de vitesse et produits formés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe de Cinétique et Photochimie en Phase Gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d’un réacteur à écoulement pour l’étude de la formation des aérosols organiques secondaires : réaction d’ozonolyse de l’alpha-pinène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a new flow-reactor for the study of secondary organic aerosol (SOA) formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Biannual International Conference on Advanced Atmospheric Aerosol Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Florence, Italy. pp.161-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a new flow-reactor for the study of secondary organic aerosol (SOA) formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Atmospheric Aerosol Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Florence, Italy. pp.161-166, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1022026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRENI Air Quality Research Program - Study of the interactions of oxygenated volatile organic compounds with aerosols in a coastal industrial atmosphere (Dunkerque, france)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aghnatios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aimoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brémard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Choël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Conference "The challenge of particulate air pollution - air pollution and environmental health - from science to action"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Air Pollution Prevention and Environmental Protection Associations (IUAPPA), Sep 2006, Paris-Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological fluxes conversion: a new biomonitoring tool for atmospheric metals and trace element deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Amblard-Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Férard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioMAP, 2nd International Workshop on Biomonitoring of Atmospheric Pollution, IAEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Azores Islands, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Storage Conditions on the Metal Bioaccessibility and the Oxidative Potential of Welding Fumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.Y. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Aerosol Conference (IAC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens, Greece. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric study on the factors influencing the metal bioaccessibility and the oxidative potential of aging welding fumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, UK, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric study on the factors influencing the metal bioaccessibility and the oxidative potential of aging welding fumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, UK-Ireland virtual event, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical composition, bioaccessible fraction and oxidative potential of welding fumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Y. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Aachen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing PM2.5 levels in periurban, rural and remote sites in North of France: from local to transported sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Espina-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journée Scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactivité de COVB oxygénés avec deux oxydants atmosphériques : O3 et Cl. Cinétiques, formation d’aérosols organiques secondaires et produits de réaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Grira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Kerfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poyuzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone Combustion et Pollution Atmosphérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Ouarzazate, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic alterations induced by air pollution-derived PM2.5 reflect the shift from healthy to COPD-diseased human bronchial epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Anthérieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERS International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a THermAL Regulated AtMOspheric Simulation Chamber (THALAMOS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddin Osseiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassileios C Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Symposium on Gas Kinetics and Related Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of Green Leaf Volatiles (GLVs) in the atmosphere: Kinetics, products and secondary organic aerosol formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Grira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Kerfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poyuzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Symposium on Gas Kinetics and Related Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et étude de matériaux nanoporeux fonctionnalisés pour le piégeage spécifique de composés organiques volatils. Application à la production de matériaux standards émissifs de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journes Interdisciplinaires de la Qualité de l'Air (JIQA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of nucleation thresholds for BVOCs leading to SOA formation in the presence of ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Gierczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterization and optical properties of submicron particles measured in M’Bour, Senegal during 2015/2016 dry season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Hélèna Rivellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque international "Environnement et Développement Durable" - Changements climatiques : causes, impacts atténuation et adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usefulness of normal or diseased human bronchial epithelial cell models differentiated at air-liquid interface to study the effects of air pollution-derived PM4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Happillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Antherieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tour, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usefulness of normal or diseased human bronchial epithelial cell models differentiated at air-liquid interface to study the effects of air pollution-derived PM4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Happillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Antherieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tour, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace elements bioaccessibility in fine particles from the urban area of Lille (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tour, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of nucleation thresholds for BVOCs leading to SOA formation in the presence of ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Gierczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd VDI-Expert Forum on Atmospheric Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de contaminants anthropiques sur la formation d'AOS issus de l'ozonolyse du limonène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de contaminants anthropiques sur la formation d’AOS issus de l’ozonolyse du limonène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric fate of hydroxyketones: photolysis and reaction with OH radicals and Cl atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle El Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Laversin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Aslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Chimie Atmosphérique : Derniers résultats et défis à relever</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of miniature sensors to indoor air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBIAC - Interface between Indoor and Atmospheric Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimie Atmosphérique de la 3-Hydroxy-3-Methyl-2-Butanone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle El Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe Français de Cinétique et Photochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary organic aerosol formation in the ozonolysis of limonene performed in a laminar flow reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Air Quality - Science and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’ozonolyse du limonène en réacteur à écoulement : coefficient de vitesse et formation d’aérosols organiques secondaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CPER IRENI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude cinétique et mécanistique des réactions du limonène avec les radicaux OH et OD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone Combustion et Pollution Atmosphérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de contaminants anthropiques sur la formation d’aérosols organiques secondaires : cas de l’ozonolyse du limonène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone Combustion et Pollution Atmosphérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOA formation in the ozonolysis of biogenic volatile organic compounds performed in a laminar flow reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonolyse d’une série d’alcènes méthylés : coefficients de vitesse et produits en phase gazeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants EMD-PC2A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonolyse d’une série d’alcènes méthylés : coefficients de vitesse et produits en phase gazeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe de Cinétique et Photochimie en Phase Gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactions d’alcènes ramifiés avec l’ozone : coefficients de vitesse et produits formés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CPER IRENI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonolysis of a series of branched alkenes: Kinetics and gas-phase products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Iulian Olariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Arsene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Symposium on Gas Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’ozonolyse de l’alpha-pinène en réacteur à écoulement laminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CPER IRENI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A laminar flow reactor to study secondary organic aerosol (SOA) formed by ozonolysis reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Sino-French Joint Workshop on Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonolyse de COV conduisant à la formation d’aérosols organiques secondaires : études en réacteur à écoulement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants PC2A-EMD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réacteur à écoulement pour l’étude de la formation des aérosols organiques secondaires par ozonolyse de composés organiques volatils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude cinétique en réacteur à écoulement de l’ozonolyse d’une série d’alcènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe de Cinétique et Photochimie en Phase Gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Wimereux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la formation d'aérosols organiques secondaires par ozonolyse de composés organiques volatils (COV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Interdisciplinaires de la Qualité de l’Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Villeneuve-d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical approach for an easy determination of the limit of detection and uncertainty budget associated with on-line measurements of gas and aerosols by ion chromatography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Espina-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.Y. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 287, pp.119285. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2022.119285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides in the Indoor Environment of Residential Houses: A Case Study in Strasbourg, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Al-Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sonnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (21), pp.14049. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph192114049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Theoretical Studies of Trans-2-Pentenal Atmospheric Ozonolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Kalalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Grira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Illmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Patroescu-Klotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. El Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), pp.291. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos13020291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A versatile method for the quantification of 100 SVOCs from various families. Application to indoor air, dust and bioaccessibility evaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sonnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microchemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 169, pp.106174. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microc.2021.106574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photolysis of multifunctional carbonyl compounds under natural irradiation at EUPHORE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ródenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 253, pp.118352. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2021.118352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase ozonolysis of trans-2-hexenal: Kinetics, products, mechanism and SOA formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Grira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Kalalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Illmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Patroescu-Klotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. El Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 253, pp.118344. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2021.118344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphate Buffer Solubility and Oxidative Potential of Single Metals or Multielement Particles of Welding Fumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Yves Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.30. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos12010030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Measurements of Cl Atom Reactions with C5–C8 Unsaturated Alcohols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Grira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Amarandei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle El Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Canosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (3), pp.256. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos11030256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a thermally regulated atmospheric simulation chamber (THALAMOS): A versatile tool to simulate atmospheric processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddin Osseiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Angelaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassileios Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 95, pp.141-154. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jes.2020.03.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel and Cost-efficient Sensors for the Concentration Measurement of Ammonia and Ammonium Nitrate Particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Lamine Boukhenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors &amp; Transducers.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of indoor air quality events using a K-means clustering analysis of gas sensors data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Sensors and Actuators B: Chemical, 297, pp.126709. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2019.126709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of indoor air quality in a low energy high school building combining micro gas sensors and unsupervised learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, IOP Conference Series: Materials Science and Engineering, 609, pp.042027. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899x/609/4/042027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réduction des émissions polluantes se répercute-t-elle pleinement dans les retombées atmosphériques de soufre et d'azote en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, RENECOFOR : 25 ans de suivi des écosystèmes forestiers, bilan et perspectives, 58-59-60, pp.72-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air pollution-derived PM2.5 impairs mitochondrial function in healthy and chronic obstructive pulmonary diseased human bronchial epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kluza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Antherieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sotty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.Y. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 243, pp.1434-1449. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2018.09.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry of alpha-Diketones: Kinetics of C5 and C6 Compounds with Cl Atoms and OH Radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Djehiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Fittschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, International Journal of Chemical Kinetics, 49, pp.112-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tenax-TA Spiking Approach of Thermal Desorption Coupled to GC–MSMS for the Quantification of PAHs in Indoor Air and Dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sonnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Ocampo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polycyclic Aromatic Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (2-3), pp.170-177. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10406638.2016.1253594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase UV absorption cross-sections and photolysis kinetics of 4-hydroxy-3-hexanone: Atmospheric implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Laversin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fittschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 688, pp.43-46. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2017.09.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and epigenetic alterations in normal and sensitive COPD-diseased human bronchial epithelial cells repeatedly exposed to air pollution-derived PM 2.5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Platel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Antherieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.Y. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.M. Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 230 (1), pp.163-177. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2017.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimie et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sobanska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Cornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 420, pp.23 - 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of the photolysis and OH reaction of 4-hydroxy-4-methyl-2-pentanone: Atmospheric implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Laversin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Fittschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 150, pp.256-263. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.11.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor particle dynamics in schools: Determination of air exchange rate, size-resolved particle deposition rate and penetration factor in real-life conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Trinh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Galloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor and Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (10), pp.1335-1350. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1420326X15610798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical investigations of the kinetics and mechanism of the Cl + 4-hydroxy-4-methyl-2-pentanone reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mano Priya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. N. Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 166, pp.315-326. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2017.07.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry of α-Diketones: Kinetics of C 5 and C 6 Compounds with Cl Atoms and OH Radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Djehiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fittschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (2), pp.112-118. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/kin.21060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of scavengers of Criegee intermediates and OH radicals on the formation of secondary organic aerosol in the ozonolysis of limonene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerosol Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110, pp.70-83. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaerosci.2017.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particulate metal bioaccessibility in physiological fluids and cell culture media: Toxicological perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Yves Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Happillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 156, pp.148-157. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2017.03.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PANI-DBSA content and dispersing solvent as influencing parameters in sensing performances of TiO 2 /PANI-DBSA hybrid nanocomposites to ammonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mikhaylov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ogurtsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (86), pp.82625-82634. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6RA12693F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential responses of healthy and chronic obstructive pulmonary diseased human bronchial epithelial cells repeatedly exposed to air pollution-derived PM4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Happillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Antherieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.M. Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.Y. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 218, pp.1074-1088. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2016.08.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition chimique des dépôts atmosphériques à l’horizon 2020-2040</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pagé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roustant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 92, pp.56-65. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/58223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of mineral dust deposition in the western Mediterranean basin and south-east of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Losno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bon Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (14), pp.8749-8766. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-16-8749-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acid-dopant effects in the formation and properties of polycarbonate-polyaniline composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuriy Noskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Mikhaylov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Pud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 217, pp.266-275. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.synthmet.2016.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of emissions, air quality and atmospheric deposition in the rural spaces (forests)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 229-230, pp.43-63. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/pollution-atmospherique.5748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances and limitations of electronic gas sensors to investigate an indoor air quality event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Building and Environment, 107, pp.19-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Dispersed Nanoparticles on the Kinetics of Formation and Molecular Mass of Polyaniline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Ogurtsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Mikhaylov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Dudarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (38), pp.10106-10113. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.6b05944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted spatial and long-term trends in precipitation chemistry and deposition fluxes at rural stations in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 146, pp.28-43. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Gas-Phase Photolysis and Temperature-Dependent OH Reaction Kinetics of 4‑Hydroxy-2-butanone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Aslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle El Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Fittschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (20), pp.12178-12186. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5b02721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Pressure Photolysis of 2,3-Pentanedione in Air: Quantum Yields and Reaction Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Djehiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Gierczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranay Morajkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Fittschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (51), pp.12781-12789. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.5b09448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia/amine electronic gas sensors based on hybrid polyaniline–TiO 2 nanocomposites. The effects of titania and the surface active doping acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mikhaylov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ogurtsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. Noskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (26), pp.20218-20226. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4ra16121a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonolysis of a Series of Methylated Alkenes: Reaction Rate Coefficients and Gas-Phase Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Iulian Olariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Arsene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (9), pp.596-605. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/kin.20934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments of passive samplers for measuring material emission rates: Toward simple tools to help improving indoor air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Poulhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kaluzny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93, pp.106-114. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2015.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor–outdoor behavior and sources of size-resolved airborne particles in French classrooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Trinh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Galloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 81, pp.183-191. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2014.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photolysis of 2,3-pentanedione and 2,3-hexanedione: Kinetics, quantum yields, and product study in a simulation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fittschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 82, pp.250-257. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2013.10.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of the Reactions of Limonene with OH and OD Radicals: Kinetics and Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (40), pp.9482-9490. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp507180g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01335124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of formaldehyde sources in French schools using a passive flux sampler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Poulhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71, pp.111-120. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2013.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of 3-hydroxy-3-methyl-2-butanone: Photolysis and \OH\ reaction kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Laversin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fittschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 98, pp.540 - 548. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2014.09.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elemental characterization and source identification of size resolved atmospheric particles in French classrooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Trinh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Galloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54, pp.250-259. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2012.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a New Flow Reactor for Kinetic Studies. Application to the Ozonolysis of a Series of Alkenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Iulian Olariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Visez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (24), pp.6169-6179. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp211480x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Cavity Ring-Down Spectroscopy HO 2 Measurements in a Large Photoreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Djehiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Fittschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physikalische Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 225 (9-10), pp.938-992. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zpch.2011.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Direct Detection of HONO in the Reaction of Methylnitrite (CH 3 ONO) with OH Radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Djehiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fittschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (2), pp.608-614. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es103076e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry of 2,3-Pentanedione: Photolysis and Reaction with OH Radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emese Szabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Djehiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Fittschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (33), pp.9160-9168. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp205595c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of the •OH-radical initiated reactions of acetic acid and its deuterated isomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emese Szabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tarmoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Fittschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sándor Dóbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reaction Kinetics and Catalysis Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 96 (2), pp.299-309. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11144-009-5511-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of cw-CRDS for studying the atmospheric oxidation of acetic acid in a simulation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tarmoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fittschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 85 (2-3), pp.467-476. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-006-2319-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European surface ozone in the extreme summer 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Solberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Forster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Orsolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (5), pp.9003-9038</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological fluxes conversion and SXRF experiment with a new active biomonitoring tool for atmospheric metals and trace element deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Amblard-Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Férard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnin-Mosbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Maul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Annuel d'Activités (2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MERA : Qualité de l'air dans les sites ruraux en lien avec les directives européennes et la convention de Genève - Rapport de synthèse d’activité 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 ans de mesureS des retombEeS AtMosphériquEs en France (SESAME)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Wroblewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe; Institut Mines Télécom; Université de Lille, Center for Energy and Environment. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrion: a critical target for the toxicity of air pollution-derived PM2.5 in healthy and COPD human bronchial epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kluza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Anthérieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sotty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Respiratory Society, pp.PA1201, 2018, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1183/13993003.congress-2018.PA1201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId409"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrice Coddeville </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur du Centre d'Enseignement, de Recherche et d'Innovation Energie Environnement </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patrice-coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7381-3027</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">096351136</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the experimental conditions on manganese bioaccessibility and oxidative potential of welding fumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Yves Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Aerosol Assembly; Spanish Association for Aerosol Science and Technology (AECyTA); University of Malaga (UMA); Universidad Nacional de Educacion a Distancia (UNED), Sep 2023, Malaga, Spain, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">99 Influence of Storage Conditions on the Evaluation of Metal Bioaccessibility and Oxidative Potential of Welding Fumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Airmon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Bristol, United Kingdom. pp.i12-i12, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annweh/wxac087.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of storage conditions on the evaluation of metal bioaccessibility and oxidative potential of welding fumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.Y. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Symposium on modern principles of air monitoring and biomonitoring (Airmon 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Occupational Hygiene Safety, Nov 2022, Bristol, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annweh/wxac087.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of Secondary Inorganic aerosols in the north of France and how they may evolve in the future,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Espina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français des Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical composition, bioaccessibility and oxidative potential of welding fumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference – EAC 2020, Germany, 30/08-04/09 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions of the measurement program & QA/QC of the French EMEP monitoring network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th Task Force on Measurements and Modelling Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of indoor air quality in a low energy high school building combining micro gas sensors and unsupervised learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X IAQVEC 2019 - 10th international conference on Indoor Air Quality, Ventilation and Energy Conservation in Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal PM2.5 concentrations and sources at urban, rural and remote sites in the North of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Espina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil Scientifique du Labex Cappa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Can We Learn From Year-Long Hourly Observations of Aerosol Precursor Gases and PM2.5 Chemical Speciation in Both Urban and Rural Sites?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Espina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gothenburg ( Virtual Congress ), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyaniline nano-composites based sensor for simultaneous and selective measurement of ammonium nitrate aerosol and ammonia gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Boukhenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Sensors and Electronic Instrumentation Advances (SEIA' 2019), Canary Islands (Tenerife), Spain, September 25-27, 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Canary Islands (Tenerife), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a Teflon thermal regulated atmospheric simulation chamber (Thalamos). A versatile tool for the study of atmospheric relevant processes,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Osseiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angelaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. C. Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic alterations induced by air pollution-derived PM2.5 reflect the shift from healthy to COPD-diseased human bronchial epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Anthérieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Yves Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERS International Congress 2018 abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris ( France), France. pp.PA1268, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1183/13993003.congress-2018.PA1268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic alterations induced by air pollution-derived PM2.5 reflect the shift from healthy to COPD-diseased human bronchial epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Anthérieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Yvon Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERS International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERS, Sep 2018, Paris, France. pp.PA1268, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1183/13993003.congress-2018.PA1268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photolyse de composés multifonctionnels carbonylés sous irradiation naturelle au photoréacteur européen Euphore (Espagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Aslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milagros Ródenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone Combustion et Pollution Atmosphérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Ouarzazate, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric deposition measurements in France from EMEP and ICP Forest programs : Assessment of trends and ecosystem impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rizzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Task Force on Measurements and Modelling Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Geneva, Switzerland, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using In Vitro digestion model and SPME-GC/MSMS to assess bioaccessibility of endocrine disrupting compounds in indoor dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sonnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Ghent (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric degradation of C5-C6 hydroxyketones: OH reaction and photolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Aslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Laversin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mano Priya Angappan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilkumar Lakshmipathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Fittschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque COMPOLA (COMbustion et POLlution Atmosphérique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Mohammed Premier d'Oujda; Laboratoire ICARE (Orléans), Apr 2016, Saidia, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aérosols en Afrique de l'Ouest : caractérisation physico-chimique, propriétés optiques et identification des sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Hélèna Rivellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque international "Environnement et Développement Durable" - Changements climatiques : causes, impacts atténuation et adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using In Vitro digestion model and SPME-GC/MSMS to assess bioaccessibility of endocrine disrupting compounds in indoor dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sonnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal desorption coupled to GC/MSMS for the quantification of PAHs in Tenax passive samplers and indoor dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sonnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Polycyclic Aromatic Compounds conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISPAC, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation, origin, fate and health impact of atmospheric pollutants: A few perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Environmentally friendly technologies for reducing and controlling the GHG emissions from human activities (EfTechGHG)”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Djakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimie atmosphérique des hydroxycétones : importance de la voie de photolyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Laversin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle El Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone COMbustion et POLlution Atmosphérique - COMPOLA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Agadir; Université de Tétouan; Université de Rabat; Université de Tanger, Oct 2014, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood plastic composite materials made from recycled waste wood and plastic: Assessment of formaldehyde and VOC emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air 2014 - 13th International Conference on Indoor Air Quality and Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISIAQ, Jul 2014, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale des réactions des radicaux OH et OD avec le limonène: cinétique et produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe de Cinétique et Photochimie en Phase Gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ measurements of volatile organic compound emissions from building materials using passive flux samplers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Poulhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kaluzny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Indoor Air Quality and Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxydation du limonène par les radicaux OH et OD en réacteur à écoulement : coefficient de vitesse et mécanisme réactionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants PC2A-EMD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PC2A; Ecole des Mines de Douai, Jun 2014, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats préliminaires de l'oxydation du limonène par l'ozone dans un réacteur à écoulement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole des Mines de Douai; PC2A, Jul 2013, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOC measurements in France: results and outlook from long term monitoring and intensive campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Task Force on Measurement and Modelling Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMEP, May 2013, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coefficients de vitesse et produits en phase gazeuse d’ozonolyse d’une série d’alcènes méthylés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe de Cinétique et Photochimie en Phase Gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coefficients de vitesse et produits en phase gazeuse obtenus dans les réactions d’ozonolyse d’une série de pentènes ramifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Iulian Olariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Arsene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque Francophone sur les Polluants Organiques Générés par l’Agriculture et les Transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de régression pour données censurées de retombées atmosphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roustant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sciences et Techniques de l'Information et de la Communication Pour l'Environnement STIC &amp; Environnement 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint Etienne, France. p. 71-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00699630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactions de pentènes méthylés et de l’a-pinène avec O3 : coefficients de vitesse et produits formés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe de Cinétique et Photochimie en Phase Gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d’un réacteur à écoulement pour l’étude de la formation des aérosols organiques secondaires : réaction d’ozonolyse de l’alpha-pinène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a new flow-reactor for the study of secondary organic aerosol (SOA) formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Atmospheric Aerosol Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Florence, Italy. pp.161-166, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1022026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a new flow-reactor for the study of secondary organic aerosol (SOA) formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Biannual International Conference on Advanced Atmospheric Aerosol Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Florence, Italy. pp.161-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRENI Air Quality Research Program - Study of the interactions of oxygenated volatile organic compounds with aerosols in a coastal industrial atmosphere (Dunkerque, france)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aghnatios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aimoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brémard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Choël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Conference "The challenge of particulate air pollution - air pollution and environmental health - from science to action"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Air Pollution Prevention and Environmental Protection Associations (IUAPPA), Sep 2006, Paris-Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological fluxes conversion: a new biomonitoring tool for atmospheric metals and trace element deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Amblard-Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Férard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioMAP, 2nd International Workshop on Biomonitoring of Atmospheric Pollution, IAEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Azores Islands, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical approach for an easy determination of the limit of detection and uncertainty budget associated with on-line measurements of gas and aerosols by ion chromatography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Espina-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.Y. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 287, pp.119285. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2022.119285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides in the Indoor Environment of Residential Houses: A Case Study in Strasbourg, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Al-Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sonnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (21), pp.14049. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph192114049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Theoretical Studies of Trans-2-Pentenal Atmospheric Ozonolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Kalalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Grira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Illmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Patroescu-Klotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. El Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), pp.291. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos13020291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A versatile method for the quantification of 100 SVOCs from various families. Application to indoor air, dust and bioaccessibility evaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sonnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microchemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 169, pp.106174. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microc.2021.106574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photolysis of multifunctional carbonyl compounds under natural irradiation at EUPHORE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ródenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 253, pp.118352. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2021.118352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase ozonolysis of trans-2-hexenal: Kinetics, products, mechanism and SOA formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Grira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Kalalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Illmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Patroescu-Klotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. El Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 253, pp.118344. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2021.118344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphate Buffer Solubility and Oxidative Potential of Single Metals or Multielement Particles of Welding Fumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Yves Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.30. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos12010030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Measurements of Cl Atom Reactions with C5–C8 Unsaturated Alcohols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Grira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Amarandei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle El Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Canosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (3), pp.256. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos11030256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a thermally regulated atmospheric simulation chamber (THALAMOS): A versatile tool to simulate atmospheric processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddin Osseiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Angelaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassileios Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 95, pp.141-154. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jes.2020.03.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel and Cost-efficient Sensors for the Concentration Measurement of Ammonia and Ammonium Nitrate Particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Lamine Boukhenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors &amp; Transducers.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of indoor air quality events using a K-means clustering analysis of gas sensors data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Sensors and Actuators B: Chemical, 297, pp.126709. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2019.126709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of indoor air quality in a low energy high school building combining micro gas sensors and unsupervised learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, IOP Conference Series: Materials Science and Engineering, 609, pp.042027. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899x/609/4/042027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réduction des émissions polluantes se répercute-t-elle pleinement dans les retombées atmosphériques de soufre et d'azote en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, RENECOFOR : 25 ans de suivi des écosystèmes forestiers, bilan et perspectives, 58-59-60, pp.72-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air pollution-derived PM2.5 impairs mitochondrial function in healthy and chronic obstructive pulmonary diseased human bronchial epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kluza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Antherieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sotty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.Y. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 243, pp.1434-1449. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2018.09.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and epigenetic alterations in normal and sensitive COPD-diseased human bronchial epithelial cells repeatedly exposed to air pollution-derived PM 2.5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Platel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Antherieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.Y. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.M. Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 230 (1), pp.163-177. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2017.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimie et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sobanska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Cornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 420, pp.23 - 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of the photolysis and OH reaction of 4-hydroxy-4-methyl-2-pentanone: Atmospheric implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Laversin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Fittschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 150, pp.256-263. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.11.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase UV absorption cross-sections and photolysis kinetics of 4-hydroxy-3-hexanone: Atmospheric implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Laversin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fittschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 688, pp.43-46. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2017.09.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tenax-TA Spiking Approach of Thermal Desorption Coupled to GC–MSMS for the Quantification of PAHs in Indoor Air and Dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sonnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Ocampo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polycyclic Aromatic Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (2-3), pp.170-177. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10406638.2016.1253594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry of alpha-Diketones: Kinetics of C5 and C6 Compounds with Cl Atoms and OH Radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Djehiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Fittschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, International Journal of Chemical Kinetics, 49, pp.112-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor particle dynamics in schools: Determination of air exchange rate, size-resolved particle deposition rate and penetration factor in real-life conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Trinh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Galloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor and Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (10), pp.1335-1350. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1420326X15610798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical investigations of the kinetics and mechanism of the Cl + 4-hydroxy-4-methyl-2-pentanone reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mano Priya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. N. Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 166, pp.315-326. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2017.07.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry of α-Diketones: Kinetics of C 5 and C 6 Compounds with Cl Atoms and OH Radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Djehiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fittschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (2), pp.112-118. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/kin.21060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of scavengers of Criegee intermediates and OH radicals on the formation of secondary organic aerosol in the ozonolysis of limonene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerosol Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110, pp.70-83. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaerosci.2017.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particulate metal bioaccessibility in physiological fluids and cell culture media: Toxicological perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Yves Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Happillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 156, pp.148-157. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2017.03.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential responses of healthy and chronic obstructive pulmonary diseased human bronchial epithelial cells repeatedly exposed to air pollution-derived PM4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Happillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Antherieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.M. Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.Y. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 218, pp.1074-1088. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2016.08.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition chimique des dépôts atmosphériques à l’horizon 2020-2040</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pagé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roustant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 92, pp.56-65. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/58223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PANI-DBSA content and dispersing solvent as influencing parameters in sensing performances of TiO 2 /PANI-DBSA hybrid nanocomposites to ammonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mikhaylov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ogurtsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (86), pp.82625-82634. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6RA12693F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of mineral dust deposition in the western Mediterranean basin and south-east of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Losno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bon Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (14), pp.8749-8766. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-16-8749-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acid-dopant effects in the formation and properties of polycarbonate-polyaniline composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuriy Noskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Mikhaylov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Pud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 217, pp.266-275. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.synthmet.2016.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of emissions, air quality and atmospheric deposition in the rural spaces (forests)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 229-230, pp.43-63. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/pollution-atmospherique.5748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances and limitations of electronic gas sensors to investigate an indoor air quality event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Building and Environment, 107, pp.19-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Dispersed Nanoparticles on the Kinetics of Formation and Molecular Mass of Polyaniline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Ogurtsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Mikhaylov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Dudarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (38), pp.10106-10113. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.6b05944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted spatial and long-term trends in precipitation chemistry and deposition fluxes at rural stations in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 146, pp.28-43. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Pressure Photolysis of 2,3-Pentanedione in Air: Quantum Yields and Reaction Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Djehiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Gierczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranay Morajkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Fittschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (51), pp.12781-12789. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.5b09448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Gas-Phase Photolysis and Temperature-Dependent OH Reaction Kinetics of 4‑Hydroxy-2-butanone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Aslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle El Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Fittschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (20), pp.12178-12186. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5b02721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia/amine electronic gas sensors based on hybrid polyaniline–TiO 2 nanocomposites. The effects of titania and the surface active doping acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mikhaylov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ogurtsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. Noskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (26), pp.20218-20226. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4ra16121a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonolysis of a Series of Methylated Alkenes: Reaction Rate Coefficients and Gas-Phase Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Iulian Olariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Arsene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (9), pp.596-605. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/kin.20934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments of passive samplers for measuring material emission rates: Toward simple tools to help improving indoor air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Poulhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kaluzny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93, pp.106-114. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2015.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor–outdoor behavior and sources of size-resolved airborne particles in French classrooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Trinh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Galloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 81, pp.183-191. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2014.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photolysis of 2,3-pentanedione and 2,3-hexanedione: Kinetics, quantum yields, and product study in a simulation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fittschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 82, pp.250-257. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2013.10.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of the Reactions of Limonene with OH and OD Radicals: Kinetics and Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (40), pp.9482-9490. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp507180g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01335124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of formaldehyde sources in French schools using a passive flux sampler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Poulhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71, pp.111-120. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2013.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of 3-hydroxy-3-methyl-2-butanone: Photolysis and \OH\ reaction kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Laversin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fittschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 98, pp.540 - 548. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2014.09.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elemental characterization and source identification of size resolved atmospheric particles in French classrooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Trinh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Galloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54, pp.250-259. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2012.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a New Flow Reactor for Kinetic Studies. Application to the Ozonolysis of a Series of Alkenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Iulian Olariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Visez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (24), pp.6169-6179. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp211480x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Cavity Ring-Down Spectroscopy HO 2 Measurements in a Large Photoreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Djehiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Fittschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physikalische Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 225 (9-10), pp.938-992. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zpch.2011.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Direct Detection of HONO in the Reaction of Methylnitrite (CH 3 ONO) with OH Radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Djehiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fittschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (2), pp.608-614. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es103076e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry of 2,3-Pentanedione: Photolysis and Reaction with OH Radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emese Szabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Djehiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Fittschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (33), pp.9160-9168. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp205595c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of the •OH-radical initiated reactions of acetic acid and its deuterated isomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emese Szabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tarmoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Fittschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sándor Dóbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reaction Kinetics and Catalysis Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 96 (2), pp.299-309. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11144-009-5511-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of cw-CRDS for studying the atmospheric oxidation of acetic acid in a simulation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tarmoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fittschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 85 (2-3), pp.467-476. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-006-2319-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European surface ozone in the extreme summer 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Solberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Forster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Orsolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (5), pp.9003-9038</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological fluxes conversion and SXRF experiment with a new active biomonitoring tool for atmospheric metals and trace element deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Amblard-Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Férard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnin-Mosbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Maul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Storage Conditions on the Metal Bioaccessibility and the Oxidative Potential of Welding Fumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.Y. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Aerosol Conference (IAC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens, Greece. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric study on the factors influencing the metal bioaccessibility and the oxidative potential of aging welding fumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, UK, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric study on the factors influencing the metal bioaccessibility and the oxidative potential of aging welding fumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, UK-Ireland virtual event, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical composition, bioaccessible fraction and oxidative potential of welding fumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Y. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Aachen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing PM2.5 levels in periurban, rural and remote sites in North of France: from local to transported sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Espina-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journée Scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactivité de COVB oxygénés avec deux oxydants atmosphériques : O3 et Cl. Cinétiques, formation d’aérosols organiques secondaires et produits de réaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Grira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Kerfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poyuzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone Combustion et Pollution Atmosphérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Ouarzazate, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic alterations induced by air pollution-derived PM2.5 reflect the shift from healthy to COPD-diseased human bronchial epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Anthérieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERS International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a THermAL Regulated AtMOspheric Simulation Chamber (THALAMOS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddin Osseiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassileios C Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Symposium on Gas Kinetics and Related Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of Green Leaf Volatiles (GLVs) in the atmosphere: Kinetics, products and secondary organic aerosol formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Grira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Kerfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poyuzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Symposium on Gas Kinetics and Related Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et étude de matériaux nanoporeux fonctionnalisés pour le piégeage spécifique de composés organiques volatils. Application à la production de matériaux standards émissifs de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journes Interdisciplinaires de la Qualité de l'Air (JIQA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of nucleation thresholds for BVOCs leading to SOA formation in the presence of ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Gierczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterization and optical properties of submicron particles measured in M’Bour, Senegal during 2015/2016 dry season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Hélèna Rivellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque international "Environnement et Développement Durable" - Changements climatiques : causes, impacts atténuation et adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usefulness of normal or diseased human bronchial epithelial cell models differentiated at air-liquid interface to study the effects of air pollution-derived PM4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Happillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Antherieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tour, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usefulness of normal or diseased human bronchial epithelial cell models differentiated at air-liquid interface to study the effects of air pollution-derived PM4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Happillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Antherieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tour, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace elements bioaccessibility in fine particles from the urban area of Lille (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tour, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de contaminants anthropiques sur la formation d'AOS issus de l'ozonolyse du limonène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of nucleation thresholds for BVOCs leading to SOA formation in the presence of ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Gierczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd VDI-Expert Forum on Atmospheric Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de contaminants anthropiques sur la formation d’AOS issus de l’ozonolyse du limonène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric fate of hydroxyketones: photolysis and reaction with OH radicals and Cl atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle El Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Laversin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Aslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Chimie Atmosphérique : Derniers résultats et défis à relever</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of miniature sensors to indoor air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBIAC - Interface between Indoor and Atmospheric Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimie Atmosphérique de la 3-Hydroxy-3-Methyl-2-Butanone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle El Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe Français de Cinétique et Photochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary organic aerosol formation in the ozonolysis of limonene performed in a laminar flow reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Air Quality - Science and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’ozonolyse du limonène en réacteur à écoulement : coefficient de vitesse et formation d’aérosols organiques secondaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CPER IRENI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude cinétique et mécanistique des réactions du limonène avec les radicaux OH et OD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone Combustion et Pollution Atmosphérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de contaminants anthropiques sur la formation d’aérosols organiques secondaires : cas de l’ozonolyse du limonène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waed Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone Combustion et Pollution Atmosphérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOA formation in the ozonolysis of biogenic volatile organic compounds performed in a laminar flow reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonolyse d’une série d’alcènes méthylés : coefficients de vitesse et produits en phase gazeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants EMD-PC2A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonolyse d’une série d’alcènes méthylés : coefficients de vitesse et produits en phase gazeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe de Cinétique et Photochimie en Phase Gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’ozonolyse de l’alpha-pinène en réacteur à écoulement laminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CPER IRENI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactions d’alcènes ramifiés avec l’ozone : coefficients de vitesse et produits formés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CPER IRENI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonolysis of a series of branched alkenes: Kinetics and gas-phase products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Iulian Olariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Arsene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Symposium on Gas Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A laminar flow reactor to study secondary organic aerosol (SOA) formed by ozonolysis reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Sino-French Joint Workshop on Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonolyse de COV conduisant à la formation d’aérosols organiques secondaires : études en réacteur à écoulement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants PC2A-EMD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réacteur à écoulement pour l’étude de la formation des aérosols organiques secondaires par ozonolyse de composés organiques volatils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude cinétique en réacteur à écoulement de l’ozonolyse d’une série d’alcènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe de Cinétique et Photochimie en Phase Gazeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Wimereux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la formation d'aérosols organiques secondaires par ozonolyse de composés organiques volatils (COV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Duncianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Interdisciplinaires de la Qualité de l’Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Villeneuve-d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MERA : Qualité de l'air dans les sites ruraux en lien avec les directives européennes et la convention de Genève - Rapport de synthèse d’activité 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Annuel d'Activités (2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 ans de mesureS des retombEeS AtMosphériquEs en France (SESAME)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Wroblewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe; Institut Mines Télécom; Université de Lille, Center for Energy and Environment. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrion: a critical target for the toxicity of air pollution-derived PM2.5 in healthy and COPD human bronchial epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kluza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Anthérieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sotty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Respiratory Society, pp.PA1201, 2018, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1183/13993003.congress-2018.PA1201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId409"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="36B74C37"/>
+    <w:nsid w:val="704AF3D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-coddeville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7381-3027" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096351136" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648919v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Ghanem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Yves Alleman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Rousset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Perdrix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coddeville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04138490v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxac087.032" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221787v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Y. Alleman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221627v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Espina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddeville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debevec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144186v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghanem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alleman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perdrix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249439v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sauvage" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Debevec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tison" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fronval" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222207v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Espina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144258v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Boukhenane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Redon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Wojkiewicz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251005v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375467v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoune" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145062v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Osseiran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romanias" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaudion" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angelaki" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. C. Papadimitriou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04151575v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Anth&#233;rieu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Leclercq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Yvon Alleman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2018.PA1268" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04194609v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Yves Alleman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250429v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Aslan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Mu&#241;oz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros R&#243;denas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Vera" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251069v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nicolas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rizzetto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04223876v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sonnette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Millet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438457v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laversin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano Priya Angappan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthilkumar Lakshmipathi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Fittschen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296746v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-H&#233;l&#232;na Rivellini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229036v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229033v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wolff" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Schwartz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638823v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crunaire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131463v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Bouzidi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le El Dib" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Roth" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251867v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Tlili" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verriele" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145595v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis N. Romanias" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Braure" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Bedjanian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631045v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poulhet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kaluzny" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306159v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306108v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305957v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125743v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00699630v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pascaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roustant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862574v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Duncianu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Iulian Olariu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Arsene" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125681v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125577v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862474v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229299v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duncianu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1022026" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338476v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aghnatios" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aimoz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Br&#233;mard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cho&#235;l" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03180080v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amblard-Gross" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. F&#233;rard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garrot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maul" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ducruet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221727v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221601v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223884v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221571v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Y. Alleman" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250929v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Espina-Martin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250497v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Grira" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ahmad" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Kerfant" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poyuzan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221708v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anth&#233;rieu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grare" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leclercq" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Achour" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250537v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddin Osseiran" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassileios C Papadimitriou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thevenet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250532v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339375v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Tran" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Crunaire" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Wojkiewicz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Chevallier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638947v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Gierczak" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291626v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chiapello" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04223870v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Happillon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antherieu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229045v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04223871v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garcon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638895v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597459v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waed Ahmad" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638261v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438509v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Sleiman" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427958v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131488v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118517v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306388v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Braure" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119034v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119018v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865728v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306111v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130195v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255086v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862746v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255078v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863121v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251681v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125696v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125626v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125590v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970389v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Espina-Martin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2022.119285" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969372v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Al-Alam" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sonnette" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delhomme" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192114049" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596276v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Kalalian" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Illmann" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Patroescu-Klotz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. El Dib" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13020291" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017307v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Millet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2021.106574" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221749v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aslan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#243;denas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vera" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118352" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225394v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118344" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04194606v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12010030" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541180v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Amarandei" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Romanias" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Canosa" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11030256" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913609v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudion" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angelaki" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassileios Papadimitriou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2020.03.036" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455684v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Lamine Boukhenane" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wojkiewicz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02276311v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2019.126709" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375462v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/609/4/042027" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364388v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Crois&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552778v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kluza" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sotty" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.09.062" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXW2M0Q4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02336648v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouzidi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djehiche" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381075v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Ocampo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10406638.2016.1253594" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322167v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fittschen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2017.09.051" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51N2LG9S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552768v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Platel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Hardy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.06.028" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586682v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sobanska" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cornard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desgroux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142713v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laversin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roth" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.11.059" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90VW2FRL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552784v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Trinh Tran" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Galloo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1420326X15610798" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580450v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mano Priya" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sleiman" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Zeineddine" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2017.07.038" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142698v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tomas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21060" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142723v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuisset" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coeur" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2017.05.010" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z0KCNSZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552772v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Happillon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2017.03.029" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CF0WDWQD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143842v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mikhaylov" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ogurtsov" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA12693F" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552782v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.08.059" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SN6MCG8W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280712v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pag&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/58223" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323171v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vincent" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laurent" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Losno" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bon Nguyen" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roullet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-8749-2016" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143845v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Noskov" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Mikhaylov" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2016.04.015" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9D760DB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143147v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mathias" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.5748" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390323v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143861v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Ogurtsov" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Dudarenko" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b05944" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143863v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pascaud" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Crois&#233;" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.05.019" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224474v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b02721" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221702v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Djehiche" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranay Morajkar" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b09448" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221505v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Noskov" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra16121a" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123092v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20934" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B0ZKG5FR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199556v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.02.034" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CW8XVG68-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552798v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.06.023" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCQ4515Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221694v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.10.039" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5R3X5K4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01335124v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp507180g" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199568v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poulhet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusanter" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crunaire" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Locoge" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2013.10.002" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z08QGPRS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072749v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2014.09.033" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552808v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2012.02.021" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTNJWBP5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567607v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Visez" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp211480x" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221690v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zpch.2011.0143" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221672v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es103076e" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221680v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emese Szab&#243;" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Riva" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp205595c" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221662v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tarmoul" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor D&#243;b&#233;" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11144-009-5511-y" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V7N8SM85-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221621v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tarmoul" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lemoine" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2319-6" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TSMT54PP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327963v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Solberg" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forster" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hov" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Orsolini" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175761v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Amblard-Gross" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carrot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnin-Mosbah" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Maul" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04250946v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pla" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Leoz Garziandia" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mathe" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251072v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466571v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Wroblewski" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04151579v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kluza" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sotty" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2018.PA1201" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-coddeville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7381-3027" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096351136" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648919v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Ghanem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Yves Alleman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Rousset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Perdrix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coddeville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04138490v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxac087.032" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221787v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Y. Alleman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221627v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Espina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddeville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debevec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144186v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghanem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alleman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perdrix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249439v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sauvage" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Debevec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tison" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fronval" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375467v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoune" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251005v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Espina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222207v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144258v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Boukhenane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Redon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Wojkiewicz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145062v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Osseiran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romanias" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaudion" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angelaki" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. C. Papadimitriou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04194609v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Anth&#233;rieu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Leclercq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Yves Alleman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2018.PA1268" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04151575v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Yvon Alleman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250429v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Aslan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Mu&#241;oz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros R&#243;denas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Vera" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251069v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nicolas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rizzetto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04223876v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sonnette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Millet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438457v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laversin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano Priya Angappan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthilkumar Lakshmipathi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Fittschen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296746v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-H&#233;l&#232;na Rivellini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229036v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229033v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wolff" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Schwartz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638823v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crunaire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131463v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Bouzidi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le El Dib" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Roth" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251867v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Tlili" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verriele" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145595v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis N. Romanias" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Braure" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Bedjanian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631045v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poulhet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kaluzny" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306159v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306108v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305957v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125743v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862574v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Duncianu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Iulian Olariu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Arsene" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00699630v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pascaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roustant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125681v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125577v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229299v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duncianu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1022026" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862474v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338476v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aghnatios" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aimoz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Br&#233;mard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cho&#235;l" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03180080v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amblard-Gross" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. F&#233;rard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garrot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maul" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ducruet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970389v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Espina-Martin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2022.119285" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969372v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Al-Alam" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sonnette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delhomme" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192114049" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596276v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Kalalian" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Grira" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Illmann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Patroescu-Klotz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. El Dib" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13020291" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017307v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Millet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2021.106574" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221749v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aslan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#243;denas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vera" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118352" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225394v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118344" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04194606v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12010030" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541180v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Amarandei" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Romanias" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Canosa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11030256" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913609v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddin Osseiran" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudion" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angelaki" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassileios Papadimitriou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2020.03.036" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455684v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Lamine Boukhenane" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wojkiewicz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02276311v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2019.126709" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375462v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/609/4/042027" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364388v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Crois&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552778v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leclercq" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kluza" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antherieu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sotty" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.09.062" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXW2M0Q4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552768v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Platel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Hardy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.06.028" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586682v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sobanska" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cornard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desgroux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142713v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laversin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roth" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.11.059" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90VW2FRL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322167v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fittschen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2017.09.051" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51N2LG9S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381075v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Ocampo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10406638.2016.1253594" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02336648v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouzidi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djehiche" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552784v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Trinh Tran" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Galloo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1420326X15610798" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580450v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mano Priya" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sleiman" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Zeineddine" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2017.07.038" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142698v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tomas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21060" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142723v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waed Ahmad" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuisset" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coeur" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2017.05.010" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z0KCNSZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552772v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Happillon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2017.03.029" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CF0WDWQD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552782v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Happillon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.08.059" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SN6MCG8W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280712v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pag&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/58223" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143842v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mikhaylov" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ogurtsov" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA12693F" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323171v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vincent" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laurent" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Losno" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bon Nguyen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roullet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-8749-2016" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143845v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Noskov" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Mikhaylov" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2016.04.015" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9D760DB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143147v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mathias" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.5748" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390323v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143861v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Ogurtsov" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Dudarenko" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b05944" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143863v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pascaud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Crois&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.05.019" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221702v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Djehiche" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Gierczak" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranay Morajkar" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b09448" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224474v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b02721" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221505v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Noskov" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra16121a" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123092v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20934" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B0ZKG5FR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199556v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.02.034" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CW8XVG68-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552798v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.06.023" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCQ4515Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221694v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.10.039" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5R3X5K4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01335124v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp507180g" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199568v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poulhet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusanter" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crunaire" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Locoge" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2013.10.002" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z08QGPRS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072749v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2014.09.033" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552808v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2012.02.021" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTNJWBP5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567607v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Visez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp211480x" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221690v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zpch.2011.0143" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221672v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es103076e" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221680v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emese Szab&#243;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Riva" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp205595c" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221662v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tarmoul" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor D&#243;b&#233;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11144-009-5511-y" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V7N8SM85-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221621v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tarmoul" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lemoine" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2319-6" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TSMT54PP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327963v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Solberg" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forster" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hov" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Orsolini" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175761v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Amblard-Gross" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carrot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnin-Mosbah" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Maul" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221727v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221601v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223884v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221571v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Y. Alleman" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250929v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Espina-Martin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250497v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ahmad" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Kerfant" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poyuzan" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221708v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anth&#233;rieu" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grare" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Achour" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250537v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassileios C Papadimitriou" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thevenet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250532v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339375v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Tran" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Crunaire" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Wojkiewicz" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Chevallier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638947v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291626v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chiapello" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04223870v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229045v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04223871v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garcon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597459v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638895v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638261v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438509v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Sleiman" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427958v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131488v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118517v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306388v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Braure" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119034v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119018v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865728v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306111v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130195v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255078v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255086v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862746v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863121v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251681v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125696v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125626v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125590v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251072v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04250946v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pla" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Leoz Garziandia" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mathe" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466571v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Wroblewski" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04151579v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kluza" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sotty" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2018.PA1201" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>