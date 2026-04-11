--- v0 (2026-03-07)
+++ v1 (2026-04-11)
@@ -608,429 +608,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual role of DMXL2 in olfactory information transmission and the first wave of spermatogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IL-17c is involved in olfactory mucosa responses to Poly(I:C) mimicking virus presence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Gobe</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eli Sellem</w:t>
+                <w:t xml:space="preserve">Aurélie Dewaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Saint-Albin Deliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Le Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Congar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007909⟩</w:t>
+              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 79, pp.274-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbi.2019.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622530v1</w:t>
+                <w:t xml:space="preserve">hal-02620822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IL-17c is involved in olfactory mucosa responses to Poly(I:C) mimicking virus presence</w:t>
+                <w:t xml:space="preserve">Endothelin impacts on olfactory processing in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claire Le Poupon</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Congar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbi.2019.02.012⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 362, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2018.12.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620822v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endothelin impacts on olfactory processing in rats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Bryche</w:t>
+                <w:t xml:space="preserve">Dual role of DMXL2 in olfactory information transmission and the first wave of spermatogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Gobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikaël Le Bourhis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Congar</w:t>
+                <w:t xml:space="preserve">Maeva M. El Zaiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Martin</w:t>
+                <w:t xml:space="preserve">Nicolas Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rampin</w:t>
+                <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 362, pp.1-6. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (2), pp.1-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2018.12.048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393307v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fasting induces astroglial plasticity in the olfactory bulb glomeruli of rats</w:t>
               </w:r>
@@ -1202,51 +1202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Grebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Congar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 40 (6), pp.2878-2887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1305,51 +1305,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuropeptide Y enhances olfactory mucosa responses to odorant in hungry rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Negroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regine Monnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1719,51 +1719,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endothelin evokes distinct calcium transients in neuronal and non-neuronal cells of rat olfactory mucosa primary cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Gouadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Grebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1878,51 +1878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fang Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3183,278 +3183,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03170746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuronal migration disorders: heterotopic neocortical neurons in CA1 provide a bridge between the hippocampus and the neocortex.</w:t>
+                <w:t xml:space="preserve">Neuronal migration disorders: Heterotopic neocortical neurons in CA1 provide a bridge between the hippocampus and the neocortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevassus-Au-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Congar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso Represa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yezekiel Ben-Ari</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehezkel Ben-Ari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gaïarsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 95 (17), pp.10263-8</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1998, 95 (17), pp.10263-10268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.95.17.10263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00522445v1</w:t>
+                <w:t xml:space="preserve">hal-03170741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuronal migration disorders: Heterotopic neocortical neurons in CA1 provide a bridge between the hippocampus and the neocortex</w:t>
+                <w:t xml:space="preserve">Neuronal migration disorders: heterotopic neocortical neurons in CA1 provide a bridge between the hippocampus and the neocortex.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevassus-Au-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Congar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso Represa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yehezkel Ben-Ari</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yezekiel Ben-Ari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gaïarsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 95 (17), pp.10263-10268. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1998, 95 (17), pp.10263-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.95.17.10263⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03170741v1</w:t>
+                <w:t xml:space="preserve">inserm-00522445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Long-Lasting Calcium-Activated Nonselective Cationic Current Is Generated by Synaptic Stimulation or Exogenous Activation of Group I Metabotropic Glutamate Receptors in CA1 Pyramidal Neurons</w:t>
               </w:r>
@@ -3466,51 +3466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Congar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Leinekugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehezkel Ben-Ari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Crépel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3971,299 +3971,299 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fasting induces astroglial plasticity in the olfactory bulb glomeruli of rats: evidence for a role of astrocytes in the sensory regulation of food intake</w:t>
+                <w:t xml:space="preserve">Fasting induces astroglial plasticity in the olfactory bulb glomeruli of rats: evidence for a role of astrocytes in the sensory regulation of food intake.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Champeil Potokar</w:t>
+                <w:t xml:space="preserve">Isabelle Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Daumas-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Champeil-Potokar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Congar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis I.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European Meeting on Glial Cells in Health and Disease (GLIA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">10. Swiss Winter Conference on Ingestive Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Saint-Moritz, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02975333v1</w:t>
+                <w:t xml:space="preserve">hal-04542288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fasting induces astroglial plasticity in the olfactory bulb glomeruli of rats: evidence for a role of astrocytes in the sensory regulation of food intake.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fasting induces astroglial plasticity in the olfactory bulb glomeruli of rats: evidence for a role of astrocytes in the sensory regulation of food intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Champeil Potokar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Daumas-Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Congar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Denis</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Patrice Congar</w:t>
+                <w:t xml:space="preserve">Denis I.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Swiss Winter Conference on Ingestive Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Saint-Moritz, Switzerland</w:t>
+              <w:t xml:space="preserve">14. European Meeting on Glial Cells in Health and Disease (GLIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04542288v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fasting induces astroglial plasticity in the olfactory bulb glomeruli of rats: a new implication of astrocytes in an adaptive neurophysiological process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Daumas-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4379,51 +4379,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Grebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Congar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4487,51 +4487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Daligault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4737,51 +4737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Daligault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4817,1144 +4817,1088 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bioelectronic sensor nanoplatform based on olfactory receptors and electrochemical impedance spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of relevant olfactory receptors to be used as sensing elements of a bioelectronic odorant detection nano-platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Pajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Daligault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dewaele</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Congar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. World Congress on Biomimetics, Artificial Muscles and Nano-Bio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Olfaction and Electronic Nose (ISOEN) 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807785v1</w:t>
+                <w:t xml:space="preserve">hal-02744618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bioelectronic sensor nanoplatform based on olfactory receptors and electrochemical impedance spectroscopy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets de l'exposition de la muqueuse olfactive à la roténone : caractérisation des atteintes cellulaires précoses chez le rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Congar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Grebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regine Monnerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECRO XXI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque IFR 144 NeuroSud-Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Orsay, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747726v1</w:t>
+                <w:t xml:space="preserve">hal-02808889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of relevant olfactory receptors to be used as sensing elements of a bioelectronic odorant detection nano-platform</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification de récepteurs olfactifs utilisés comme senseurs d'une puce bioélectronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Daligault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Congar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Baly</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Olfaction and Electronic Nose (ISOEN) 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, New-York, United States</w:t>
+              <w:t xml:space="preserve">Colloque de Neurobiologie IFR144</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744618v1</w:t>
+                <w:t xml:space="preserve">hal-02748698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l'exposition de la muqueuse olfactive à la roténone : caractérisation des atteintes cellulaires précoses chez le rat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of relevant olfactory receptors to be used as sensing elements of a bioelectronic odorant detection device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Daligault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dewaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Congar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque IFR 144 NeuroSud-Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Orsay, France. n.p</w:t>
+              <w:t xml:space="preserve">33. Annual Meeting of the Association for Chemoreception Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, St Pete Beach, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02808889v1</w:t>
+                <w:t xml:space="preserve">hal-02747619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de récepteurs olfactifs utilisés comme senseurs d'une puce bioélectronique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
+                <w:t xml:space="preserve">Cerveau et nutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Badonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Congar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de Neurobiologie IFR144</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Orsay, France</w:t>
+              <w:t xml:space="preserve">2. Rencontres INRA-IRBA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Brétigny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748698v1</w:t>
+                <w:t xml:space="preserve">hal-02809933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of relevant olfactory receptors to be used as sensing elements of a bioelectronic odorant detection device</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of relevant olfactory receptors to be used as sensing elements of a bioelectronic odorant detection nanoplatform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dewaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Daligault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Congar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33. Annual Meeting of the Association for Chemoreception Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, St Pete Beach, Florida, United States</w:t>
+              <w:t xml:space="preserve">International Symposium on Olfaction and Electronic Nose (ISOEN 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Olfaction and Chemical Sensing (ISOCS). INT., May 2011, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747619v1</w:t>
+                <w:t xml:space="preserve">hal-02747786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerveau et nutrition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A bioelectronic sensor nanoplatform based on olfactory receptors and electrochemical impedance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Daligault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dewaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Congar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Rencontres INRA-IRBA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Brétigny, France</w:t>
+              <w:t xml:space="preserve">ECRO XXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02809933v1</w:t>
+                <w:t xml:space="preserve">hal-02747726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of relevant olfactory receptors to be used as sensing elements of a bioelectronic odorant detection nanoplatform</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">A bioelectronic sensor nanoplatform based on olfactory receptors and electrochemical impedance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Daligault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Daligault</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Congar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roland Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Olfaction and Electronic Nose (ISOEN 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Olfaction and Chemical Sensing (ISOCS). INT., May 2011, New York, United States</w:t>
+              <w:t xml:space="preserve">6. World Congress on Biomimetics, Artificial Muscles and Nano-Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747786v1</w:t>
+                <w:t xml:space="preserve">hal-02807785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation de la perception olfactive par l'endothéline</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le système olfactif : un système sous influences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Congar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journée d'Animation Scientifique, Aromagri 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Dijon, France. 1 p</w:t>
+              <w:t xml:space="preserve">1. Journée d'animation scientifique Neurojouy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Jouy en Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02820188v1</w:t>
+                <w:t xml:space="preserve">hal-02813755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuropeptide Y modulates olfactory mucosa responses to odorant in fasted rat</w:t>
               </w:r>
@@ -5966,51 +5910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Congar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Negroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6059,717 +6003,773 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système olfactif : un système sous influences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Informations sensorielles, rassasiement et satiété</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Badonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Congar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Salesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journée d'animation scientifique Neurojouy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Jouy en Josas, France</w:t>
+              <w:t xml:space="preserve">Ecole chercheur INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02813755v1</w:t>
+                <w:t xml:space="preserve">hal-02814147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informations sensorielles, rassasiement et satiété</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulation des réponses olfactives de la muqueuse de rats à jeun par le NPY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Negroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regine Monnerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salesse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole chercheur INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Ecully, France</w:t>
+              <w:t xml:space="preserve">7. Journée d'Animation Scientifique, Aromagri 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Dijon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814147v1</w:t>
+                <w:t xml:space="preserve">hal-02821755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation des réponses olfactives de la muqueuse de rats à jeun par le NPY</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Regine Monnerie</w:t>
+                <w:t xml:space="preserve">Sensory-metabolic neuroendocrine crosstalk in the rat olfactory epithelium and buld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Salesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roland Salesse</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Congar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journée d'Animation Scientifique, Aromagri 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Dijon, France. 1 p</w:t>
+              <w:t xml:space="preserve">7. Forum of European Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02821755v1</w:t>
+                <w:t xml:space="preserve">hal-02820587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensory-metabolic neuroendocrine crosstalk in the rat olfactory epithelium and buld</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roland Salesse</w:t>
+                <w:t xml:space="preserve">Olfactory epithelium, a tissue under metabolic influences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrice Congar</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regine Monnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Forum of European Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">32. Annual Meeting of the Association for Chemoreception Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, St Pete Beach, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02820587v1</w:t>
+                <w:t xml:space="preserve">hal-02752580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfactory epithelium, a tissue under metabolic influences</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Regine Monnerie</w:t>
+                <w:t xml:space="preserve">Modulation de la perception olfactive par l'endothéline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Laziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aniya Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Grebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Sautel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Congar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. Annual Meeting of the Association for Chemoreception Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, St Pete Beach, Florida, United States</w:t>
+              <w:t xml:space="preserve">7. Journée d'Animation Scientifique, Aromagri 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Dijon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752580v1</w:t>
+                <w:t xml:space="preserve">hal-02820188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfactory mucosa as a target for insulin</w:t>
+                <w:t xml:space="preserve">Le système olfactif : une cible pour l'insuline ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Schlegel-Le Poupon</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regine Monnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Congress of European Chemoreception Research Organization, ECRO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756889v1</w:t>
+                <w:t xml:space="preserve">hal-02758375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système olfactif est-il sensible au statut métabolique ? Eventuelles conséquences physio-pathologiques</w:t>
               </w:r>
@@ -6807,51 +6807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jeanne Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Olfaction, Mémoire et Apprentissages : Venez Pointer Votre Nez !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Paris, France</w:t>
@@ -6880,51 +6880,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endothelin modulates both short-term kinetics of odorant detection and long-term cellular population dynamics in olfactory mucosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Gouadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6999,527 +6999,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système olfactif : une cible pour l'insuline ?</w:t>
+                <w:t xml:space="preserve">Olfactory mucosa as a target for insulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Regine Monnerie</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Schlegel-Le Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
+              <w:t xml:space="preserve">18. Congress of European Chemoreception Research Organization, ECRO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758375v1</w:t>
+                <w:t xml:space="preserve">hal-02756889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endothelin modulates both short-term detection kinetics of odors and long-term cellular population dynamics in olfactory mucosa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Meunier</w:t>
+                <w:t xml:space="preserve">Long term effects of endothelin on rat olfactory mucosa : modulation of neuronal and non neuronal cellular populations dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Laziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aniya Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Didier Durieux</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Grebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. Annual Meeting of the Association for Chemoreception Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Sarasota, United States</w:t>
+              <w:t xml:space="preserve">4. Journées de Biologie Cellulaire du Grand Campus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Orsay, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755323v1</w:t>
+                <w:t xml:space="preserve">hal-02815669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfactory system as a target for insulin</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Endothelin modulates both short-term detection kinetics of odors and long-term cellular population dynamics in olfactory mucosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aniya Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Laziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gouadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Durieux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Regine Monnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy Colloquium "Nutrition, Metabolism and the Brain"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">31. Annual Meeting of the Association for Chemoreception Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Sarasota, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754778v1</w:t>
+                <w:t xml:space="preserve">hal-02755323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term effects of endothelin on rat olfactory mucosa : modulation of neuronal and non neuronal cellular populations dynamics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olfactory system as a target for insulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denise Grebert</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Badonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regine Monnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées de Biologie Cellulaire du Grand Campus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Orsay, France. 1p</w:t>
+              <w:t xml:space="preserve">Academy Colloquium "Nutrition, Metabolism and the Brain"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815669v1</w:t>
+                <w:t xml:space="preserve">hal-02754778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the internal status able to modify olfactory message at the OM level ?</w:t>
               </w:r>
@@ -7669,51 +7669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jeanne Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Congar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7893,51 +7893,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le neuropeptide Y module la réponse de la muqueuse olfactives aux odorants chez le rat à jeun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Negroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sautel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8130,51 +8130,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endothelin modulates both short-term detection kinetics of odors and long-term cellular population dynamics in olfactory mucosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Gouadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8544,51 +8544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Gouadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Congar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Gorojankina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8669,51 +8669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Congar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Gouadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8762,168 +8762,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l'endothéline sur les cellules de l'épithélium olfactif : rôle dans la modulation d'un signal olfactif ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Congar</w:t>
+                <w:t xml:space="preserve">Régulation de l'olfaction en vue de l'ingestion : le système olfactif comme un &amp;quot;senseur&amp;quot; de l'état nutritionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Aioun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jeanne Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Gorojankina</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roland Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées d'Animation Scientifique de Département de Physiologie Animale et Système d'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
+              <w:t xml:space="preserve">72ème congrès de la Société de Physiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Rennes, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763283v1</w:t>
+                <w:t xml:space="preserve">hal-02830324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatomical and functional evidences for a neuromodulatory role of endotheline on the cells of the rat olfactory epithelium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Congar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8982,182 +8982,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Colloque de la Société des Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Lille, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation de l'olfaction en vue de l'ingestion : le système olfactif comme un &amp;quot;senseur&amp;quot; de l'état nutritionnel</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Jeanne Prud'Homme</w:t>
+                <w:t xml:space="preserve">Effets de l'endothéline sur les cellules de l'épithélium olfactif : rôle dans la modulation d'un signal olfactif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Congar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Gorojankina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Grebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72ème congrès de la Société de Physiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Rennes, France. n.p</w:t>
+              <w:t xml:space="preserve">1. Journées d'Animation Scientifique de Département de Physiologie Animale et Système d'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02830324v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9201,51 +9201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Namya Mellouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9352,51 +9352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Congar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euroglia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9415,1023 +9415,1023 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between olfaction and food intake: metabolic state drives changes in the astroglial deployment within the olfactory bulb glomeruli in rats</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrice Dahirel</w:t>
+                <w:t xml:space="preserve">Développement de biocapteurs en diamant porteurs de récepteurs olfactifs sensibles à une molécule odorante signature de l'oestrus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Congar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Levillain</w:t>
+                <w:t xml:space="preserve">Adrien Acquistapace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Grebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées thématiques de la Société des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Tours, France. 2016</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01345504v1</w:t>
+                <w:t xml:space="preserve">hal-02741040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de biocapteurs en diamant porteurs de récepteurs olfactifs sensibles à une molécule odorante signature de l'oestrus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Congar</w:t>
+                <w:t xml:space="preserve">Interaction between olfaction and food intake: metabolic state drives changes in the astroglial deployment within the olfactory bulb glomeruli in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Daumas-Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Champeil Potokar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Papillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Acquistapace</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Dewaele</w:t>
+                <w:t xml:space="preserve">Marielle Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
+              <w:t xml:space="preserve">23. meeting of the French Glial Cell Club "Emerging Concepts in Glial Cell Research"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Carry-le-Rouet, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741040v1</w:t>
+                <w:t xml:space="preserve">hal-01345505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between olfaction and food intake: metabolic state drives changes in the astroglial deployment within the olfactory bulb glomeruli in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Daumas-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Champeil Potokar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Papillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. meeting of the French Glial Cell Club "Emerging Concepts in Glial Cell Research"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Carry-le-Rouet, France. , 2016</w:t>
+              <w:t xml:space="preserve">2. Journées thématiques de la Société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Tours, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01345505v1</w:t>
+                <w:t xml:space="preserve">hal-01345504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between olfaction and food intake: first evidence for a role of astroglial plasticity in the olfactory bulb</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[i]Dmxl2[/i] is involved in follicle formation in the mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Dufourcq</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maëva El Zaiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Gobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Passet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Colloque de la Société des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Montpellier, France. , 1 p, 2015</w:t>
+              <w:t xml:space="preserve">1. Journées du GdR 3606 Repro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Rennes, France. , 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01244501v1</w:t>
+                <w:t xml:space="preserve">hal-01194103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[i]Dmxl2[/i] is involved in follicle formation in the mouse</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clara Gobe</w:t>
+                <w:t xml:space="preserve">Interaction between olfaction and food intake: first evidence for a role of astroglial plasticity in the olfactory bulb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Daumas-Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Champeil Potokar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Passet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Dufourcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Congar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Denis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées du GdR 3606 Repro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Rennes, France. , 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t>
+              <w:t xml:space="preserve">12. Colloque de la Société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Montpellier, France. , 1 p, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194103v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet AstrOBulb (Unité NBO)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Interaction between olfaction and food intake: first evidence for a role of astroglial plasticity in the olfactory bulb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Daumas-Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Champeil Potokar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Baly</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dufourcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Papillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises du Département AlimH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Arrêches, France. 2014</w:t>
+              <w:t xml:space="preserve">Doc'J : Colloque des Jeunes Chercheurs de l'INRA de Jouy-en-Josas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Jouy-en-Josas, France. , 1 p, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01345500v1</w:t>
+                <w:t xml:space="preserve">hal-01345499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between olfaction and food intake: first evidence for a role of astroglial plasticity in the olfactory bulb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Daumas-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Champeil Potokar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dufourcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Papillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doc'J : Colloque des Jeunes Chercheurs de l'INRA de Jouy-en-Josas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Jouy-en-Josas, France. , 1 p, 2014</w:t>
+              <w:t xml:space="preserve">1. Congrès International sur les Astrocytes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. , 1 p, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345499v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between olfaction and food intake: first evidence for a role of astroglial plasticity in the olfactory bulb</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet AstrOBulb (Unité NBO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Isabelle Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Congar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gaelle Champeil Potokar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Papillon</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Muszlak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Congrès International sur les Astrocytes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris, France. , 1 p, 2014</w:t>
+              <w:t xml:space="preserve">Assises du Département AlimH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Arrêches, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01244504v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulations of olfactory responses by GAP junctions uncoupling in the OM.</w:t>
               </w:r>
@@ -10795,277 +10795,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioelectronic odor detection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
+                <w:t xml:space="preserve">Études des effets à court terme de l'endothéline sur la muqueuse olfactive : découplage des jonctions GAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Congar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Grebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI International Symposium on Olfaction and Taste, XXII meeting of ECRO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Stockholm, Sweden. , 2012</w:t>
+              <w:t xml:space="preserve">9. Journée d'animation scientifique AromAgri - Imagerie et sens chimiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Clermont-Ferrand, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747696v1</w:t>
+                <w:t xml:space="preserve">hal-02809279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Études des effets à court terme de l'endothéline sur la muqueuse olfactive : découplage des jonctions GAP</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Durieux</w:t>
+                <w:t xml:space="preserve">Bioelectronic odor detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Pajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Badonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dewaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Daligault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journée d'animation scientifique AromAgri - Imagerie et sens chimiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Clermont-Ferrand, France. , 2012</w:t>
+              <w:t xml:space="preserve">XVI International Symposium on Olfaction and Taste, XXII meeting of ECRO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Stockholm, Sweden. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02809279v1</w:t>
+                <w:t xml:space="preserve">hal-02747696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioelectronic odor detection</w:t>
               </w:r>
@@ -11077,51 +11077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Daligault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11291,527 +11291,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term effects of endothelin on rat olfactory mucosa : modulation of neuronal and non neuronal cellular populations dynamics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denise Grebert</w:t>
+                <w:t xml:space="preserve">Modulation des réponses aux odorants de la muqueuse olfactive de rat par les peptides métaboliques : focus sur le NPY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Negroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Sautel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Salesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Colloque de la Société des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Bordeaux, France. 1 p., 2009</w:t>
+              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Tours, France. , 2009, 3èmes Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816596v1</w:t>
+                <w:t xml:space="preserve">hal-02754946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional evidences for a neuromodulatory role of NPY on the rat olfactory mucosa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Short-term effects of endothelin in rat olfactory mucosa : modulation of odorant detection and intercellular communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Congar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Monique Caillol</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gouadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Grebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Colloque de la Société Française des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Bordeaux, France. 2009</w:t>
+              <w:t xml:space="preserve">9. Colloque de la Société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Brdeaux, France. , 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751207v1</w:t>
+                <w:t xml:space="preserve">hal-02820467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation des réponses aux odorants de la muqueuse olfactive de rat par les peptides métaboliques : focus sur le NPY</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Monique Caillol</w:t>
+                <w:t xml:space="preserve">Long term effects of endothelin on rat olfactory mucosa : modulation of neuronal and non neuronal cellular populations dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Laziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aniya Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Grebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Tours, France. , 2009, 3èmes Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
+              <w:t xml:space="preserve">9. Colloque de la Société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Bordeaux, France. 1 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754946v1</w:t>
+                <w:t xml:space="preserve">hal-02816596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term effects of endothelin in rat olfactory mucosa : modulation of odorant detection and intercellular communication</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Functional evidences for a neuromodulatory role of NPY on the rat olfactory mucosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Negroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Denise Grebert</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Sautel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Salesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Colloque de la Société des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Brdeaux, France. , 2009</w:t>
+              <w:t xml:space="preserve">9. Colloque de la Société Française des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bordeaux, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02820467v1</w:t>
+                <w:t xml:space="preserve">hal-02751207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11982,77 +11982,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions entre olfaction et prise alimentaire : implication des régulations gliales dans le bulbe olfactif.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dufourcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Congar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] 2014, 33 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12254,51 +12254,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="69E06B00"/>
+    <w:nsid w:val="B56116DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12485,51 +12485,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-congar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5691-6582" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185535240" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058912v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101508" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885356v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01444-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623216v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bryche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint-Albin Deliot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Poupon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Congar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/1673-5374.265558" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622530v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gobe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva M. El Zaiat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sellem" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007909" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620822v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2019.02.012" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393307v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Le Bourhis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rampin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2018.12.048" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626529v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daumas-Meyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Champeil-Potokar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Chaumontet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dahirel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Papillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.23280" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636412v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Le Bourhis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rimbaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Grebert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.12665" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CV6KSQ4Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643180v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Negroni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Monnerie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salesse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045266.g001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650925v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Palouzier-Paulignan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lacroix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Aime" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Caillol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjs059" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646055v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Laziz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniya Larbi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sautel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2010.10.063" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X56Q4QLM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660925v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gouadon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Durieux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2009.10.046" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41X01VS6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659180v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Tan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schlegel-Le Poupon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2008.01777.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TJG1WNXS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677577v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Tolpolnik" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lacaille" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4388-04.2005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678085v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sanon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Carmant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Emond" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1528-1167.2005.21404.x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170793v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie St-Gelais" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;nard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Eric Trudeau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Massicotte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.10176" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170787v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Patenaude" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andrew Chapman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bertrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Lacaille" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2003.049015" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170788v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saobo Lei" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Pelkey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Topolnik" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.23-30-09786.2003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170782v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis&#8208;eric Trudeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2002.020222" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170775v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bergevin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00459.2001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00485226v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ga&#239;arsa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odora Popovici" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yezekiel Ben-Ari" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cr&#233;pel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170769v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.2000.83.4.2040" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170746v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beurrier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bioulac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Hammond" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.19-02-00599.1999" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00522445v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevassus-Au-Louis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Represa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170741v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehezkel Ben-Ari" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.95.17.10263" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170738v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leinekugel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.17-14-05366.1997" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00522458v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170716v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gaiarsa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Mclean" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Khazipov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/neu.480260306" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466062v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tauc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Poncet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M&#233;rot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Vita" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00374512" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-32KNDH1N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975333v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Champeil Potokar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis I." TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542288v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Denis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542294v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740336v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344430v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Daligault" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807268v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810974v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807785v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747726v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744618v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808889v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748698v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747619v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809933v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747786v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820188v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755449v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813755v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814147v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821755v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820587v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752580v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756889v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750826v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeanne Prud'Homme" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750448v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758375v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755323v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754778v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815669v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820731v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753077v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814011v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814512v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756776v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ferezou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Couvreur" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gripois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Vacher" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aubourg" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823648v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814126v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820430v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812144v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751611v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Gorojankina" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755410v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763283v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832114v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830324v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777412v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dujardin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524068v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chaumontet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345504v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Levillain" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741040v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Acquistapace" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345505v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244501v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dufourcq" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194103v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va El Zaiat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345500v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Muszlak" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345499v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244504v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349543v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjt055" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803993v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnefont" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807590v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747696v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809279v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746367v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820718v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816596v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751207v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754946v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820467v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802569v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Renou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1466-odorat-et-gout-.html" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793606v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795277v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-congar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5691-6582" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185535240" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058912v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101508" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885356v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01444-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623216v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bryche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint-Albin Deliot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Poupon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Congar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/1673-5374.265558" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620822v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2019.02.012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393307v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Le Bourhis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rampin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2018.12.048" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622530v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gobe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva M. El Zaiat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sellem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007909" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626529v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daumas-Meyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Champeil-Potokar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Chaumontet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dahirel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Papillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.23280" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636412v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Le Bourhis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rimbaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Grebert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.12665" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CV6KSQ4Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643180v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Negroni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Monnerie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salesse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045266.g001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650925v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Palouzier-Paulignan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lacroix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Aime" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Caillol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjs059" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646055v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Laziz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniya Larbi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sautel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2010.10.063" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X56Q4QLM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660925v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gouadon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Durieux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2009.10.046" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41X01VS6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659180v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Tan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schlegel-Le Poupon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2008.01777.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TJG1WNXS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677577v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Tolpolnik" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lacaille" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4388-04.2005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678085v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sanon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Carmant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Emond" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1528-1167.2005.21404.x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170793v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie St-Gelais" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;nard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Eric Trudeau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Massicotte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.10176" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170787v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Patenaude" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andrew Chapman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bertrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Lacaille" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2003.049015" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170788v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saobo Lei" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Pelkey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Topolnik" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.23-30-09786.2003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170782v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis&#8208;eric Trudeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2002.020222" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170775v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bergevin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00459.2001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00485226v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ga&#239;arsa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odora Popovici" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yezekiel Ben-Ari" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cr&#233;pel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170769v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.2000.83.4.2040" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170746v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beurrier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bioulac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Hammond" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.19-02-00599.1999" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170741v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevassus-Au-Louis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Represa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehezkel Ben-Ari" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.95.17.10263" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00522445v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170738v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leinekugel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.17-14-05366.1997" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00522458v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170716v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gaiarsa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Mclean" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Khazipov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/neu.480260306" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466062v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tauc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Poncet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M&#233;rot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Vita" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00374512" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-32KNDH1N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542288v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Denis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975333v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Champeil Potokar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis I." TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542294v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740336v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344430v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Daligault" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807268v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810974v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744618v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808889v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748698v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747619v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809933v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747786v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747726v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807785v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813755v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755449v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814147v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821755v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820587v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752580v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820188v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758375v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750826v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeanne Prud'Homme" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750448v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756889v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815669v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755323v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754778v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820731v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753077v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814011v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814512v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756776v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ferezou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Couvreur" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gripois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Vacher" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aubourg" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823648v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814126v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820430v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812144v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751611v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Gorojankina" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755410v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830324v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832114v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763283v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777412v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dujardin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524068v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chaumontet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741040v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Acquistapace" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345505v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Levillain" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345504v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194103v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va El Zaiat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244501v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dufourcq" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345499v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244504v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345500v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Muszlak" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349543v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjt055" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803993v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnefont" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807590v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809279v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747696v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746367v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820718v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754946v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820467v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816596v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751207v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802569v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Renou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1466-odorat-et-gout-.html" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793606v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795277v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>