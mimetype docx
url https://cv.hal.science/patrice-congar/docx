--- v1 (2026-04-11)
+++ v2 (2026-05-08)
@@ -608,429 +608,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IL-17c is involved in olfactory mucosa responses to Poly(I:C) mimicking virus presence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dual role of DMXL2 in olfactory information transmission and the first wave of spermatogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Dewaele</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrice Congar</w:t>
+                <w:t xml:space="preserve">Clara Gobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva M. El Zaiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbi.2019.02.012⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (2), pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620822v1</w:t>
+                <w:t xml:space="preserve">hal-02622530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endothelin impacts on olfactory processing in rats</w:t>
+                <w:t xml:space="preserve">IL-17c is involved in olfactory mucosa responses to Poly(I:C) mimicking virus presence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Le Bourhis</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dewaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Saint-Albin Deliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Le Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Congar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2018.12.048⟩</w:t>
+              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 79, pp.274-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbi.2019.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393307v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual role of DMXL2 in olfactory information transmission and the first wave of spermatogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clara Gobe</w:t>
+                <w:t xml:space="preserve">Endothelin impacts on olfactory processing in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeva M. El Zaiat</w:t>
+                <w:t xml:space="preserve">Mikaël Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Congar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Meunier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marjolaine André</w:t>
+                <w:t xml:space="preserve">Claire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eli Sellem</w:t>
+                <w:t xml:space="preserve">Olivier Rampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (2), pp.1-28. </w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 362, pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007909⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2018.12.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622530v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fasting induces astroglial plasticity in the olfactory bulb glomeruli of rats</w:t>
               </w:r>
@@ -1202,51 +1202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Grebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Congar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 40 (6), pp.2878-2887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1305,51 +1305,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuropeptide Y enhances olfactory mucosa responses to odorant in hungry rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Negroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regine Monnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1719,51 +1719,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endothelin evokes distinct calcium transients in neuronal and non-neuronal cells of rat olfactory mucosa primary cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Gouadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Grebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1878,51 +1878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fang Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3183,278 +3183,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03170746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuronal migration disorders: Heterotopic neocortical neurons in CA1 provide a bridge between the hippocampus and the neocortex</w:t>
+                <w:t xml:space="preserve">Neuronal migration disorders: heterotopic neocortical neurons in CA1 provide a bridge between the hippocampus and the neocortex.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevassus-Au-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Congar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso Represa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yehezkel Ben-Ari</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yezekiel Ben-Ari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gaïarsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 95 (17), pp.10263-10268. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1998, 95 (17), pp.10263-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03170741v1</w:t>
+                <w:t xml:space="preserve">inserm-00522445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuronal migration disorders: heterotopic neocortical neurons in CA1 provide a bridge between the hippocampus and the neocortex.</w:t>
+                <w:t xml:space="preserve">Neuronal migration disorders: Heterotopic neocortical neurons in CA1 provide a bridge between the hippocampus and the neocortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevassus-Au-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Congar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso Represa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yezekiel Ben-Ari</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehezkel Ben-Ari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gaïarsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 95 (17), pp.10263-8</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1998, 95 (17), pp.10263-10268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.95.17.10263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00522445v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Long-Lasting Calcium-Activated Nonselective Cationic Current Is Generated by Synaptic Stimulation or Exogenous Activation of Group I Metabotropic Glutamate Receptors in CA1 Pyramidal Neurons</w:t>
               </w:r>
@@ -3466,51 +3466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Congar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Leinekugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehezkel Ben-Ari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Crépel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3971,299 +3971,299 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fasting induces astroglial plasticity in the olfactory bulb glomeruli of rats: evidence for a role of astrocytes in the sensory regulation of food intake.</w:t>
+                <w:t xml:space="preserve">Fasting induces astroglial plasticity in the olfactory bulb glomeruli of rats: evidence for a role of astrocytes in the sensory regulation of food intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Denis</w:t>
+                <w:t xml:space="preserve">Gaelle Champeil Potokar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Daumas-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Congar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis I.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Swiss Winter Conference on Ingestive Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Saint-Moritz, Switzerland</w:t>
+              <w:t xml:space="preserve">14. European Meeting on Glial Cells in Health and Disease (GLIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04542288v1</w:t>
+                <w:t xml:space="preserve">hal-02975333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fasting induces astroglial plasticity in the olfactory bulb glomeruli of rats: evidence for a role of astrocytes in the sensory regulation of food intake</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Champeil Potokar</w:t>
+                <w:t xml:space="preserve">Fasting induces astroglial plasticity in the olfactory bulb glomeruli of rats: evidence for a role of astrocytes in the sensory regulation of food intake.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Daumas-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Champeil-Potokar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Congar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis I.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European Meeting on Glial Cells in Health and Disease (GLIA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">10. Swiss Winter Conference on Ingestive Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Saint-Moritz, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02975333v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fasting induces astroglial plasticity in the olfactory bulb glomeruli of rats: a new implication of astrocytes in an adaptive neurophysiological process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Daumas-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4379,51 +4379,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Grebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Congar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4487,51 +4487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Daligault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4737,51 +4737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Daligault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4817,2709 +4817,2709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of relevant olfactory receptors to be used as sensing elements of a bioelectronic odorant detection nano-platform</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A bioelectronic sensor nanoplatform based on olfactory receptors and electrochemical impedance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Daligault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dewaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Congar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Olfaction and Electronic Nose (ISOEN) 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, New-York, United States</w:t>
+              <w:t xml:space="preserve">6. World Congress on Biomimetics, Artificial Muscles and Nano-Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744618v1</w:t>
+                <w:t xml:space="preserve">hal-02807785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l'exposition de la muqueuse olfactive à la roténone : caractérisation des atteintes cellulaires précoses chez le rat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A bioelectronic sensor nanoplatform based on olfactory receptors and electrochemical impedance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Daligault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Badonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dewaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Congar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque IFR 144 NeuroSud-Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Orsay, France. n.p</w:t>
+              <w:t xml:space="preserve">ECRO XXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02808889v1</w:t>
+                <w:t xml:space="preserve">hal-02747726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de récepteurs olfactifs utilisés comme senseurs d'une puce bioélectronique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of relevant olfactory receptors to be used as sensing elements of a bioelectronic odorant detection nano-platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Pajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Daligault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Congar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Badonnel</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de Neurobiologie IFR144</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Orsay, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Olfaction and Electronic Nose (ISOEN) 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748698v1</w:t>
+                <w:t xml:space="preserve">hal-02744618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of relevant olfactory receptors to be used as sensing elements of a bioelectronic odorant detection device</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets de l'exposition de la muqueuse olfactive à la roténone : caractérisation des atteintes cellulaires précoses chez le rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Congar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Grebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regine Monnerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33. Annual Meeting of the Association for Chemoreception Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, St Pete Beach, Florida, United States</w:t>
+              <w:t xml:space="preserve">Colloque IFR 144 NeuroSud-Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Orsay, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747619v1</w:t>
+                <w:t xml:space="preserve">hal-02808889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerveau et nutrition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification de récepteurs olfactifs utilisés comme senseurs d'une puce bioélectronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Daligault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dewaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Congar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Rencontres INRA-IRBA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Brétigny, France</w:t>
+              <w:t xml:space="preserve">Colloque de Neurobiologie IFR144</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02809933v1</w:t>
+                <w:t xml:space="preserve">hal-02748698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of relevant olfactory receptors to be used as sensing elements of a bioelectronic odorant detection nanoplatform</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Identification of relevant olfactory receptors to be used as sensing elements of a bioelectronic odorant detection device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Daligault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Daligault</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Congar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roland Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Olfaction and Electronic Nose (ISOEN 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Olfaction and Chemical Sensing (ISOCS). INT., May 2011, New York, United States</w:t>
+              <w:t xml:space="preserve">33. Annual Meeting of the Association for Chemoreception Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, St Pete Beach, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747786v1</w:t>
+                <w:t xml:space="preserve">hal-02747619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bioelectronic sensor nanoplatform based on olfactory receptors and electrochemical impedance spectroscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cerveau et nutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Congar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECRO XXI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">2. Rencontres INRA-IRBA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Brétigny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747726v1</w:t>
+                <w:t xml:space="preserve">hal-02809933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bioelectronic sensor nanoplatform based on olfactory receptors and electrochemical impedance spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of relevant olfactory receptors to be used as sensing elements of a bioelectronic odorant detection nanoplatform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dewaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Daligault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Congar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. World Congress on Biomimetics, Artificial Muscles and Nano-Bio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Olfaction and Electronic Nose (ISOEN 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Olfaction and Chemical Sensing (ISOCS). INT., May 2011, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807785v1</w:t>
+                <w:t xml:space="preserve">hal-02747786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système olfactif : un système sous influences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulation de la perception olfactive par l'endothéline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Laziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aniya Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Grebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Sautel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Congar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journée d'animation scientifique Neurojouy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Jouy en Josas, France</w:t>
+              <w:t xml:space="preserve">7. Journée d'Animation Scientifique, Aromagri 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Dijon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02813755v1</w:t>
+                <w:t xml:space="preserve">hal-02820188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropeptide Y modulates olfactory mucosa responses to odorant in fasted rat</w:t>
+                <w:t xml:space="preserve">Le système olfactif : un système sous influences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Congar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. Annual Meeting of the Association for Chemoreception Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, St Pete Beach, Florida, United States</w:t>
+              <w:t xml:space="preserve">1. Journée d'animation scientifique Neurojouy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Jouy en Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755449v1</w:t>
+                <w:t xml:space="preserve">hal-02813755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informations sensorielles, rassasiement et satiété</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuropeptide Y modulates olfactory mucosa responses to odorant in fasted rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Congar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Negroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salesse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole chercheur INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Ecully, France</w:t>
+              <w:t xml:space="preserve">32. Annual Meeting of the Association for Chemoreception Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, St Pete Beach, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814147v1</w:t>
+                <w:t xml:space="preserve">hal-02755449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation des réponses olfactives de la muqueuse de rats à jeun par le NPY</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Informations sensorielles, rassasiement et satiété</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Badonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Congar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salesse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journée d'Animation Scientifique, Aromagri 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Dijon, France. 1 p</w:t>
+              <w:t xml:space="preserve">Ecole chercheur INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02821755v1</w:t>
+                <w:t xml:space="preserve">hal-02814147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensory-metabolic neuroendocrine crosstalk in the rat olfactory epithelium and buld</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulation des réponses olfactives de la muqueuse de rats à jeun par le NPY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Negroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regine Monnerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salesse</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Forum of European Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">7. Journée d'Animation Scientifique, Aromagri 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Dijon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02820587v1</w:t>
+                <w:t xml:space="preserve">hal-02821755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfactory epithelium, a tissue under metabolic influences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
+                <w:t xml:space="preserve">Sensory-metabolic neuroendocrine crosstalk in the rat olfactory epithelium and buld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Meunier</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Congar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Durieux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Regine Monnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. Annual Meeting of the Association for Chemoreception Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, St Pete Beach, Florida, United States</w:t>
+              <w:t xml:space="preserve">7. Forum of European Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752580v1</w:t>
+                <w:t xml:space="preserve">hal-02820587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation de la perception olfactive par l'endothéline</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Congar</w:t>
+                <w:t xml:space="preserve">Olfactory epithelium, a tissue under metabolic influences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Badonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regine Monnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journée d'Animation Scientifique, Aromagri 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Dijon, France. 1 p</w:t>
+              <w:t xml:space="preserve">32. Annual Meeting of the Association for Chemoreception Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, St Pete Beach, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02820188v1</w:t>
+                <w:t xml:space="preserve">hal-02752580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système olfactif : une cible pour l'insuline ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le système olfactif est-il sensible au statut métabolique ? Eventuelles conséquences physio-pathologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Badonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jeanne Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Regine Monnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
+              <w:t xml:space="preserve">Olfaction, Mémoire et Apprentissages : Venez Pointer Votre Nez !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758375v1</w:t>
+                <w:t xml:space="preserve">hal-02750826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système olfactif est-il sensible au statut métabolique ? Eventuelles conséquences physio-pathologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endothelin modulates both short-term kinetics of odorant detection and long-term cellular population dynamics in olfactory mucosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gouadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Grebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Olfaction, Mémoire et Apprentissages : Venez Pointer Votre Nez !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">31. Annual Meeting of the Association for Chemoreception Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Sarasota, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750826v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endothelin modulates both short-term kinetics of odorant detection and long-term cellular population dynamics in olfactory mucosa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Olfactory mucosa as a target for insulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Badonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christine Baly</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Schlegel-Le Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. Annual Meeting of the Association for Chemoreception Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Sarasota, United States</w:t>
+              <w:t xml:space="preserve">18. Congress of European Chemoreception Research Organization, ECRO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750448v1</w:t>
+                <w:t xml:space="preserve">hal-02756889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfactory mucosa as a target for insulin</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Endothelin modulates both short-term detection kinetics of odors and long-term cellular population dynamics in olfactory mucosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Schlegel-Le Poupon</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aniya Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Laziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gouadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Congress of European Chemoreception Research Organization, ECRO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">31. Annual Meeting of the Association for Chemoreception Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Sarasota, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756889v1</w:t>
+                <w:t xml:space="preserve">hal-02755323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term effects of endothelin on rat olfactory mucosa : modulation of neuronal and non neuronal cellular populations dynamics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olfactory system as a target for insulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denise Grebert</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Badonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regine Monnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées de Biologie Cellulaire du Grand Campus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Orsay, France. 1p</w:t>
+              <w:t xml:space="preserve">Academy Colloquium "Nutrition, Metabolism and the Brain"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815669v1</w:t>
+                <w:t xml:space="preserve">hal-02754778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endothelin modulates both short-term detection kinetics of odors and long-term cellular population dynamics in olfactory mucosa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Meunier</w:t>
+                <w:t xml:space="preserve">Long term effects of endothelin on rat olfactory mucosa : modulation of neuronal and non neuronal cellular populations dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Laziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aniya Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Didier Durieux</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Grebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. Annual Meeting of the Association for Chemoreception Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Sarasota, United States</w:t>
+              <w:t xml:space="preserve">4. Journées de Biologie Cellulaire du Grand Campus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Orsay, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755323v1</w:t>
+                <w:t xml:space="preserve">hal-02815669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfactory system as a target for insulin</w:t>
+                <w:t xml:space="preserve">Le système olfactif : une cible pour l'insuline ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regine Monnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy Colloquium "Nutrition, Metabolism and the Brain"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754778v1</w:t>
+                <w:t xml:space="preserve">hal-02758375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the internal status able to modify olfactory message at the OM level ?</w:t>
               </w:r>
@@ -7656,64 +7656,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jeanne Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Congar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7893,51 +7893,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le neuropeptide Y module la réponse de la muqueuse olfactives aux odorants chez le rat à jeun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Negroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sautel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8130,51 +8130,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endothelin modulates both short-term detection kinetics of odors and long-term cellular population dynamics in olfactory mucosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Gouadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8294,51 +8294,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jeanne Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Congar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8544,51 +8544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Gouadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Congar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Gorojankina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8669,51 +8669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Congar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Gouadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8762,301 +8762,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation de l'olfaction en vue de l'ingestion : le système olfactif comme un &amp;quot;senseur&amp;quot; de l'état nutritionnel</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Jeanne Prud'Homme</w:t>
+                <w:t xml:space="preserve">Effets de l'endothéline sur les cellules de l'épithélium olfactif : rôle dans la modulation d'un signal olfactif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Congar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Gorojankina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Grebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72ème congrès de la Société de Physiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Rennes, France. n.p</w:t>
+              <w:t xml:space="preserve">1. Journées d'Animation Scientifique de Département de Physiologie Animale et Système d'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02830324v1</w:t>
+                <w:t xml:space="preserve">hal-02763283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomical and functional evidences for a neuromodulatory role of endotheline on the cells of the rat olfactory epithelium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Congar</w:t>
+                <w:t xml:space="preserve">Régulation de l'olfaction en vue de l'ingestion : le système olfactif comme un &amp;quot;senseur&amp;quot; de l'état nutritionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Aioun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jeanne Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Gorojankina</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roland Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Colloque de la Société des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Lille, France. 1 p</w:t>
+              <w:t xml:space="preserve">72ème congrès de la Société de Physiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Rennes, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02832114v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02830324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l'endothéline sur les cellules de l'épithélium olfactif : rôle dans la modulation d'un signal olfactif ?</w:t>
+                <w:t xml:space="preserve">Anatomical and functional evidences for a neuromodulatory role of endotheline on the cells of the rat olfactory epithelium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Congar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Gorojankina</w:t>
@@ -9091,73 +9091,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées d'Animation Scientifique de Département de Physiologie Animale et Système d'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
+              <w:t xml:space="preserve">7ème Colloque de la Société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Lille, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763283v1</w:t>
+                <w:t xml:space="preserve">hal-02832114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9201,51 +9201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Namya Mellouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9352,51 +9352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Congar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euroglia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9415,1023 +9415,1023 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de biocapteurs en diamant porteurs de récepteurs olfactifs sensibles à une molécule odorante signature de l'oestrus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Congar</w:t>
+                <w:t xml:space="preserve">Interaction between olfaction and food intake: metabolic state drives changes in the astroglial deployment within the olfactory bulb glomeruli in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Daumas-Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Champeil Potokar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Papillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Acquistapace</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Dewaele</w:t>
+                <w:t xml:space="preserve">Marielle Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
+              <w:t xml:space="preserve">2. Journées thématiques de la Société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Tours, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741040v1</w:t>
+                <w:t xml:space="preserve">hal-01345504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between olfaction and food intake: metabolic state drives changes in the astroglial deployment within the olfactory bulb glomeruli in rats</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrice Dahirel</w:t>
+                <w:t xml:space="preserve">Développement de biocapteurs en diamant porteurs de récepteurs olfactifs sensibles à une molécule odorante signature de l'oestrus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Congar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Levillain</w:t>
+                <w:t xml:space="preserve">Adrien Acquistapace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Grebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. meeting of the French Glial Cell Club "Emerging Concepts in Glial Cell Research"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Carry-le-Rouet, France. , 2016</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01345505v1</w:t>
+                <w:t xml:space="preserve">hal-02741040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between olfaction and food intake: metabolic state drives changes in the astroglial deployment within the olfactory bulb glomeruli in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Daumas-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Champeil Potokar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Papillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées thématiques de la Société des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Tours, France. 2016</w:t>
+              <w:t xml:space="preserve">23. meeting of the French Glial Cell Club "Emerging Concepts in Glial Cell Research"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Carry-le-Rouet, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01345504v1</w:t>
+                <w:t xml:space="preserve">hal-01345505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[i]Dmxl2[/i] is involved in follicle formation in the mouse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction between olfaction and food intake: first evidence for a role of astroglial plasticity in the olfactory bulb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Daumas-Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Champeil Potokar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëva El Zaiat</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Dufourcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Congar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Denis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées du GdR 3606 Repro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Rennes, France. , 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t>
+              <w:t xml:space="preserve">12. Colloque de la Société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Montpellier, France. , 1 p, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194103v1</w:t>
+                <w:t xml:space="preserve">hal-01244501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between olfaction and food intake: first evidence for a role of astroglial plasticity in the olfactory bulb</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Champeil Potokar</w:t>
+                <w:t xml:space="preserve">[i]Dmxl2[/i] is involved in follicle formation in the mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva El Zaiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Gobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Dufourcq</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Passet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Colloque de la Société des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Montpellier, France. , 1 p, 2015</w:t>
+              <w:t xml:space="preserve">1. Journées du GdR 3606 Repro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Rennes, France. , 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01244501v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between olfaction and food intake: first evidence for a role of astroglial plasticity in the olfactory bulb</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Projet AstrOBulb (Unité NBO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Congar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Champeil Potokar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Papillon</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Muszlak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doc'J : Colloque des Jeunes Chercheurs de l'INRA de Jouy-en-Josas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Jouy-en-Josas, France. , 1 p, 2014</w:t>
+              <w:t xml:space="preserve">Assises du Département AlimH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Arrêches, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01345499v1</w:t>
+                <w:t xml:space="preserve">hal-01345500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between olfaction and food intake: first evidence for a role of astroglial plasticity in the olfactory bulb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Daumas-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Champeil Potokar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dufourcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Papillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Congrès International sur les Astrocytes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris, France. , 1 p, 2014</w:t>
+              <w:t xml:space="preserve">Doc'J : Colloque des Jeunes Chercheurs de l'INRA de Jouy-en-Josas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Jouy-en-Josas, France. , 1 p, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01244504v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet AstrOBulb (Unité NBO)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction between olfaction and food intake: first evidence for a role of astroglial plasticity in the olfactory bulb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Daumas-Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Denis</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gaelle Champeil Potokar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Baly</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dufourcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Papillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises du Département AlimH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Arrêches, France. 2014</w:t>
+              <w:t xml:space="preserve">1. Congrès International sur les Astrocytes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. , 1 p, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345500v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulations of olfactory responses by GAP junctions uncoupling in the OM.</w:t>
               </w:r>
@@ -10795,277 +10795,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Études des effets à court terme de l'endothéline sur la muqueuse olfactive : découplage des jonctions GAP</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Durieux</w:t>
+                <w:t xml:space="preserve">Bioelectronic odor detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Pajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Badonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dewaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Daligault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journée d'animation scientifique AromAgri - Imagerie et sens chimiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Clermont-Ferrand, France. , 2012</w:t>
+              <w:t xml:space="preserve">XVI International Symposium on Olfaction and Taste, XXII meeting of ECRO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Stockholm, Sweden. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02809279v1</w:t>
+                <w:t xml:space="preserve">hal-02747696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioelectronic odor detection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
+                <w:t xml:space="preserve">Études des effets à court terme de l'endothéline sur la muqueuse olfactive : découplage des jonctions GAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Congar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Grebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI International Symposium on Olfaction and Taste, XXII meeting of ECRO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Stockholm, Sweden. , 2012</w:t>
+              <w:t xml:space="preserve">9. Journée d'animation scientifique AromAgri - Imagerie et sens chimiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Clermont-Ferrand, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747696v1</w:t>
+                <w:t xml:space="preserve">hal-02809279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioelectronic odor detection</w:t>
               </w:r>
@@ -11077,51 +11077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Daligault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11291,527 +11291,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation des réponses aux odorants de la muqueuse olfactive de rat par les peptides métaboliques : focus sur le NPY</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Monique Caillol</w:t>
+                <w:t xml:space="preserve">Long term effects of endothelin on rat olfactory mucosa : modulation of neuronal and non neuronal cellular populations dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Laziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aniya Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Grebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Tours, France. , 2009, 3èmes Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
+              <w:t xml:space="preserve">9. Colloque de la Société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Bordeaux, France. 1 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754946v1</w:t>
+                <w:t xml:space="preserve">hal-02816596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term effects of endothelin in rat olfactory mucosa : modulation of odorant detection and intercellular communication</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Functional evidences for a neuromodulatory role of NPY on the rat olfactory mucosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Negroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Denise Grebert</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Sautel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Salesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Colloque de la Société des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Brdeaux, France. , 2009</w:t>
+              <w:t xml:space="preserve">9. Colloque de la Société Française des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bordeaux, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02820467v1</w:t>
+                <w:t xml:space="preserve">hal-02751207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term effects of endothelin on rat olfactory mucosa : modulation of neuronal and non neuronal cellular populations dynamics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denise Grebert</w:t>
+                <w:t xml:space="preserve">Modulation des réponses aux odorants de la muqueuse olfactive de rat par les peptides métaboliques : focus sur le NPY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Negroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Sautel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Salesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Colloque de la Société des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Bordeaux, France. 1 p., 2009</w:t>
+              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Tours, France. , 2009, 3èmes Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816596v1</w:t>
+                <w:t xml:space="preserve">hal-02754946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional evidences for a neuromodulatory role of NPY on the rat olfactory mucosa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Short-term effects of endothelin in rat olfactory mucosa : modulation of odorant detection and intercellular communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Congar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Monique Caillol</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gouadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Grebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Colloque de la Société Française des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Bordeaux, France. 2009</w:t>
+              <w:t xml:space="preserve">9. Colloque de la Société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Brdeaux, France. , 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751207v1</w:t>
+                <w:t xml:space="preserve">hal-02820467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11982,77 +11982,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions entre olfaction et prise alimentaire : implication des régulations gliales dans le bulbe olfactif.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dufourcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Congar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] 2014, 33 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12254,51 +12254,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B56116DA"/>
+    <w:nsid w:val="FA9162BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12485,51 +12485,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-congar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5691-6582" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185535240" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058912v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101508" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885356v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01444-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623216v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bryche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint-Albin Deliot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Poupon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Congar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/1673-5374.265558" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620822v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2019.02.012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393307v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Le Bourhis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rampin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2018.12.048" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622530v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gobe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva M. El Zaiat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sellem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007909" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626529v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daumas-Meyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Champeil-Potokar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Chaumontet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dahirel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Papillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.23280" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636412v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Le Bourhis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rimbaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Grebert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.12665" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CV6KSQ4Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643180v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Negroni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Monnerie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salesse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045266.g001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650925v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Palouzier-Paulignan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lacroix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Aime" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Caillol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjs059" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646055v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Laziz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniya Larbi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sautel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2010.10.063" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X56Q4QLM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660925v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gouadon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Durieux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2009.10.046" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41X01VS6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659180v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Tan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schlegel-Le Poupon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2008.01777.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TJG1WNXS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677577v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Tolpolnik" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lacaille" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4388-04.2005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678085v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sanon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Carmant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Emond" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1528-1167.2005.21404.x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170793v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie St-Gelais" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;nard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Eric Trudeau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Massicotte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.10176" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170787v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Patenaude" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andrew Chapman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bertrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Lacaille" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2003.049015" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170788v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saobo Lei" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Pelkey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Topolnik" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.23-30-09786.2003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170782v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis&#8208;eric Trudeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2002.020222" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170775v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bergevin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00459.2001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00485226v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ga&#239;arsa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odora Popovici" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yezekiel Ben-Ari" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cr&#233;pel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170769v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.2000.83.4.2040" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170746v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beurrier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bioulac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Hammond" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.19-02-00599.1999" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170741v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevassus-Au-Louis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Represa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehezkel Ben-Ari" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.95.17.10263" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00522445v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170738v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leinekugel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.17-14-05366.1997" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00522458v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170716v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gaiarsa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Mclean" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Khazipov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/neu.480260306" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466062v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tauc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Poncet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M&#233;rot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Vita" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00374512" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-32KNDH1N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542288v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Denis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975333v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Champeil Potokar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis I." TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542294v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740336v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344430v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Daligault" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807268v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810974v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744618v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808889v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748698v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747619v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809933v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747786v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747726v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807785v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813755v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755449v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814147v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821755v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820587v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752580v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820188v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758375v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750826v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeanne Prud'Homme" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750448v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756889v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815669v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755323v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754778v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820731v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753077v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814011v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814512v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756776v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ferezou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Couvreur" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gripois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Vacher" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aubourg" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823648v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814126v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820430v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812144v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751611v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Gorojankina" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755410v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830324v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832114v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763283v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777412v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dujardin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524068v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chaumontet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741040v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Acquistapace" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345505v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Levillain" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345504v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194103v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va El Zaiat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244501v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dufourcq" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345499v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244504v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345500v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Muszlak" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349543v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjt055" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803993v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnefont" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807590v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809279v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747696v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746367v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820718v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754946v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820467v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816596v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751207v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802569v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Renou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1466-odorat-et-gout-.html" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793606v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795277v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-congar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5691-6582" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185535240" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058912v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101508" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885356v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01444-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623216v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bryche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint-Albin Deliot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Poupon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Congar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/1673-5374.265558" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622530v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gobe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva M. El Zaiat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sellem" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007909" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620822v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2019.02.012" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393307v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Le Bourhis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rampin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2018.12.048" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626529v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daumas-Meyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Champeil-Potokar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Chaumontet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dahirel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Papillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.23280" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636412v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Le Bourhis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rimbaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Grebert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.12665" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CV6KSQ4Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643180v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Negroni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Monnerie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salesse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045266.g001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650925v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Palouzier-Paulignan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lacroix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Aime" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Caillol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjs059" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646055v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Laziz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniya Larbi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sautel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2010.10.063" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X56Q4QLM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660925v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gouadon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Durieux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2009.10.046" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41X01VS6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659180v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Tan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schlegel-Le Poupon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2008.01777.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TJG1WNXS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677577v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Tolpolnik" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lacaille" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4388-04.2005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678085v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sanon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Carmant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Emond" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1528-1167.2005.21404.x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170793v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie St-Gelais" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;nard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Eric Trudeau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Massicotte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.10176" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170787v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Patenaude" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andrew Chapman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bertrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Lacaille" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2003.049015" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170788v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saobo Lei" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Pelkey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Topolnik" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.23-30-09786.2003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170782v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis&#8208;eric Trudeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2002.020222" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170775v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bergevin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00459.2001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00485226v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ga&#239;arsa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odora Popovici" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yezekiel Ben-Ari" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cr&#233;pel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170769v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.2000.83.4.2040" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170746v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beurrier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bioulac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Hammond" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.19-02-00599.1999" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00522445v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevassus-Au-Louis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Represa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170741v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehezkel Ben-Ari" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.95.17.10263" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170738v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leinekugel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.17-14-05366.1997" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00522458v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170716v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gaiarsa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Mclean" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Khazipov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/neu.480260306" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466062v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tauc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Poncet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M&#233;rot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Vita" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00374512" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-32KNDH1N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975333v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Champeil Potokar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis I." TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542288v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Denis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542294v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740336v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344430v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Daligault" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807268v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810974v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807785v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747726v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744618v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808889v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748698v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747619v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809933v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747786v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820188v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813755v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755449v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814147v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821755v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820587v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752580v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750826v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeanne Prud'Homme" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750448v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756889v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755323v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754778v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815669v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758375v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820731v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753077v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814011v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814512v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756776v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ferezou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Couvreur" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gripois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Vacher" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aubourg" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823648v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814126v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820430v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812144v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751611v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Gorojankina" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755410v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763283v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830324v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832114v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777412v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dujardin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524068v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chaumontet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345504v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Levillain" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741040v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Acquistapace" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345505v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244501v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dufourcq" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194103v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va El Zaiat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345500v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Muszlak" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345499v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244504v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349543v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjt055" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803993v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnefont" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807590v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747696v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809279v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746367v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820718v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816596v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751207v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754946v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820467v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802569v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Renou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1466-odorat-et-gout-.html" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793606v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795277v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>