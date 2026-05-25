--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -66,15458 +66,15722 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (127)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (129)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Tension, Thermal, and Rheological behaviors of Oleic acid-modified MoS2/Hydraulic oil nanofluids</w:t>
+                <w:t xml:space="preserve">Synthesis of ternary MWCNT/Fe3O4/Ag hybrid nanocomposites and nanofluid stability evaluation: Role of MWCNT surface modification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadi Pourpasha</w:t>
+                <w:t xml:space="preserve">Nining Asri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaghoub Mohammadfam</w:t>
+                <w:t xml:space="preserve">Anggito Tetuko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jie Yang</w:t>
+                <w:t xml:space="preserve">Thierry Maré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saeed Zeinali Heris</w:t>
+                <w:t xml:space="preserve">David Cabaleiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 417, pp.138617. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 456, pp.129596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2026.138617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2026.129596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05501744v1</w:t>
+                <w:t xml:space="preserve">hal-05609810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermophysical Profile and Synergistic Effects of Graphene-Thermal Oil Nanofluids with Hybrid Additives of MWCNTs and CNFs</w:t>
+                <w:t xml:space="preserve">DSC Evaluation of Heat-Cool-Heat Cycling on Diamond/Graphene Hybrid Thermal Oil Nanofluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suhaib Umer Ilyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haris Naseer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rashid Shamsuddin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Estellé</w:t>
+                <w:t xml:space="preserve">Mustafa Alsaady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noor A. Merdad</w:t>
+                <w:t xml:space="preserve">Anas Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 46 (10), pp.150. </w:t>
+              <w:t xml:space="preserve">, 2026, 47 (5), pp.81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10765-025-03620-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10765-026-03752-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05238656v1</w:t>
+                <w:t xml:space="preserve">hal-05621981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Au-ZnO/(Water-Ethylene Glycol)-Nanofluid Based PV/T Spectral Beam</w:t>
+                <w:t xml:space="preserve">Surface Tension, Thermal, and Rheological behaviors of Oleic acid-modified MoS2/Hydraulic oil nanofluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandesh Chougule</w:t>
+                <w:t xml:space="preserve">Hadi Pourpasha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bhagyashree Gaikwad</w:t>
+                <w:t xml:space="preserve">Yaghoub Mohammadfam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Inbaoli</w:t>
+                <w:t xml:space="preserve">Jie Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anand Ajayan</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saeed Zeinali Heris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2025.137055⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 417, pp.138617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2026.138617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05115905v1</w:t>
+                <w:t xml:space="preserve">hal-05501744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medium-Frequency Acoustic Attenuation and Natural Convection in Nanofluids: Effect of Aggregate Size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Mcelligott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris V. Balakin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 64 (28), pp.14269-14281. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.iecr.5c01222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and Flow Properties of Graphene/Fe3O4 Water-Based Hybrid Nanofluids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid Au-ZnO/(Water-Ethylene Glycol)-Nanofluid Based PV/T Spectral Beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandesh Chougule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soulayma Gal</w:t>
+                <w:t xml:space="preserve">Bhagyashree Gaikwad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cabaleiro</w:t>
+                <w:t xml:space="preserve">A. Inbaoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Hassen</w:t>
+                <w:t xml:space="preserve">Anand Ajayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Housseinou Ba</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandip Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 46 (9), pp.126. </w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 331, pp.137055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10765-025-03601-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2025.137055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05167098v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface tension of graphene/Fe3O4 water-based hybrid nanofluids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Walid Hassen</w:t>
+                <w:t xml:space="preserve">Thermophysical Profile and Synergistic Effects of Graphene-Thermal Oil Nanofluids with Hybrid Additives of MWCNTs and CNFs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suhaib Umer Ilyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haris Naseer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Rault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Housseinou Ba</w:t>
+                <w:t xml:space="preserve">Rashid Shamsuddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noor A. Merdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2024.126630⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46 (10), pp.150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10765-025-03620-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04822760v1</w:t>
+                <w:t xml:space="preserve">hal-05238656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanofluids Based on Pd Nanoparticles and a Linear Silicone-Based Fluid: Toward Highly Efficient Heat Transfer Fluids for Concentrated Solar Power</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal and Flow Properties of Graphene/Fe3O4 Water-Based Hybrid Nanofluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Jesús Gallardo</w:t>
+                <w:t xml:space="preserve">Soulayma Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cabaleiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iván Carrillo-Berdugo</w:t>
+                <w:t xml:space="preserve">Walid Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Alcántara</w:t>
+                <w:t xml:space="preserve">Housseinou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (6), pp.2375-2385. </w:t>
+              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46 (9), pp.126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.3c07285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10765-025-03601-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04429295v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermophysical Profile of Industrial Graphene Water-Based Nanofluids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Surface tension of graphene/Fe3O4 water-based hybrid nanofluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulayma Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cabaleiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaghim Nasri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lafue</w:t>
+                <w:t xml:space="preserve">Ludivine Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Housseinou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano14171401⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 417, pp.126630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2024.126630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681453v1</w:t>
+                <w:t xml:space="preserve">hal-04822760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Microchannel Heat Sink for Thermal Performance and Pressure Drop using Central Composite Design of Experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermophysical Profile of Industrial Graphene Water-Based Nanofluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulayma Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cabaleiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaghim Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Nur Hidayat Mat</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yannick Lafue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evergreen Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5109/7183463⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (17), pp.1401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano14171401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675688v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covalent vs. Non covalent chemical modification of multiwalled carbon nanotubes based-nanofluids: Stability and thermal conductivity steadiness over temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of Microchannel Heat Sink for Thermal Performance and Pressure Drop using Central Composite Design of Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Nur Hidayat Mat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normah Mohd Ghazali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauricio Pavía</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hielfarith Suffri Shamsuddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2024.124856⟩</w:t>
+              <w:t xml:space="preserve">Evergreen Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (2), pp.1426-1434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5109/7183463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04573827v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient utilization of hybrid photovoltaic/thermal solar systems by nanofluid-based spectral beam splitting: A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Covalent vs. Non covalent chemical modification of multiwalled carbon nanotubes based-nanofluids: Stability and thermal conductivity steadiness over temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Pavía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Emo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yue Jiao</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdul Rahman Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulayma Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2023.112648⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 404, pp.124856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2024.124856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321539v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal performance of parabolic trough collector using oil-based metal nanofluids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient utilization of hybrid photovoltaic/thermal solar systems by nanofluid-based spectral beam splitting: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Jiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naima Talem</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Meibo Xing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2024.124128⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 265, pp.112648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2023.112648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675695v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of ferrofluid using magnetite (Fe3O4), citric acid and deionized water and its characterizations for the application of a non-uniform magnetic thermosyphon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nining Asri</w:t>
+                <w:t xml:space="preserve">Nanofluids Based on Pd Nanoparticles and a Linear Silicone-Based Fluid: Toward Highly Efficient Heat Transfer Fluids for Concentrated Solar Power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desireé de los Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Jesús Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iván Carrillo-Berdugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Alcántara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Achmad M.S. Sebayang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano-Structures &amp; Nano-Objects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nanoso.2024.101417⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (6), pp.2375-2385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.3c07285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04822736v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a boron nitride nanotubes nanofluid-cooled microchannel heat sink at different concentrations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hielfarith Suffri Shamsuddin</w:t>
+                <w:t xml:space="preserve">Synthesis of ferrofluid using magnetite (Fe3O4), citric acid and deionized water and its characterizations for the application of a non-uniform magnetic thermosyphon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anggito Tetuko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nining Asri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amdy Fachredzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achmad M.S. Sebayang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10973-022-11545-8⟩</w:t>
+              <w:t xml:space="preserve">Nano-Structures &amp; Nano-Objects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40, pp.101417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nanoso.2024.101417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774329v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermofluid behaviour of boron nitride nanotube nanofluid in a microchannel under optimized conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Nur Hidayat Mat</w:t>
+                <w:t xml:space="preserve">Thermal performance of parabolic trough collector using oil-based metal nanofluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Talem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normah Mohd-Ghazali</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sofiane Mihoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakhdar Boumia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Safa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Navas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10973-022-11472-8⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 256, pp.124128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2024.124128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03771840v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled structural damaging of multiwalled carbon nanotubes and graphene nanoplatelets by oxidation for stable nanofluids with enhanced thermal conductivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Pavía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Emo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Rahman Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vigolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 390 (Part B), pp.123194. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molliq.2023.123194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological profile of graphene-based nanofluids in thermal oil with hybrid additives of carbon nanotubes and nanofibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suhaib Umer Ilyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rashid Shamsuddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan Kai Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajashekhar Pendyala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 376, pp.121443. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molliq.2023.121443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04040782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exergy studies in water-based and nanofluid-based photovoltaic/thermal collectors: Status and prospects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amin Shahsavar</w:t>
+                <w:t xml:space="preserve">Thermofluid behaviour of boron nitride nanotube nanofluid in a microchannel under optimized conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Nur Hidayat Mat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali H.A. Alwaeli</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Normah Mohd-Ghazali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hielfarith Suffri Shamsuddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2022.112740⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 148, pp.3035-3044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10973-022-11472-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03771820v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional analysis of combined thermal-solutal buoyancy and capillary convection of water-based micropolar multi-walled carbon nanotubes nanofluids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Degani Mohamed</w:t>
+                <w:t xml:space="preserve">Optimization of a boron nitride nanotubes nanofluid-cooled microchannel heat sink at different concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nur Liyana Nabihah Yusof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hielfarith Suffri Shamsuddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Naceur Borjini</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normah Mohd-Ghazali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10973-022-11434-0⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 148 (8), pp.3117-3127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10973-022-11545-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03773644v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in Rheological Behavior of Nanofluids and Ionanofluids – an Editorial Note</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrical conductivity of titanium dioxide ethylene glycol-based nanofluids: Impact of nanoparticles phase and concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Fal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolanta Sobczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryszard Stagraczyński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaweł Żyła</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2022.119669⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 404, pp.117423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2022.117423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03704611v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of TiO2 and MWCNTs turbine meter oil nanofluids: Flow and hydrodynamic properties</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Seyed Borhan Mousavi</w:t>
+                <w:t xml:space="preserve">The developing flow characteristics of water - ethylene glycol mixture based Fe3O4 nanofluids in eccentric annular ducts in low temperature applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nur Çobanoğlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Banisharif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziya Haktan Karadeniz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2022.123943⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermofluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, pp.100149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijft.2022.100149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03670044v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation on thermal performance of covalently functionalized hydroxylated and non-covalently functionalized multi-walled carbon nanotubes/transformer oil nanofluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hojjat Alizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Pourpasha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Zeinali Heris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Case Studies in Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 31, pp.101713. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.csite.2021.101713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03611477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review on laminar-to-turbulent transition of nanofluid flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdussamet Subasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmed Rafet Ozdemir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 147, pp.14765-14786. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10973-022-11606-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03854161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoelectric properties of semiconducting materials with parabolic and pudding-mold band structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jyesta Adhidewata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad R.T. Nugraha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddwi Hasdeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bobby Gunara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Today Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 31, pp.103737. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2022.103737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring stability and thermophysical properties of CuO nanofluid through ultrasonication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janki Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukesh Ranjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prachi Thareja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10973-022-11266-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03611503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The developing flow characteristics of water - ethylene glycol mixture based Fe3O4 nanofluids in eccentric annular ducts in low temperature applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exergy studies in water-based and nanofluid-based photovoltaic/thermal collectors: Status and prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Shahsavar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali H.A. Alwaeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neda Azimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nur Çobanoğlu</w:t>
+                <w:t xml:space="preserve">Shirin Rostami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alireza Banisharif</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kamaruzzaman Sopian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermofluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijft.2022.100149⟩</w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 168, pp.112740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2022.112740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03670031v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical conductivity of titanium dioxide ethylene glycol-based nanofluids: Impact of nanoparticles phase and concentration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-dimensional analysis of combined thermal-solutal buoyancy and capillary convection of water-based micropolar multi-walled carbon nanotubes nanofluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awatef Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacek Fal</w:t>
+                <w:t xml:space="preserve">Nessrin Manaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jolanta Sobczak</w:t>
+                <w:t xml:space="preserve">Degani Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryszard Stagraczyński</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gaweł Żyła</w:t>
+                <w:t xml:space="preserve">Mohammed Naceur Borjini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 404, pp.117423. </w:t>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2022.117423⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10973-022-11434-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03670048v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal performance of nanofluids based on tungsten disulphide nanosheets as heat transfer fluids in parabolic trough solar collectors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advances in Rheological Behavior of Nanofluids and Ionanofluids – an Editorial Note</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Javier Navas</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaweł Żyła</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111937⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.119669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2022.119669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770407v1</w:t>
+                <w:t xml:space="preserve">hal-03704611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer by oil natural convection in an annular space under combined effects of carbon nanotubes and electric field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical investigation of TiO2 and MWCNTs turbine meter oil nanofluids: Flow and hydrodynamic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atiyeh Aghaei Sarvari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Zeinali Heris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarra Rejeb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Walid Hassen</w:t>
+                <w:t xml:space="preserve">Mousa Mohammadpourfard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lioua Kolsi</w:t>
+                <w:t xml:space="preserve">Seyed Borhan Mousavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 138, pp.106345. </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 320, pp.123943. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2022.106345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2022.123943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03771807v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of three-dimensional thermo-solutal convection of micropolar multi-walled carbon nanotubes water nanofluid stabilized by lignin and sodium polycarboxylate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Awatef Abidi</w:t>
+                <w:t xml:space="preserve">Thermal performance of nanofluids based on tungsten disulphide nanosheets as heat transfer fluids in parabolic trough solar collectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma Martínez-Merino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Naceur Borjini</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Alcántara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iván Carrillo-Berdugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Navas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10973-021-10667-9⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 247, pp.111937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03186405v1</w:t>
+                <w:t xml:space="preserve">hal-03770407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep eutectic solvents (DESs): A short overview of the thermophysical properties and current use as base fluid for heat transfer nanofluids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heat transfer by oil natural convection in an annular space under combined effects of carbon nanotubes and electric field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Hossein Fatemi</w:t>
+                <w:t xml:space="preserve">Sarra Rejeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lioua Kolsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2020.114752⟩</w:t>
+              <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 138, pp.106345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2022.106345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03127453v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of boiling in a thermosyphon on surface tension and contact angle of silica and graphene oxide nanofluids</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical simulation of three-dimensional thermo-solutal convection of micropolar multi-walled carbon nanotubes water nanofluid stabilized by lignin and sodium polycarboxylate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nessrin Manaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awatef Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Naceur Borjini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2021.127082⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 147 (4), pp.2985-3005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10973-021-10667-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03271647v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and Transport Properties of Metal–Oil Nanofluids for Thermal Solar Industry: Experimental Characterization, Performance Assessment, and Molecular Dynamics Insights</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iván Carrillo-Berdugo</w:t>
+                <w:t xml:space="preserve">Viscosity, tribological and physicochemical features of ZnO and MoS2 diesel oil-based nanofluids: An experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Borhan Mousavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Zeinali Heris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.1c00053⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 293, pp.120481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2021.120481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167612v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanofluid-Cooled Microchannel Heat Sink with Carbon Nanotube</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Normah Mohd-Ghazali</w:t>
+                <w:t xml:space="preserve">Rheological behavior of stabilized diamond-graphene nanoplatelets hybrid nanosuspensions in mineral oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.U. Ilyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ridha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sardar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Maré</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EVERGREEN Joint Journal of Novel Carbon Resource Sciences &amp; Green Asia Strategy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 328, pp.115509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2021.115509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190283v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene-based nanofluids: A comprehensive review about rheological behavior and dynamic viscosity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Cabaleiro</w:t>
+                <w:t xml:space="preserve">Nanofluid-Cooled Microchannel Heat Sink with Carbon Nanotube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hielfarith Suffri Shamsuddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee Wei Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normah Mohd-Ghazali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EVERGREEN Joint Journal of Novel Carbon Resource Sciences &amp; Green Asia Strategy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 08 (01), pp.170-176</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03130510v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermophysical profile of ethylene glycol based nanofluids containing two types of carbon black nanoparticles with different specific surface areas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Traciak</w:t>
+                <w:t xml:space="preserve">Graphene-based nanofluids: A comprehensive review about rheological behavior and dynamic viscosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hamze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hamze</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Cabaleiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 326, pp.115255. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2020.115255⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 325, pp.115207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2020.115207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03130521v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological behavior of stabilized diamond-graphene nanoplatelets hybrid nanosuspensions in mineral oil</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Kumar</w:t>
+                <w:t xml:space="preserve">Thermophysical profile of ethylene glycol based nanofluids containing two types of carbon black nanoparticles with different specific surface areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sobczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Vallejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Traciak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hamze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 328, pp.115509. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2021.115509⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 326, pp.115255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2020.115255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159331v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscosity, tribological and physicochemical features of ZnO and MoS2 diesel oil-based nanofluids: An experimental study</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The effect of boiling in a thermosyphon on surface tension and contact angle of silica and graphene oxide nanofluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Kujawska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Mulka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samah Hamze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaweł Żyła</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartosz Zajaczkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2021.120481⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 627, pp.127082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2021.127082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176503v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer properties of metal, metal oxides, and carbon water-based nanofluids in the ethanol condensation process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alireza Banisharif</w:t>
+                <w:t xml:space="preserve">Optical and Transport Properties of Metal–Oil Nanofluids for Thermal Solar Industry: Experimental Characterization, Performance Assessment, and Molecular Dynamics Insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iván Carrillo-Berdugo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Sani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Mercatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Grau-Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2021.126720⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (11), pp.4194-4205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.1c00053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225988v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Viscosity of Purified Multi-Walled Carbon Nanotubes Water and Water-Propylene Glycol-Based Nanofluids</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heat transfer properties of metal, metal oxides, and carbon water-based nanofluids in the ethanol condensation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Banisharif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alimorad Rashidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan van Vaerenbergh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Aghajani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat Transfer Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01457632.2020.1818382⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 622, pp.126720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2021.126720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958233v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of the usability of the rifled serpentine tube to improve energy and exergy performances of a nanofluid-based photovoltaic/thermal system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Shahsavar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 170, pp.410-425. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.renene.2021.01.117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03159339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A critical review on thermal conductivity enhancement of graphene-based nanofluids</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Dynamic Viscosity of Purified Multi-Walled Carbon Nanotubes Water and Water-Propylene Glycol-Based Nanofluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samah Hamze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Berrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vigolo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gleize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cis.2021.102452⟩</w:t>
+              <w:t xml:space="preserve">Heat Transfer Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (19-20), pp.1663-1674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01457632.2020.1818382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03250152v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of surfactant and nanofluid on the performance and optimization of a microchannel heat sink</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hielfarith Suffri Shamsuddin</w:t>
+                <w:t xml:space="preserve">A critical review on thermal conductivity enhancement of graphene-based nanofluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Pavía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoder Alajami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maziah Mohamad</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Desforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.121336⟩</w:t>
+              <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 294, pp.102452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cis.2021.102452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225993v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermophysical properties of water ethylene glycol (WEG) mixture-based Fe3O4 nanofluids at low concentration and temperature</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stephan van Vaerenbergh</w:t>
+                <w:t xml:space="preserve">Effects of surfactant and nanofluid on the performance and optimization of a microchannel heat sink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hielfarith Suffri Shamsuddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alimorad Rashidi</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Navas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normah Mohd Ghazali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maziah Mohamad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 302, pp.112606. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 175, pp.121336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2020.112606⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.121336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02493762v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volumetric Properties and Surface Tension of Few-Layer Graphene Nanofluids Based on a Commercial Heat Transfer Fluid</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep eutectic solvents (DESs): A short overview of the thermophysical properties and current use as base fluid for heat transfer nanofluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Begin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Desforges</w:t>
+                <w:t xml:space="preserve">Kimia Jafari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Mare</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohammad Hossein Fatemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (13), pp.3462. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 321, pp.114752. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en13133462⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2020.114752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929014v1</w:t>
+                <w:t xml:space="preserve">hal-03127453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer of water-based carbon nanotube nanofluids in the shell and tube cooling heat exchangers of the gasoline product of the residue fluid catalytic cracking unit</w:t>
+                <w:t xml:space="preserve">NePCM Based on Silver Dispersions in Poly(Ethylene Glycol) as a Stable Solution for Thermal Storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Masoud Hosseini</w:t>
+                <w:t xml:space="preserve">Marco Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cabaleiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samah Hamze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Reza Safaei</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Estellé</w:t>
+                <w:t xml:space="preserve">Laura Fedele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hadi Jafarnia</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sergio Bobbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 140 (1), pp.351-362. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10973-019-08813-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano10010019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02294361v1</w:t>
+                <w:t xml:space="preserve">hal-02425815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethylene glycol based silver nanoparticles synthesized by polyol process: Characterization and thermophysical profile</w:t>
+                <w:t xml:space="preserve">Carbon Nanomaterial-Based Nanofluids for Direct Thermal Solar Absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soukaina Zeroual</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
+                <w:t xml:space="preserve">Nguyen Trong Tam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Emo</w:t>
+                <w:t xml:space="preserve">Nguyen Viet Phuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phan Hong Khoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phan Ngoc Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Afrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2020.113229⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (6), pp.1199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano10061199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558309v1</w:t>
+                <w:t xml:space="preserve">hal-02883906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boron nitride nanotubes-based nanofluids with enhanced thermal properties for use as heat transfer fluids in solar thermal applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberto Gomez-Villarejo</w:t>
+                <w:t xml:space="preserve">Experimental comparison between ZnO and MoS2 nanoparticles as additives on performance of diesel oil-based nano lubricant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Borhan Mousavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Zeinali Heris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Javier Navas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2019.110266⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.5813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-62830-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351679v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon Nanomaterial-Based Nanofluids for Direct Thermal Solar Absorption</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nguyen Viet Phuong</w:t>
+                <w:t xml:space="preserve">Novel WS 2 -Based Nanofluids for Concentrating Solar Power: Performance Characterization and Molecular-Level Insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma Martínez-Merino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phan Hong Khoi</w:t>
+                <w:t xml:space="preserve">Scott Midgley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phan Ngoc Minh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Masoud Afrand</w:t>
+                <w:t xml:space="preserve">Elisa Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Alcántara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano10061199⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (5), pp.5793-5804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.9b18868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883906v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental comparison between ZnO and MoS2 nanoparticles as additives on performance of diesel oil-based nano lubricant</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Saeed Zeinali Heris</w:t>
+                <w:t xml:space="preserve">Boron nitride nanotubes-based nanofluids with enhanced thermal properties for use as heat transfer fluids in solar thermal applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Gomez-Villarejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Navas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.5813. </w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 205, pp.110266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-62830-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2019.110266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02530719v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel WS 2 -Based Nanofluids for Concentrating Solar Power: Performance Characterization and Molecular-Level Insights</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ethylene glycol based silver nanoparticles synthesized by polyol process: Characterization and thermophysical profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Midgley</w:t>
+                <w:t xml:space="preserve">Soukaina Zeroual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cabaleiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Martín</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Alcántara</w:t>
+                <w:t xml:space="preserve">Melanie Emo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (5), pp.5793-5804. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 310, pp.113229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.9b18868⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2020.113229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02493771v1</w:t>
+                <w:t xml:space="preserve">hal-02558309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NePCM Based on Silver Dispersions in Poly(Ethylene Glycol) as a Stable Solution for Thermal Storage</w:t>
+                <w:t xml:space="preserve">Surface tension of ethylene glycol-based nanofluids containing various types of nitrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Marcos</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Michał Wanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cabaleiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samah Hamze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sergio Bobbo</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Fal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano10010019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 139 (2), pp.799-806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10973-019-08512-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02425815v1</w:t>
+                <w:t xml:space="preserve">hal-02172760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface tension of ethylene glycol-based nanofluids containing various types of nitrides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Few-Layer Graphene-Based Nanofluids with Enhanced Thermal Conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samah Hamze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Berrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cabaleiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrice Estellé</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Desforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10973-019-08512-1⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (7), pp.1258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano10071258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172760v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Few-Layer Graphene-Based Nanofluids with Enhanced Thermal Conductivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Thermal and Physical Characterization of PEG Phase Change Materials Enhanced by Carbon-Based Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cabaleiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samah Hamze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Fal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10 (7), pp.1258. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano10071258⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 10 (6), pp.1168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano10061168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883913v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and Physical Characterization of PEG Phase Change Materials Enhanced by Carbon-Based Nanoparticles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Shear flow behavior and dynamic viscosity of few-layer graphene nanofluids based on propylene glycol-water mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samah Hamze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marco Marcos</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cabaleiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vigolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano10061168⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 316, pp.113875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2020.113875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02874175v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear flow behavior and dynamic viscosity of few-layer graphene nanofluids based on propylene glycol-water mixture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Cabaleiro</w:t>
+                <w:t xml:space="preserve">Special Issue of the 1st International Conference on Nanofluids (ICNf19)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonor Hernández López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Mare</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrice Estellé</w:t>
+                <w:t xml:space="preserve">Matthias H Buschmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2020.113875⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (9), pp.2290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en13092290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02932036v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special Issue of the 1st International Conference on Nanofluids (ICNf19)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermophysical properties of water ethylene glycol (WEG) mixture-based Fe3O4 nanofluids at low concentration and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Banisharif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Aghajani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan van Vaerenbergh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthias H Buschmann</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alimorad Rashidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en13092290⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 302, pp.112606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2020.112606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565073v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in modeling and simulation of nanofluid flows-Part I Fundamentals and theory</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Amani</w:t>
+                <w:t xml:space="preserve">Heat transfer of water-based carbon nanotube nanofluids in the shell and tube cooling heat exchangers of the gasoline product of the residue fluid catalytic cracking unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Masoud Hosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Reza Safaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hadi Jafarnia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physrep.2018.11.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 140 (1), pp.351-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10973-019-08813-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02051320v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Viscosity, Surface Tension and Wetting Behavior Studies of Paraffin–in–Water Nano–Emulsions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Volumetric Properties and Surface Tension of Few-Layer Graphene Nanofluids Based on a Commercial Heat Transfer Fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samah Hamze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cabaleiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Simona Barison</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Begin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Desforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Mare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 12 (17), pp.3334. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en12173334⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 13 (13), pp.3462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en13133462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278458v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of water-based nanofluids using boron nitride nanotubes with improved thermal properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Surface tension of functionalized MWCNT-based nanofluids in water and commercial propylene-glycol mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Berrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samah Hamze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Desforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gleize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 277, pp.93-103. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2018.12.093⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 293, pp.111473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2019.111473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086544v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contact angle of nanofluids as thermophysical property</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental analysis of water-based nanofluids using boron nitride nanotubes with improved thermal properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Gomez-Villarejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samah Hamze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Navas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2019.04.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 277, pp.93-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2018.12.093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112880v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Contact Angle of Nanofluids by Single-Phase Approaches</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The contact angle of nanofluids as thermophysical property</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hernaiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sundén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en12234558⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 547, pp.393-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2019.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393807v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface tension of functionalized MWCNT-based nanofluids in water and commercial propylene-glycol mixture</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction of Contact Angle of Nanofluids by Single-Phase Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nur Çobanoğlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziya Haktan Karadeniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Martínez-Cuenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Buschmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2019.111473⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (23), pp.4558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en12234558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265963v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in preparation methods and thermophysical properties of oil-based nanofluids: A state-of-the-art review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaweł Żyła</w:t>
+                <w:t xml:space="preserve">Dynamic Viscosity, Surface Tension and Wetting Behavior Studies of Paraffin–in–Water Nano–Emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cabaleiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samah Hamze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Agresti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Barison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2019.04.054⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (17), pp.3334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en12173334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112870v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and hydrodynamic performance of a microchannel heat sink with carbon nanotubes nanofluids: Effect of concentration and channel section</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Normah Mohd-Ghazali</w:t>
+                <w:t xml:space="preserve">Recent advances in modeling and simulation of nanofluid flows—Part II Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mahian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kolsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tng Choon Siong</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10973-019-08260-2⟩</w:t>
+              <w:t xml:space="preserve">Physics Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 791, pp.1-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physrep.2018.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112857v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in modeling and simulation of nanofluid flows—Part II Applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Ahmadi</w:t>
+                <w:t xml:space="preserve">Recent advances in preparation methods and thermophysical properties of oil-based nanofluids: A state-of-the-art review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Asadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadegh Aberoumand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Moradikazerouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzad Pourfattah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaweł Żyła</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 791, pp.1-59. </w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 352, pp.209-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physrep.2018.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2019.04.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02051317v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscosity of Ar-Cu nanofluids by molecular dynamics simulations Effects of nanoparticle content, temperature and potential interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal and hydrodynamic performance of a microchannel heat sink with carbon nanotubes nanofluids: Effect of concentration and channel section</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normah Mohd-Ghazali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Zeroual</w:t>
+                <w:t xml:space="preserve">Salma Halelfadl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Loulijat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Hasnaoui</w:t>
+                <w:t xml:space="preserve">Tng Choon Siong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2018.07.090⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 138 (2), pp.937-945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10973-019-08260-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875316v1</w:t>
+                <w:t xml:space="preserve">hal-02112857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Viscosity and Surface Tension of Stable Graphene Oxide and Reduced Graphene Oxide Aqueous Nanofluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Cabaleiro</w:t>
+                <w:t xml:space="preserve">Recent advances in modeling and simulation of nanofluid flows-Part I Fundamentals and theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mahian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kolsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanofluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jon.2018.1539⟩</w:t>
+              <w:t xml:space="preserve">Physics Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 790, pp.1-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physrep.2018.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01820859v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study on CNT nanofluids behavior in laminar pipe flow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+                <w:t xml:space="preserve">Current trends in surface tension and wetting behavior of nanofluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cabaleiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Żyła</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M.S. Murshed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2018.08.161⟩</w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 94, pp.931-944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2018.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881087v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current trends in surface tension and wetting behavior of nanofluids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+                <w:t xml:space="preserve">Numerical study on CNT nanofluids behavior in laminar pipe flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Minea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Estellé</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S.M.S. Murshed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2018.07.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 271, pp.281-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2018.08.161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875315v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Solar AC System Including a PCM Storage for Sustainable Resorts in Tropical Region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Viscosity of Ar-Cu nanofluids by molecular dynamics simulations Effects of nanoparticle content, temperature and potential interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zeroual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Loulijat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Achehal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Byrne</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lalanne</w:t>
+                <w:t xml:space="preserve">A. Hasnaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EVERGREEN Joint Journal of Novel Carbon Resource Sciences &amp; Green Asia Strategy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 268, pp.490-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2018.07.090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179663v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A state of the art review on viscosity of nanofluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sohel M.S Murshed</w:t>
+                <w:t xml:space="preserve">Dynamic Viscosity and Surface Tension of Stable Graphene Oxide and Reduced Graphene Oxide Aqueous Nanofluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cabaleiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Navas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Desforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2017.03.113⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanofluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (6), pp.1081-1088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jon.2018.1539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01500498v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01820859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene for Water-Based Nanofluid Preparation: Effect of Chemical Modifications on Dispersion and Stability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of a Solar AC System Including a PCM Storage for Sustainable Resorts in Tropical Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nandy Putra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Mare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasruddin Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eun Jeong Kim</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Gleize</w:t>
+                <w:t xml:space="preserve">Pascal Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanofluids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EVERGREEN Joint Journal of Novel Carbon Resource Sciences &amp; Green Asia Strategy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 06, pp.143 - 148</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01524303v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective optimization of thermophysical properties of eco-friendly organic nanofluids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability and viscosity of CuO water nanofluids at very high shear rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Audfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Amani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrice Estellé</w:t>
+                <w:t xml:space="preserve">Nguyen Cong Tam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.08.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanofluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (2), pp.213-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jon.2017.1326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01572277v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Similarity in Academic Contexts</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermophysical properties and heat transfer performance of carbon nanotubes water-based nanofluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Halelfadl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/publications5030018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 127 (3), pp.2075-2081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10973-016-5833-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01545569v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermophysical properties and heat transfer performance of carbon nanotubes water-based nanofluids</w:t>
+                <w:t xml:space="preserve">Natural convection of CNT water-based nanofluids in a differentially heated square cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Maré</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omid Mahian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry F Maré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakan F Öztop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 127 (3), pp.2075-2081. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10973-016-5833-8⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 128 (3), pp.1765-1770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10973-017-6102-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368812v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural convection of CNT water-based nanofluids in a differentially heated square cavity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of Similarity in Academic Contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omid Mahian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Treutwein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Omid Mahian</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somchai Wongwises</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry F Maré</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dongsheng Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10973-017-6102-1⟩</w:t>
+              <w:t xml:space="preserve">Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (18), pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/publications5030018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01445989v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and viscosity of CuO water nanofluids at very high shear rate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term Stability of Graphene Based Nanofluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Navas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Desforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nguyen Cong Tam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanofluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jon.2017.1326⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Engineering and Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (6), pp.529-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18178/ijmerr.6.6.529-533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444784v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term Stability of Graphene Based Nanofluids</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
+                <w:t xml:space="preserve">Thermophysical and dielectric profiles of ethylene glycol based titanium nitride (TiN–EG) nanofluids with various size of particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gawel Zyla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Fal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Engineering and Robotics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18178/ijmerr.6.6.529-533⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 113, pp.1189-1199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2017.06.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660593v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermophysical and dielectric profiles of ethylene glycol based titanium nitride (TiN–EG) nanofluids with various size of particles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
+                <w:t xml:space="preserve">The influence of ash content on thermophysical properties of ethylene glycol based graphite/diamonds mixture nanofluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gawel Zyla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacek Fal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2017.06.032⟩</w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 74, pp.81-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2017.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544782v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of ash content on thermophysical properties of ethylene glycol based graphite/diamonds mixture nanofluids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-objective optimization of thermophysical properties of eco-friendly organic nanofluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Amani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gawel Zyla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacek Fal</w:t>
+                <w:t xml:space="preserve">Pouria Amani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omid Mahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2017.02.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 166, pp.350-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480344v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanofluid in Thermal Transfer - Is it a Solution for the Future?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Graphene for Water-Based Nanofluid Preparation: Effect of Chemical Modifications on Dispersion and Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun Jeong Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Desforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Speyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gleize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Advances in Heat Transfer, Flow Engineering and Energy Installations, 819, pp.11-15. </w:t>
+              <w:t xml:space="preserve">Journal of Nanofluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (3), pp.603-613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.819.11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1166/jon.2017.1353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253717v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consideration of carbon nanotubes based nanofluid in thermal transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Maré</w:t>
+                <w:t xml:space="preserve">A state of the art review on viscosity of nanofluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sohel M.S Murshed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Normah Mohd-Ghazali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jurnal Teknologi (Sciences and Engineering)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76, pp.1134-1152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2017.03.113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01369478v1</w:t>
+                <w:t xml:space="preserve">hal-01500498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on “Performance of CNT-water nanofluid as coolant fluid in shell and tube intercooler of a LPG absorber tower”</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Estellé</w:t>
+                <w:t xml:space="preserve">Thermal performance of carbon nanotube nanofluids in solar microchannel collectors: an experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Ahlatli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimeti Doner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Technology (IJTech)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, pp.78-85</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01358955v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consideration of carbon nanotube-based nanofluid in thermal transfer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Mohd Ghazali</w:t>
+                <w:t xml:space="preserve">Nanofluid in Thermal Transfer - Is it a Solution for the Future?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Halelfadl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normah Mohd-Ghazali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jurnal Teknologi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11113/jt.v78.9583⟩</w:t>
+              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Advances in Heat Transfer, Flow Engineering and Energy Installations, 819, pp.11-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.819.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01398326v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal performance of carbon nanotube nanofluids in solar microchannel collectors: an experimental study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Consideration of carbon nanotubes based nanofluid in thermal transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Maré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nimeti Doner</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Halelfadl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normah Mohd-Ghazali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Technology (IJTech)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2, pp.78-85</w:t>
+              <w:t xml:space="preserve">Jurnal Teknologi (Sciences and Engineering)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 78 (8-4), pp.41-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01267168v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and hydrodynamic performance of a microchannel heat sink cooled with carbon nanotubes nanofluid</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Halelfadl Salma</w:t>
+                <w:t xml:space="preserve">Comment on “Performance of CNT-water nanofluid as coolant fluid in shell and tube intercooler of a LPG absorber tower”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Estellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jurnal Teknologi (Sciences and Engineering)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11113/jt.v78.9670⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 103, pp.1378-1379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2016.08.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394051v1</w:t>
+                <w:t xml:space="preserve">hal-01358955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the consolidation coefficient of low compressibility materials: application to fresh cement-based materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Estellé</w:t>
+                <w:t xml:space="preserve">Consideration of carbon nanotube-based nanofluid in thermal transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Halelfadl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mohd Ghazali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-014-0247-1⟩</w:t>
+              <w:t xml:space="preserve">Jurnal Teknologi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 78 (8-4), pp.41--48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11113/jt.v78.9583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937104v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THERMAL CONDUCTIVITY OF CNT WATER BASED NANOFLUIDS: EXPERIMENTAL TRENDS AND MODELS OVERVIEW</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal and hydrodynamic performance of a microchannel heat sink cooled with carbon nanotubes nanofluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nik Ahmad Faiz Nik Mazlam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normah Mohd-Ghazali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Maré</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halelfadl Salma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Enginnering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Jurnal Teknologi (Sciences and Engineering)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 78 (10-2), pp.69-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11113/jt.v78.9670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01107891v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the consolidation coefficient of low compressibility materials: application to fresh cement based materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Rangeard</w:t>
+                <w:t xml:space="preserve">A brief review of natural convection in enclosures under localized heating with and without nanofluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.F. Oztop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Melinge</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y-M. Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-S. Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Orfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-O14-0247-1⟩</w:t>
+              <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 60, pp.37-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2014.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02980000v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01095191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological Behavior of Zinc-Oxide Nanolubricants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zeinali Heris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Razbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mahian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dispersion Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 36 (8), pp.1073-1079. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01932691.2014.945595⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A brief review of natural convection in enclosures under localized heating with and without nanofluids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">THERMAL CONDUCTIVITY OF CNT WATER BASED NANOFLUIDS: EXPERIMENTAL TRENDS AND MODELS OVERVIEW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Halelfadl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Thermal Enginnering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (2), pp.381 - 390</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01095191v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected sharp peak in thermal conductivity of carbon nanotubes water based nanofluids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Salma Halelfadl</w:t>
+                <w:t xml:space="preserve">Determination of the consolidation coefficient of low compressibility materials: application to fresh cement based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Picandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan van Vaerenbergh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Estellé</w:t>
+                <w:t xml:space="preserve">Yannick Melinge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 66, pp.80-83. </w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.1475-1483. </w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2015.05.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-O14-0247-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158229v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on “viscosity measurements of multi-walled carbon nanotubes-based high temperature nanofluids”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unexpected sharp peak in thermal conductivity of carbon nanotubes water based nanofluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Halelfadl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan van Vaerenbergh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2014.09.139⟩</w:t>
+              <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66, pp.80-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2015.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01076557v1</w:t>
+                <w:t xml:space="preserve">hal-01158229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological properties of calcium sulfate suspensions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment on “viscosity measurements of multi-walled carbon nanotubes-based high temperature nanofluids”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2015.05.017⟩</w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 138 (1), pp.162-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2014.09.139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01157697v1</w:t>
+                <w:t xml:space="preserve">hal-01076557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignin as dispersant for water-based carbon nanotubes nanofluids: Impact on viscosity and thermal conductivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rheological properties of calcium sulfate suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Maré</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 57, pp.8-12. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 76, pp.70-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2014.07.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2015.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025518v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer properties of aqueous carbon nanotubes nanofluids in coaxial heat exchanger under laminar regime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salma Halelfadl</w:t>
+                <w:t xml:space="preserve">Determination of the consolidation coefficient of low compressibility materials: application to fresh cement-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Picandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mélinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Maré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2014.03.003⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (5), pp.1475-1483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-014-0247-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00973384v1</w:t>
+                <w:t xml:space="preserve">hal-00937104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of carbon nanotubes water based nanofluids as coolants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+                <w:t xml:space="preserve">Heat transfer properties of aqueous carbon nanotubes nanofluids in coaxial heat exchanger under laminar regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Halelfadl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Maré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 53, pp.104-110. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 55, pp.174-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2014.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2013.11.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00911988v1</w:t>
+                <w:t xml:space="preserve">hal-00973384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of thermal performances and pressure drop of rectangular microchannel heat sink using aqueous carbon nanotubes based nanofluid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+                <w:t xml:space="preserve">Efficiency of carbon nanotubes water based nanofluids as coolants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Halelfadl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Maré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 62 (2), pp.492-499. </w:t>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53, pp.104-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2013.08.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2013.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00858245v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation of Rheological Behavior and Pressure Drop of Aqueous Suspensions of Carbon Nanotubes in a Horizontal Tube</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+                <w:t xml:space="preserve">Optimization of thermal performances and pressure drop of rectangular microchannel heat sink using aqueous carbon nanotubes based nanofluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Halelfadl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mohammed Adham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normah Mohd-Ghazali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Maré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 56, pp.344-349. </w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (2), pp.492-499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2013.03.129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2013.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00820997v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural build-up of rigid fiber reinforced cement-based materials</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lignin as dispersant for water-based carbon nanotubes nanofluids: Impact on viscosity and thermal conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Halelfadl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57, pp.8-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2014.07.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-012-9997-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00770565v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear history effect on the viscosity of carbon nanotubes water-based nanofluid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural build-up of rigid fiber reinforced cement-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Maré</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Nanoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1573413711309020010⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (9), pp.1561-1568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-012-9997-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00804966v1</w:t>
+                <w:t xml:space="preserve">hal-00770565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of spread-slump formulae for yield stress evaluation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shear history effect on the viscosity of carbon nanotubes water-based nanofluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Halelfadl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimeti Doner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Rheology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3933/ApplRheol-23-63849⟩</w:t>
+              <w:t xml:space="preserve">Current Nanoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (2), pp.225-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1573413711309020010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904857v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00804966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscosity of carbon nanotubes water based nanofluids: Influence of concentration and temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+                <w:t xml:space="preserve">Experimental Investigation of Rheological Behavior and Pressure Drop of Aqueous Suspensions of Carbon Nanotubes in a Horizontal Tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Halelfadl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Maré</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normah Mohd-Ghazali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56, pp.344-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2013.03.129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2013.04.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00821792v1</w:t>
+                <w:t xml:space="preserve">hal-00820997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of ram extruder as a combined rheo-tribometer to study the behaviour of high yield stress fluids at low strain rate</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francesca Micaelli</w:t>
+                <w:t xml:space="preserve">Viscosity of carbon nanotubes water based nanofluids: Influence of concentration and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Halelfadl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahadir Aladag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimeti Doner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheologica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00397-012-0638-6⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 71, pp.111-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2013.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00716752v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigations of the viscosity of nanofluids at low temperatures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extension of spread-slump formulae for yield stress evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 97, pp.876-880. </w:t>
+              <w:t xml:space="preserve">Applied Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (6), pp.63849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2011.12.101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3933/ApplRheol-23-63849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00707410v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High torque vane rheometer for concrete: principle and validation from rheological measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lanos</w:t>
+                <w:t xml:space="preserve">De l’intérêt d’une caractérisation rhéologique empirique et relative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Grossiord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Rheology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21, pp.10-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00673458v1</w:t>
+                <w:t xml:space="preserve">hal-01566509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’intérêt d’une caractérisation rhéologique empirique et relative</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.L. Grossiord</w:t>
+                <w:t xml:space="preserve">High torque vane rheometer for concrete: principle and validation from rheological measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22, pp.12881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3933/ApplRheol-22-12881⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566509v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigations of the viscosity of nanofluids at low temperatures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Steven Duret</w:t>
+                <w:t xml:space="preserve">Use of ram extruder as a combined rheo-tribometer to study the behaviour of high yield stress fluids at low strain rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mélinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Micaelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2011.12.101⟩</w:t>
+              <w:t xml:space="preserve">Rheologica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (8), pp.743-754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00397-012-0638-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02936246v1</w:t>
+                <w:t xml:space="preserve">hal-00716752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Back Extrusion Test as a Technique for Determining the Rheological and Tribological Behaviour of Yield Stress Fluids at Low Shear Rates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+                <w:t xml:space="preserve">Experimental investigations of the viscosity of nanofluids at low temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahadir Aladag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Mélinge</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Halelfadl Salma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimeti Doner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Rheology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3933/ApplRheol-21-53642⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 97, pp.876-880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2011.12.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00664477v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the thermal performances of two nanofluids at low temperature in a plate heat exchanger</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Experimental investigations of the viscosity of nanofluids at low temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahadir Aladag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Halelfadl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimeti Doner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Maré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 35, pp.1535-1543. </w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2011.07.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2011.12.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667139v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the thermal performances of two nanofluids at low temperature in a plate heat exchanger</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ousmane Sow</w:t>
+                <w:t xml:space="preserve">The Back Extrusion Test as a Technique for Determining the Rheological and Tribological Behaviour of Yield Stress Fluids at Low Shear Rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mélinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2011.07.004⟩</w:t>
+              <w:t xml:space="preserve">Applied Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (5), pp.53642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3933/ApplRheol-21-53642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02936236v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une réelle rhéométrie adaptée aux bétons frais</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lanos</w:t>
+                <w:t xml:space="preserve">Comparison of the thermal performances of two nanofluids at low temperature in a plate heat exchanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halelfadl Salma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sow Ousmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35, pp.1535-1543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2011.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ejece.13.457-471⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00664447v1</w:t>
+                <w:t xml:space="preserve">hal-00667139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrusion Criterion for Firm Cement-based Materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Mélinge</w:t>
+                <w:t xml:space="preserve">Comparison of the thermal performances of two nanofluids at low temperature in a plate heat exchanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Halelfadl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousmane Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Rheology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 19 (5), pp.53042. </w:t>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3933/ApplRheol-19-53042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2011.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00664473v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibro-extrusion: a new forming process for cement-based materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Mélinge</w:t>
+                <w:t xml:space="preserve">Vers une réelle rhéométrie adaptée aux bétons frais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Cement Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/adcr.2008.00030⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13 (4), pp.457-471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ejece.13.457-471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00664490v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing the Couette viscometry data using a Bingham approximation in shear rate calculation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extrusion Criterion for Firm Cement-based Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mélinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2008.01.006⟩</w:t>
+              <w:t xml:space="preserve">Applied Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (5), pp.53042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3933/ApplRheol-19-53042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00664433v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear flow curve in mixing systems--A simplified approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vibro-extrusion: a new forming process for cement-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mélinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2008.08.019⟩</w:t>
+              <w:t xml:space="preserve">Advances in Cement Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (3), pp.125-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/adcr.2008.00030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00664456v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing the vane shear flow data from Couette analogy</w:t>
+                <w:t xml:space="preserve">Processing the Couette viscometry data using a Bingham approximation in shear rate calculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Rheology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3933/ApplRheol-18-34037⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 154, pp.31-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2008.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00664463v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortar physical properties evolution in extrusion flow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId400" w:history="1">
+                <w:t xml:space="preserve">Shear flow curve in mixing systems--A simplified approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheologica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 63 (24), pp.5887-5890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2008.08.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00397-007-0195-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00664406v1</w:t>
+                <w:t xml:space="preserve">hal-00664456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy distribution in the squeezing of particles in concentrated suspension</w:t>
+                <w:t xml:space="preserve">Processing the vane shear flow data from Couette analogy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lanos</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Granular Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (3), pp.34037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3933/ApplRheol-18-34037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10035-007-0076-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00664419v1</w:t>
+                <w:t xml:space="preserve">hal-00664463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the optimisation of a texture analyser in squeeze flow geometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mortar physical properties evolution in extrusion flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mélinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Colin Servais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.measurement.2006.02.004⟩</w:t>
+              <w:t xml:space="preserve">Rheologica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46 (8), pp.1065-1073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00397-007-0195-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00664424v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ram extrusion force for a frictional plastic material: model prediction and application to cement paste</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
+                <w:t xml:space="preserve">Energy distribution in the squeezing of particles in concentrated suspension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mélinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Mélinge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheologica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 10 (2), pp.81-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10035-007-0076-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00397-005-0074-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00664402v1</w:t>
+                <w:t xml:space="preserve">hal-00664419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre l'extrusion des matériaux à base cimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mélinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 5, pp.37-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00667145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Squeeze flow of Bingham fluids under slip with friction boundary condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rheologica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 46 (3), pp.397-404. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00397-006-0129-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00664410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation rhéologique et tribologique d'un matériau viscoplastique à l'aide d'un essai de back-extrusion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
+                <w:t xml:space="preserve">Ram extrusion force for a frictional plastic material: model prediction and application to cement paste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Mélinge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rheologica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 45, pp.457-467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00397-005-0074-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00659847v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slipping zone location in squeeze flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation rhéologique et tribologique d'un matériau viscoplastique à l'aide d'un essai de back-extrusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Colin Servais</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mélinge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheologica Acta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 9, pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00663492v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">On the optimisation of a texture analyser in squeeze flow geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mélinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Servais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 39, pp.771-777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.measurement.2006.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slipping zone location in squeeze flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Servais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rheologica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 45, pp.444-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00397-005-0070-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le test de compression simple : mise en oeuvre sur un analyseur de texture et exploitation en présence de fluides viscoplastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Melinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servais Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 3, pp.39-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00659831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15527,10095 +15791,10095 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Conductivity of Industrial Graphene Water-Based Nanofluids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Walid Hassen</w:t>
+                <w:t xml:space="preserve">Effect of Surfactants on double diffusive natural convection of CNT water-based micropolar nanofluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awatef Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nessrin Manaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Naceur Borjini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro &amp; Nano Flows Conference - MNF2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Padova, Sep 2023, Padova, Italy</w:t>
+              <w:t xml:space="preserve">Conférence Internationale sur les Sciences Appliquées et l'Innovation CISAI-2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Sousse, Tunisia. pp.65-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04241563v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly stable nanofluids from oxidized multiwalled carbon nanotubes and graphene with enhanced thermal conductivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Influence of the functionalization treatment on thermal conductivity and stability of carbon-based nanofluids.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Pavía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Emo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vigolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">2023 Spring Meeting of the European Materials Research Society (E-MRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280960v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de fibres flexibles sur la rhéologie de bétons auto-plaçants</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Prosper Pliya</w:t>
+                <w:t xml:space="preserve">Thermal Conductivity of Industrial Graphene Water-Based Nanofluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulayma Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cabaleiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57ème Congrès du Groupe Français de Rhéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Micro &amp; Nano Flows Conference - MNF2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Padova, Sep 2023, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04450359v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the functionalization treatment on thermal conductivity and stability of carbon-based nanofluids.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Emo</w:t>
+                <w:t xml:space="preserve">Influence de fibres flexibles sur la rhéologie de bétons auto-plaçants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adéossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prosper Pliya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Spring Meeting of the European Materials Research Society (E-MRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">57ème Congrès du Groupe Français de Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280944v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Surfactants on double diffusive natural convection of CNT water-based micropolar nanofluids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nessrin Manaa</w:t>
+                <w:t xml:space="preserve">Highly stable nanofluids from oxidized multiwalled carbon nanotubes and graphene with enhanced thermal conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Pavía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Emo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Naceur Borjini</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale sur les Sciences Appliquées et l'Innovation CISAI-2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Sousse, Tunisia. pp.65-70</w:t>
+              <w:t xml:space="preserve">Carbon Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185445v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Modification of Carbon Nanomaterials and their Potential for Sustainable Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vigolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chevalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Rahman Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Pavía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NANOMEET 2022 - 2nd International Meet &amp; Expo on Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the significance of interfacial molecular interactions on the specific heat, thermal conductivity and dynamic viscosity of nanofluids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">2D-WS2 nanofluids as heat transfer fluid in concentrated solar power systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paloma Martínez-Merino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Midgley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa I. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Zorrilla</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Alcántara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATE HEFAT 2021 - The 15th international conference on heat transfer, fluid mechanics and thermodynamics (HEFAT) and editorial board of applied thermal engineering (ATE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2021, Virtual, France. pp.1018-1023</w:t>
+              <w:t xml:space="preserve">, Jul 2021, Virtual, France. pp.8-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03344177v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene-Based Nanofluids for Energy and Cooling Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are nanofluids suitable for volumetric absorption in ptc-csp plants? an exemplify, realistic assessment with characterised metal-oil nanofluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iván Carrillo-Berdugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma Martínez-Merino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Sani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Navas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th International Conference on Saving Energy for Refrigeration and Air-Conditioning (ICSERA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universiti Teknologi Malaysia, Nov 2021, Skudai, Johor, Malaysia</w:t>
+              <w:t xml:space="preserve">ATE HEFAT 2021 - The 15th international conference on heat transfer, fluid mechanics and thermodynamics (HEFAT) and editorial board of applied thermal engineering (ATE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtual, France. pp.337-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03572385v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are nanofluids suitable for volumetric absorption in ptc-csp plants? an exemplify, realistic assessment with characterised metal-oil nanofluids</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graphene-Based Nanofluids for Energy and Cooling Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Javier Navas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATE HEFAT 2021 - The 15th international conference on heat transfer, fluid mechanics and thermodynamics (HEFAT) and editorial board of applied thermal engineering (ATE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Virtual, France. pp.337-342</w:t>
+              <w:t xml:space="preserve">The 7th International Conference on Saving Energy for Refrigeration and Air-Conditioning (ICSERA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universiti Teknologi Malaysia, Nov 2021, Skudai, Johor, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03344190v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D-WS2 nanofluids as heat transfer fluid in concentrated solar power systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Scott Midgley</w:t>
+                <w:t xml:space="preserve">Chemically modified carbon nanomaterials for sustainable technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vigolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa I. Martin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Chevalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guiavarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chakib Bourkaib</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATE HEFAT 2021 - The 15th international conference on heat transfer, fluid mechanics and thermodynamics (HEFAT) and editorial board of applied thermal engineering (ATE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Virtual, France. pp.8-13</w:t>
+              <w:t xml:space="preserve">18th International Conference on Nanosciences &amp; Nanotechnologies (NN21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03344195v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemically modified carbon nanomaterials for sustainable technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Vigolo</w:t>
+                <w:t xml:space="preserve">The Developing Natural Convection Visualization of Water - Ethylene Glycol Mixture based Fe3O4 Nanofluids in Eccentric Annular Ducts in Low Temperature Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nur Çobanoğlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Banisharif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Chakib Bourkaib</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziya Haktan Karadeniz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Nanosciences &amp; Nanotechnologies (NN21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">7th NANO Boston Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03344458v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Developing Natural Convection Visualization of Water - Ethylene Glycol Mixture based Fe3O4 Nanofluids in Eccentric Annular Ducts in Low Temperature Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alireza Banisharif</w:t>
+                <w:t xml:space="preserve">Exploring the significance of interfacial molecular interactions on the specific heat, thermal conductivity and dynamic viscosity of nanofluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iván Carrillo-Berdugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma Martínez-Merino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Grau-Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Zorrilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th NANO Boston Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Boston, United States</w:t>
+              <w:t xml:space="preserve">ATE HEFAT 2021 - The 15th international conference on heat transfer, fluid mechanics and thermodynamics (HEFAT) and editorial board of applied thermal engineering (ATE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtual, France. pp.1018-1023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03672979v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a phase change material storage for the solar air-conditioning system of a net-zero energy hotel in a tropical region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Tiffonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Filippidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Abdullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IIR Conference on Sustainability and the Cold Chain, ICCC 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Nantes, France. pp.26-33, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18462/iir.iccc.2020.291647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03103579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Temperature Viscosity of Nanofluids with Water:Ethylene Glycol Base Fluid</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefan van Vaerenbergh</w:t>
+                <w:t xml:space="preserve">Performance analysis of a microchannel heat sink cooled with carbon nanotube nanofluid with multi-objective particle swarm optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normah Mohd-Ghazali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Rashidi</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maziah Mohamad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Nanofluids (ICNf2019) &amp; 2nd European Symposium on Nanofluids (ESNf2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Castelló, Spain</w:t>
+              <w:t xml:space="preserve">6th International Conference of Saving Energy in Refrigeration and Air-Conditioning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172962v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene-based nanofluids: structural quality of graphene vs. dispersion quality</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the contact angle of nanofluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nur Çobanoğlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. H. Karadeniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Martínez-Cuenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias H. Buschmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Nanofluids (ICNf2019) &amp; 2nd European Symposium on Nanofluids (ESNf2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Castelló, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172838v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the contact angle of nanofluids</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Graphene-based nanofluids: structural quality of graphene vs. dispersion quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Berrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Desforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gleize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Begin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Nanofluids (ICNf2019) &amp; 2nd European Symposium on Nanofluids (ESNf2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Castelló, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172952v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis of a microchannel heat sink cooled with carbon nanotube nanofluid with multi-objective particle swarm optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Normah Mohd-Ghazali</w:t>
+                <w:t xml:space="preserve">Low Temperature Viscosity of Nanofluids with Water:Ethylene Glycol Base Fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Banisharif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aghajani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan van Vaerenbergh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maziah Mohamad</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rashidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference of Saving Energy in Refrigeration and Air-Conditioning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">1st International Conference on Nanofluids (ICNf2019) &amp; 2nd European Symposium on Nanofluids (ESNf2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Castelló, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02124383v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Heat Removal Capability of Carbon Nanotube Nanofluid in a Microchannel Heat Sink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lee Wei Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hielfarith Suffri Shamsuddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normah Mohd-Ghazali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Maré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 11th International Meeting on Advances in Thermofluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Fukuoka, Japan. IMAT_2019_Manuscript_7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'un matériau de stockage par changement de phase pour le système de climatisation solaire d'un hôtel net-zéro- énergie en région tropicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasruddin Abdullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Tiffonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ardiyansyah Yatim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Franco-Québécois en énergie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Baie Saint-Paul, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Viscosity and Surface Tension Characterization of Paraffin-in-Water Nanoemulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cabaleiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samah Hamze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Agresti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Barison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Nanofluids (ICNf2019) &amp; 2nd European Symposium on Nanofluids (ESNf2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Castelló, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic viscosity of purified MWCNT water and water-propylene glycol-based nanofluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samah Hamze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Berrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vigolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Maré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Nanofluids (ICNf2019) &amp; 2nd European Symposium on Nanofluids (ESNf2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Castelló, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of chemical treatments to improve processability of carbon nanomaterials (carbon nanotubes and graphene)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Berrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bellouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Nanoscience &amp; Technology (ICNST-2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological properties and surface tension of stable graphene oxide and reduced graphene oxide aqueous nanofluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Cabaleiro</w:t>
+                <w:t xml:space="preserve">Experimental study on rheological properties, thermal conductivity and dielectric properties of TiN-EG nanofuids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gawel Zyla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Fal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Vigolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st European Symposium on Nanofluids (ESNf2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2017, Lisboa, Portugal. pp.34-39</w:t>
+              <w:t xml:space="preserve">, Oct 2017, Lisboa, Portugal. pp.89-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902011v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on rheological properties, thermal conductivity and dielectric properties of TiN-EG nanofuids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacek Fal</w:t>
+                <w:t xml:space="preserve">Rheological properties and surface tension of stable graphene oxide and reduced graphene oxide aqueous nanofluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cabaleiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Navas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Desforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vigolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st European Symposium on Nanofluids (ESNf2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2017, Lisboa, Portugal. pp.89-91</w:t>
+              <w:t xml:space="preserve">, Oct 2017, Lisboa, Portugal. pp.34-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902002v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon nanotubes nanofluids: Thermophysical properties and applications to heat exchange</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flow curve from vane geometry rheometer: Case of Self Compacting Concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoUptake Cost Action, Working Groups Meeting. Event#1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Castellon de la Plana, Spain</w:t>
+              <w:t xml:space="preserve">The XVIIth International Congress on Rheology (ICR2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579023v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCC flow curves from vane geometry rheometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Estellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCC 2016 - 8th International RILEM Symposium on Self-Compacting Concrete</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Washington, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow curve from vane geometry rheometer: Case of Self Compacting Concretes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carbon nanotubes nanofluids: Thermophysical properties and applications to heat exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The XVIIth International Congress on Rheology (ICR2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">NanoUptake Cost Action, Working Groups Meeting. Event#1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Castellon de la Plana, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356176v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphene-based nanofluids for heat transfer applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Junior Euromat 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion of Graphene in Water for Heat Dissipation Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemOnTubes 2016 - International meeting on the chemistry of graphene and carbon nanotubes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01305653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphene modification for preparation of stable nanofluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun Jeong Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Speyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International Symposium on Energy Challenges and Mechanics (ECM5) - Working on small scales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Inverness, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractéristiques hydrodynamiques et transfert de chaleur par convection de nanofluides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Niazmand</w:t>
+                <w:t xml:space="preserve">Caractéristiques hydrodynamiques et transfert de chaleur par convection de nanofluides (S23)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Ebrahimnia-Bajestan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Javadian-Saraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Niazmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189503v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal performance of carbon nanotube nanofluids in solar microchannel collectors: An experimental study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Maré</w:t>
+                <w:t xml:space="preserve">Caractéristiques hydrodynamiques et transfert de chaleur par convection de nanofluides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ebrahimnia-Bajestan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Javadian-Saraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Niazmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nimeti Doner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th International Meeting on Advances in Thermofluids (IMAT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Jakarta, Indonesia</w:t>
+              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253725v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractéristiques hydrodynamiques et transfert de chaleur par convection de nanofluides (S23)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hamid Niazmand</w:t>
+                <w:t xml:space="preserve">Thermal performance of carbon nanotube nanofluids in solar microchannel collectors: An experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Ahlatli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimeti Doner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">The 8th International Meeting on Advances in Thermofluids (IMAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Jakarta, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03446079v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des performances thermiques en convection forcée des nanofluides à base de nanotubes de carbones dans un échangeur coaxial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+                <w:t xml:space="preserve">Hydrodynamique des nanofluides dans les échangeurs a micro-canaux - Etude expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rathanak Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Halelfadl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Maré</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFEM 2014 3ème Colloque International Francophone d'Energétique et de Mécanique - Energies renouvelables et mécanique appliquée à l'industrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Moroni, Comores. pp.18-36</w:t>
+              <w:t xml:space="preserve">3 ème Colloque International Francophone d'Energétique et de Mécanique - CIFEM 2014 ; Energies renouvelables et mécanique appliquée à l'industrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Moroni, Comores. pp.ART 18-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00992806v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamique des nanofluides dans les échangeurs a micro-canaux - Etude expérimentale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+                <w:t xml:space="preserve">Etude des performances thermiques en convection forcée des nanofluides à base de nanotubes de carbones dans un échangeur coaxial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Halelfadl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Maré</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3 ème Colloque International Francophone d'Energétique et de Mécanique - CIFEM 2014 ; Energies renouvelables et mécanique appliquée à l'industrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Moroni, Comores. pp.ART 18-49</w:t>
+              <w:t xml:space="preserve">CIFEM 2014 3ème Colloque International Francophone d'Energétique et de Mécanique - Energies renouvelables et mécanique appliquée à l'industrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Moroni, Comores. pp.18-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995735v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conductivity of CNT water based nanofluids: Experimental trends and models overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Halelfadl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Maré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNATIONAL ENERGY TECHNOLOGIES (ENTECH'14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Yıldız Technical University's Mechanical Engineering Department, Dec 2014, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01107590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanofluid in thermal transfer. Is it a solution for the future?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Maré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Halelfadl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normah Mohd-Ghazali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Meeting on Advances in Thermofluids (IMAT 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universiti Teknologi Malaysia, Nov 2014, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01107596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation des performances thermiques et hydrauliques d'un nanofluide à base de nanotubes de carbone dans un dissipateur de chaleur à microcanaux rectangulaires</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Maré</w:t>
+                <w:t xml:space="preserve">From slump to spreading flow: a new analytical model for yield stress evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Reims, France</w:t>
+              <w:t xml:space="preserve">SCC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00992790v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of a microchannel heat sink performance using aqueous carbon nanotubes based nanofluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdullah Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Halelfadl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Maré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimeti Doner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Applied Energy ICAE 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Pretoria, South Africa. pp.ICAE2013-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00995726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental study of heat transfer and pressure drop characteristics of multi-wall carbon nanotubes suspensions in coaxial heat exchanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Halelfadl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Maré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Applied Energy ICAE 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Pretoria, South Africa. pp.ICAE2013-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00995729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From slump to spreading flow: a new analytical model for yield stress evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pierre</w:t>
+                <w:t xml:space="preserve">Optimisation des performances thermiques et hydrauliques d'un nanofluide à base de nanotubes de carbone dans un dissipateur de chaleur à microcanaux rectangulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Halelfadl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normah Mohd-Ghazali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCC 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">XIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004996v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">experimental investigation of rheological behavior and pressure drop of aqueous suspensions of carbon nanotubes in a horizontal tube</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Etude expérimentale des comportements rhéologiques et hydrodynamiques des nanofluides à base de nanotubes de carbone (ntc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Halelfadl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Maré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salma Halelfadl Halelfadl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th BSME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Dakha, Bangladesh</w:t>
+              <w:t xml:space="preserve">2eme Congrès de l'Association Marocaine de Thermique - Efficacité énergétique dans l'industrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01135331v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yield stress from spreading flow: a new analytical model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId399" w:history="1">
+                <w:t xml:space="preserve">Chemical admixtures effects on rheological properties of mineral suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIth International Congress on Rheology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2012, Lisbonne, Portugal. pp.334</w:t>
+              <w:t xml:space="preserve">, Aug 2012, Lisbonne, Portugal. pp.335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00735299v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale des propriétés physiques et évaluation des performances thermohydrodynamiques d'un nanofluide à base de nanotubes de carbone</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stephan van Vaerenbergh</w:t>
+                <w:t xml:space="preserve">Yield stress from spreading flow: a new analytical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Mojahed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Colloque International Francophone d'Énergétique et Mécanique (CIFEM 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Ouagadougou, Burkina Faso. pp.Art-7-51</w:t>
+              <w:t xml:space="preserve">XVIth International Congress on Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Lisbonne, Portugal. pp.334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00735331v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical admixtures effects on rheological properties of mineral suspensions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lanos</w:t>
+                <w:t xml:space="preserve">Caractérisation expérimentale des propriétés physiques et évaluation des performances thermohydrodynamiques d'un nanofluide à base de nanotubes de carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halelfadl Salma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan van Vaerenbergh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mojahed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIth International Congress on Rheology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Lisbonne, Portugal. pp.335</w:t>
+              <w:t xml:space="preserve">2ème Colloque International Francophone d'Énergétique et Mécanique (CIFEM 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Ouagadougou, Burkina Faso. pp.Art-7-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00735267v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale des comportements rhéologiques et hydrodynamiques des nanofluides à base de nanotubes de carbone (ntc)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rhéologie de pâtes dentaires par extrusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2eme Congrès de l'Association Marocaine de Thermique - Efficacité énergétique dans l'industrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Casablanca, Maroc</w:t>
+              <w:t xml:space="preserve">47éme Congrès Annuel du Groupe Français de Rhéologie - Rhéologie, Confinement et Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00992761v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhéologie de pâtes dentaires par extrusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">experimental investigation of rheological behavior and pressure drop of aqueous suspensions of carbon nanotubes in a horizontal tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Halelfadl Halelfadl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47éme Congrès Annuel du Groupe Français de Rhéologie - Rhéologie, Confinement et Interface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Pau, France</w:t>
+              <w:t xml:space="preserve">5th BSME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Dakha, Bangladesh</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00767648v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre étalement et affaissement : vers une nouvelle mesure de seuil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId399" w:history="1">
+                <w:t xml:space="preserve">Rhéologie des suspensions concentrées : de l'état frais à la prise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46éme Congrès Annuel du Groupe Français de Rhéologie - Rhéologie et Génie des Procédés et des Produits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00767629v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhéologie des suspensions concentrées : de l'état frais à la prise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lanos</w:t>
+                <w:t xml:space="preserve">Experimental investigations of nanofluids at low temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahadir Aladag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halelfadl Salma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimeti Doner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46éme Congrès Annuel du Groupe Français de Rhéologie - Rhéologie et Génie des Procédés et des Produits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nancy, France</w:t>
+              <w:t xml:space="preserve">ICAE 2011 Third International Conference on Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Perugia, Italy. pp.3153-3162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00767631v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigations of nanofluids at low temperatures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
+                <w:t xml:space="preserve">Thermal performances of nanofluids at low temperature in a plate heat exchanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halelfadl Salma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAE 2011 Third International Conference on Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Perugia, Italy. pp.3153-3162</w:t>
+              <w:t xml:space="preserve">Symposium "Foundation Of Physical Chemistry"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Copernicus Center Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00685954v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal performances of nanofluids at low temperature in a plate heat exchanger</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Maré</w:t>
+                <w:t xml:space="preserve">Entre étalement et affaissement : vers une nouvelle mesure de seuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium "Foundation Of Physical Chemistry"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Copernicus Center Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">46éme Congrès Annuel du Groupe Français de Rhéologie - Rhéologie et Génie des Procédés et des Produits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00767625v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thixotropy modelling of fresh concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AERC 2010, 6th Annual European Rheology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Goteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seuil de mise en écoulement de pâtes de magnésie et de ciment adjuvantées avec un polycarboxylate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Rhéologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Vichy, France. pp.37-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00685969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spreading flow of calcium sulfate suspensions: influence of chemical admixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AERC 2010, 6th Annual European Rheology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Goteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesive properties of mayonnaises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation de la mécanique des sols pour prédire l'extrusion des matériaux à base cimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mélinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AERC 2009, 5th Annual European Rheology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Cardiff, United Kingdom</w:t>
+              <w:t xml:space="preserve">27ème rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Saint-Malo, France. pp.01/26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672931v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la mécanique des sols pour prédire l'extrusion des matériaux à base cimentaire</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rheological behaviour of industrial concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Saint-Malo, France. pp.01/26</w:t>
+              <w:t xml:space="preserve">AERC 2009, 5th Annual European Rheology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674855v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological behaviour of industrial concretes</w:t>
+                <w:t xml:space="preserve">Comparaison des propriétés d'adhésion de fluides à seuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AERC 2009, 5th Annual European Rheology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Cardiff, United Kingdom</w:t>
+              <w:t xml:space="preserve">44ème Colloque du Groupe Français de Rhéologie - Rhéologie à toutes les Echelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Strasbourg, France. pp.335-338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672932v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des propriétés d'adhésion de fluides à seuil</w:t>
+                <w:t xml:space="preserve">Adhesive properties of mayonnaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44ème Colloque du Groupe Français de Rhéologie - Rhéologie à toutes les Echelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Strasbourg, France. pp.335-338</w:t>
+              <w:t xml:space="preserve">AERC 2009, 5th Annual European Rheology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674852v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l'écoulement du béton frais</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi‐Scale Analysis to Study the Rheological Behavior of Natural Mud Suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mélinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. P. Duc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43ème Colloque du Groupe Français de Rhéologie - Rhéologie et thermodynamique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">THE XV INTERNATIONAL CONGRESS ON RHEOLOGY: The Society of Rheology 80th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Monterey, United States. pp.668-670, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2964802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674839v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une réelle rhéométrie adaptée aux bétons frais</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId400" w:history="1">
+                <w:t xml:space="preserve">Extrusion Criterion for Firm Cement‐Based Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mélinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Rencontres Universitaires de Génie Civil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">THE XV INTERNATIONAL CONGRESS ON RHEOLOGY: The Society of Rheology 80th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Monterey, United States. pp.96-98, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2964911⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674837v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couette rheometry from differential approach: comparative study and experimental application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Melinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Monterrey, United States. pp.1396-1398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00404746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrusion Criterion for Firm Cement‐Based Materials</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rhéométrie : vers une méthode simple d'obtention des courbes d'écoulement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THE XV INTERNATIONAL CONGRESS ON RHEOLOGY: The Society of Rheology 80th Annual Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées des Jeunes Rhéologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Erdeven, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672906v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi‐Scale Analysis to Study the Rheological Behavior of Natural Mud Suspensions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId375" w:history="1">
+                <w:t xml:space="preserve">Couette Rheometry from Differential Approach: Comparative Study and Experimental Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mélinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THE XV INTERNATIONAL CONGRESS ON RHEOLOGY: The Society of Rheology 80th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2008, Monterey, United States. pp.668-670, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2964802⟩</w:t>
+              <w:t xml:space="preserve">, Aug 2008, Monterey, United States. pp.1396-1398, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2964587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672912v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couette Rheometry from Differential Approach: Comparative Study and Experimental Application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etalement de pâtes de sulfates de calcium adjuvantées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THE XV INTERNATIONAL CONGRESS ON RHEOLOGY: The Society of Rheology 80th Annual Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">43ème Colloque du Groupe Français de Rhéologie - Rhéologie et thermodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Palaiseau, France. pp.115-118</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672903v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhéométrie : vers une méthode simple d'obtention des courbes d'écoulement</w:t>
+                <w:t xml:space="preserve">Courbes d'écoulement dans les systèmes de mélange : vers une approche simplifiée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Rhéologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Erdeven, France</w:t>
+              <w:t xml:space="preserve">43ème Colloque du Groupe Français de Rhéologie - Rhéologie et thermodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Palaiseau, France. pp.147-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00685966v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etalement de pâtes de sulfates de calcium adjuvantées</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Estellé</w:t>
+                <w:t xml:space="preserve">Extrusion criterion for firm cement-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Melinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43ème Colloque du Groupe Français de Rhéologie - Rhéologie et thermodynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Palaiseau, France. pp.115-118</w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Monterrey, United States. pp.96-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674844v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00404757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Courbes d'écoulement dans les systèmes de mélange : vers une approche simplifiée</w:t>
+                <w:t xml:space="preserve">Squeezing Flow of Suspensions: Flow Regime Evaluation from Energy Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mélinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43ème Colloque du Groupe Français de Rhéologie - Rhéologie et thermodynamique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">THE XV INTERNATIONAL CONGRESS ON RHEOLOGY: The Society of Rheology 80th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Monterey, United States. pp.818-820, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2964858⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674841v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrusion criterion for firm cement-based materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Lanos</w:t>
+                <w:t xml:space="preserve">Caractérisation de l'écoulement du béton frais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. P. Duc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Monterrey, United States. pp.96-98</w:t>
+              <w:t xml:space="preserve">43ème Colloque du Groupe Français de Rhéologie - Rhéologie et thermodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Palaiseau, France. pp.139-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00404757v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Squeezing Flow of Suspensions: Flow Regime Evaluation from Energy Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une réelle rhéométrie adaptée aux bétons frais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THE XV INTERNATIONAL CONGRESS ON RHEOLOGY: The Society of Rheology 80th Annual Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26e Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Nancy, France. pp.$</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672916v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fluid-filtration based criterion for firm cement-based materials extrusion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Rangeard</w:t>
+                <w:t xml:space="preserve">Rhéométrie des bétons frais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AERC 2007, 4th Annual European Rheology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Naples, Italy</w:t>
+              <w:t xml:space="preserve">42ème Colloque du Groupe Français de Rhéologie - Rhéologie des Systèmes Evolutifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Clermont-Ferrand, France. pp.51-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672930v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration-extrusion coupling: a way to simplify the extrusion of firm cement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
+                <w:t xml:space="preserve">Intérêt d'une sollicitation complémentaire de vibration dans l'extrusion de matériaux à base cimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mélinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AERC 2007, 4th Annual European Rheology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Naples, Italy</w:t>
+              <w:t xml:space="preserve">25ème Colloque de l'Association Universitaire de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Bordeaux, France. pp.Perrot2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672927v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt d'une sollicitation complémentaire de vibration dans l'extrusion de matériaux à base cimentaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
+                <w:t xml:space="preserve">Un critère basé sur le temps de drainage pour l'extrusion des matériaux à base cimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mélinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Colloque de l'Association Universitaire de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2007, Bordeaux, France. pp.Perrot2</w:t>
+              <w:t xml:space="preserve">, May 2007, Bordeaux, France. pp.Perrot1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674809v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhéométrie des bétons frais</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId400" w:history="1">
+                <w:t xml:space="preserve">Rheological characterisation of self compacting concrete from vane shear flow measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mélinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Estellé</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42ème Colloque du Groupe Français de Rhéologie - Rhéologie des Systèmes Evolutifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Clermont-Ferrand, France. pp.51-55</w:t>
+              <w:t xml:space="preserve">Fifth International RILEM Symposium on Self-Compacting Concrete - SCC 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Gent, Belgium. pp.291-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674822v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un critère basé sur le temps de drainage pour l'extrusion des matériaux à base cimentaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
+                <w:t xml:space="preserve">Courbes d'écoulement en géométrie Couette par une approximation de Bingham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Colloque de l'Association Universitaire de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Bordeaux, France. pp.Perrot1</w:t>
+              <w:t xml:space="preserve">42ème Colloque du Groupe Français de Rhéologie - Rhéologie des Systèmes Evolutifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Clermont-Ferrand, France. pp.181-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674812v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological characterisation of self compacting concrete from vane shear flow measurement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vibration-extrusion coupling: a way to simplify the extrusion of firm cement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mélinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International RILEM Symposium on Self-Compacting Concrete - SCC 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Gent, Belgium. pp.291-296</w:t>
+              <w:t xml:space="preserve">AERC 2007, 4th Annual European Rheology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672893v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Courbes d'écoulement en géométrie Couette par une approximation de Bingham</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A fluid-filtration based criterion for firm cement-based materials extrusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mélinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42ème Colloque du Groupe Français de Rhéologie - Rhéologie des Systèmes Evolutifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Clermont-Ferrand, France. pp.181-185</w:t>
+              <w:t xml:space="preserve">AERC 2007, 4th Annual European Rheology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674815v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la consolidation dans l'extrusion des matériaux à base cimentaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
+                <w:t xml:space="preserve">Back extrusion geometry: toward a simple way to study the rheological and tribological behaviour of yield stress fluids,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mélinge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Colloque de l'Association Universitaire de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, La Grande Motte, France. 008_per</w:t>
+              <w:t xml:space="preserve">4th International Symposium on Food Rheology and Structure (ISFRS 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, Zurich, Switzerland. pp.517-521</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674802v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt d'une sollicitation complémentaire de vibration dans l'extrusion de matériaux à base cimentaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
+                <w:t xml:space="preserve">Localisation et modélisation des zones de glissement en écoulement de compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème Colloque du Groupe Français de Rhéologie - Rhéologie des suspensions de l'environnement et de l'industrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2006, Cherbourg, France. pp.297-300</w:t>
+              <w:t xml:space="preserve">, Oct 2006, Cherbourg, France. pp.107-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00673448v1</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving the Couette inverse problem using a Bingham model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mortar physical properties evolution in extrusion flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mélinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AERC 2006, 3rd Annual European Rheology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Hersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672923v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy distribution in the squeezing of particle concentrated suspension,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling the ram extrusion force of a frictional plastic material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mélinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Fifth World Congress on Particle Technology (WCPT 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2006, Orlando, United States. pp.P37300</w:t>
+              <w:t xml:space="preserve">, Apr 2006, Orlando, United States. pp.37281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672883v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the ram extrusion force of a frictional plastic material</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
+                <w:t xml:space="preserve">Mortar paste structure evolution during ram extrusion process: an experimental investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mélinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Fifth World Congress on Particle Technology (WCPT 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2006, Orlando, United States. pp.37281</w:t>
+              <w:t xml:space="preserve">, Apr 2006, Orlando, United States. pp.37287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00664527v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortar paste structure evolution during ram extrusion process: an experimental investigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
+                <w:t xml:space="preserve">Solving the Couette inverse problem using a Bingham model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fifth World Congress on Particle Technology (WCPT 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Orlando, United States. pp.37287</w:t>
+              <w:t xml:space="preserve">AERC 2006, 3rd Annual European Rheology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Hersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00664526v1</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortar physical properties evolution in extrusion flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
+                <w:t xml:space="preserve">Energy distribution in the squeezing of particle concentrated suspension,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mélinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AERC 2006, 3rd Annual European Rheology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Hersonissos, Greece</w:t>
+              <w:t xml:space="preserve">The Fifth World Congress on Particle Technology (WCPT 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Orlando, United States. pp.P37300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672926v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back extrusion geometry: toward a simple way to study the rheological and tribological behaviour of yield stress fluids,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
+                <w:t xml:space="preserve">Evolution des propriétés d'un mortier durant son extrusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mélinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Mélinge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on Food Rheology and Structure (ISFRS 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2006, Zurich, Switzerland. pp.517-521</w:t>
+              <w:t xml:space="preserve">41ème Colloque du Groupe Français de Rhéologie - Rhéologie des suspensions de l'environnement et de l'industrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Cherbourg, France. pp.293-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00664516v1</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation et modélisation des zones de glissement en écoulement de compression</w:t>
+                <w:t xml:space="preserve">Squeeze flow rheometry of paste and slurry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mélinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41ème Colloque du Groupe Français de Rhéologie - Rhéologie des suspensions de l'environnement et de l'industrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Cherbourg, France. pp.107-110</w:t>
+              <w:t xml:space="preserve">The Fifth World Congress on Particle Technology (WCPT 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Orlando, United States. pp.P37293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00673443v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des propriétés d'un mortier durant son extrusion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
+                <w:t xml:space="preserve">Modélisation de la consolidation dans l'extrusion des matériaux à base cimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mélinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41ème Colloque du Groupe Français de Rhéologie - Rhéologie des suspensions de l'environnement et de l'industrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Cherbourg, France. pp.293-296</w:t>
+              <w:t xml:space="preserve">24ème Colloque de l'Association Universitaire de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, La Grande Motte, France. 008_per</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00673450v1</w:t>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Squeeze flow rheometry of paste and slurry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intérêt d'une sollicitation complémentaire de vibration dans l'extrusion de matériaux à base cimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mélinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fifth World Congress on Particle Technology (WCPT 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Orlando, United States. pp.P37293</w:t>
+              <w:t xml:space="preserve">41ème Colloque du Groupe Français de Rhéologie - Rhéologie des suspensions de l'environnement et de l'industrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Cherbourg, France. pp.297-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672886v1</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence et rôle de la consolidation dans l'extrusion des matériaux à base cimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mélinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40ème Colloque Annuel du Groupe Français de Rhéologie - Rhéologie et Procédés de Transformation : de l'écoulement à la structure et aux propriétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Nice, France. pp.39-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00673438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial slip boundary condition in squeeze flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2d Annual European Rheology Conference (AERC 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00664514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Squeeze flow of sticking viscoplastic fluids: Direct identification of behavior parameters by an equivalent flow curve,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Toutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Servais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVth International Congress on Rheology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Seoul, South Korea. pp.RE23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00664509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation entre la composition et le comportement d'une pâte : influence du fluide saturant et de la température</w:t>
+                <w:t xml:space="preserve">Squeezing flow for rheological characterisation of food materials,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mélinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Tahon</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Servais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38ème Colloque Annuel du Groupe Français de Rhéologie - Rhéologie &amp; Physico-Chimie des produits Formulés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Brest, France. pp.21-24</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Food Rheology and Structure (ISFRS 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2003, Zurich, Switzerland. pp.115-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00673398v1</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Squeezing flow for rheological characterisation of food materials,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploitation de deux outils de rhéométrie pour l'identification de courbe d'écoulement de pâtes de ciment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Toutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Colin Servais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Food Rheology and Structure (ISFRS 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2003, Zurich, Switzerland. pp.115-119</w:t>
+              <w:t xml:space="preserve">38ème Colloque Annuel du Groupe Français de Rhéologie - Rhéologie &amp; Physico-Chimie des Produits Formulés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Brest, France. pp.249-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00664501v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation de deux outils de rhéométrie pour l'identification de courbe d'écoulement de pâtes de ciment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relation entre la composition et le comportement d'une pâte : influence du fluide saturant et de la température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mélinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tahon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38ème Colloque Annuel du Groupe Français de Rhéologie - Rhéologie &amp; Physico-Chimie des Produits Formulés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Brest, France. pp.249-250</w:t>
+              <w:t xml:space="preserve">38ème Colloque Annuel du Groupe Français de Rhéologie - Rhéologie &amp; Physico-Chimie des produits Formulés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Brest, France. pp.21-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00673431v1</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le test de compression simple : mise en œuvre et exploitation en présence de fluides alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mélinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Servais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Journées des Jeunes Rhéologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Le Mans, France. pp.47-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00673388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25625,146 +25889,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special issue on IMAT/ICSERA conferences in 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ummikalsom Abidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natrah Kamruzaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normah Mohd-Ghazali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10973-023-11971-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03959291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25774,439 +26038,439 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 4. Fundamental and Critical Aspects of the Rheological Behaviour of Nanofluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Zyla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamentals and Transport Properties of Nanofluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Society of Chemistry, pp.147-168, 2022, Soft Matter Series, 978-1-83916-419-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/9781839166457-00147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03930041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological Characteristics of Nanofluids for Advance Heat Transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sohel M.S Murshed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. A. Minea. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in New Heat Transfer Fluids: From Numerical to Experimental Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 9, CRC Press, pp.227-265, 2017, 9781498751858</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'intérêt d'une caractérisation rhéologique empirique et relative (chapitre 7)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Grossiord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Groupe Français de Rhéologie (GFR), Coordonné par Jean-Louis Grossiord et Alain Ponton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mesure en rhéologie - des avancées récentes aux perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDP Sciences</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.205-243, 2013, Science des matériaux, 978-2-7598-0623-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00911980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’intérêt d’une caractérisation rhéologique empirique et relative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl Grossiord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mesure en rhéologie : des avancées récentes aux perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Science, 2013, Science des Matériaux, 978-2-7598-0623-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26216,147 +26480,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer fluid, useful in a heat exchanger, comprises carbon nanotubes at specific range of concentration and peak of specific range of width with specified thermal conductivity value</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Amadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Maré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Halelfadl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2014207091-A1. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26366,100 +26630,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes d'analyse inverse des données d'écoulement de compression de fluides complexes homogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie mécanique [physics.class-ph]. INSA de Rennes, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00642094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26469,105 +26733,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés thermophysiques et efficacité énergétique des nanofluides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Rennes 1 (UR1), 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04720294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId636"/>
+      <w:footerReference w:type="default" r:id="rId642"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -26714,51 +26978,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501744v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Pourpasha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaghoub Mohammadfam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Yang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Zeinali Heris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Estell&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2026.138617" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238656v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhaib Umer Ilyas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haris Naseer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Shamsuddin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor A. Merdad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-025-03620-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115905v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandesh Chougule" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhagyashree Gaikwad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Inbaoli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Ajayan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Saha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2025.137055" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167125v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Mcelligott" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris V. Balakin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5c01222" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167098v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulayma Gal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cabaleiro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Hassen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housseinou Ba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-025-03601-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822760v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Rault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.126630" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429295v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desire&#233; de los Santos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jes&#250;s Gallardo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Carrillo-Berdugo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Alc&#225;ntara" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c07285" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681453v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaghim Nasri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lafue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14171401" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675688v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nur Hidayat Mat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normah Mohd Ghazali" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hielfarith Suffri Shamsuddin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5109/7183463" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573827v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Pav&#237;a" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Emo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hupont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rahman Mohamed" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.124856" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321539v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Jiao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meibo Xing" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2023.112648" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675695v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Talem" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Mihoub" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Boumia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Safa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Navas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2024.124128" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822736v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anggito Tetuko" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nining Asri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amdy Fachredzy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achmad M.S. Sebayang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoso.2024.101417" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774329v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Liyana Nabihah Yusof" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normah Mohd-Ghazali" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-022-11545-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771840v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-022-11472-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228264v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigolo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.123194" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040782v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Kai Xiang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajashekhar Pendyala" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.121443" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771820v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Shahsavar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali H.A. Alwaeli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neda Azimi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Rostami" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamaruzzaman Sopian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2022.112740" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773644v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatef Abidi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessrin Manaa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Degani Mohamed" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Naceur Borjini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-022-11434-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704611v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gawe&#322; &#379;y&#322;a" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.119669" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670044v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atiyeh Aghaei Sarvari" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousa Mohammadpourfard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Borhan Mousavi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.123943" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611477v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hojjat Alizadeh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csite.2021.101713" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03854161v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdussamet Subasi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmed Rafet Ozdemir" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-022-11606-y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694830v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyesta Adhidewata" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad R.T. Nugraha" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddwi Hasdeo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobby Gunara" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.103737" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611503v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janki Shah" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Ranjan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prachi Thareja" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-022-11266-y" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670031v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur &#199;obano&#287;lu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Banisharif" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziya Haktan Karadeniz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijft.2022.100149" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670048v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Fal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Sobczak" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Stagraczy&#324;ski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2022.117423" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770407v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Mart&#237;nez-Merino" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111937" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771807v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Rejeb" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lioua Kolsi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2022.106345" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186405v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-021-10667-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127453v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimia Jafari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hossein Fatemi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.114752" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271647v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Kujawska" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mulka" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Hamze" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Zajaczkowski" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.127082" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167612v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mercatelli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Grau-Crespo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.1c00053" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190283v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Wei Tong" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mar&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130510v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamze" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cabaleiro" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.115207" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130521v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sobczak" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vallejo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Traciak" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.115255" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159331v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.U. Ilyas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ridha" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sardar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2021.115509" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176503v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.120481" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03225988v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alimorad Rashidi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan van Vaerenbergh" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Aghajani" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.126720" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958233v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Berrada" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desforges" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gleize" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2020.1818382" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159339v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shahsavar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jha" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arici" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2021.01.117" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03250152v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoder Alajami" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2021.102452" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03225993v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maziah Mohamad" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121336" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493762v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.112606" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929014v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Begin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mare" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13133462" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02294361v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masoud Hosseini" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Safaei" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hadi Jafarnia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-019-08813-5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02558309v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Zeroual" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Emo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.113229" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02351679v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gomez-Villarejo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2019.110266" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02883906v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Trong Tam" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Viet Phuong" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan Hong Khoi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan Ngoc Minh" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Afrand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10061199" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02530719v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62830-1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493771v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Midgley" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Mart&#237;n" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b18868" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02425815v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marcos" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fedele" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bobbo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10010019" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02172760v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Wanic" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-019-08512-1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02883913v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10071258" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02874175v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10061168" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932036v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mare" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vigolo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.113875" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02565073v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Hern&#225;ndez L&#243;pez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias H Buschmann" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13092290" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02051320v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mahian" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kolsi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amani" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ahmadi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2018.11.004" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278458v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Agresti" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Barison" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12173334" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02086544v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Aguilar" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2018.12.093" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112880v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hernaiz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alonso" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Estell&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sund&#233;n" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2019.04.007" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393807v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Mart&#237;nez-Cuenca" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Buschmann" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12234558" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02265963v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gleize" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2019.111473" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112870v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Asadi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadegh Aberoumand" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Moradikazerouni" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Pourfattah" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.04.054" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112857v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Halelfadl" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tng Choon Siong" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-019-08260-2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02051317v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2018.11.003" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01875316v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zeroual" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Loulijat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Achehal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hasnaoui" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2018.07.090" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01820859v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Navas" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jon.2018.1539" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01881087v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Minea" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2018.08.161" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01875315v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. &#379;y&#322;a" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lugo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M.S. Murshed" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2018.07.006" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179663v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Byrne" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandy Putra" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasruddin Abdallah" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lalanne" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01500498v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohel M.S Murshed" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2017.03.113" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D738WF5Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01524303v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Jeong Kim" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Speyer" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jon.2017.1353" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01572277v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Amani" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouria Amani" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Mahian" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.08.014" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01545569v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Treutwein" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somchai Wongwises" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongsheng Wen" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/publications5030018" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368812v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-016-5833-8" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01445989v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry F Mar&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan F &#214;ztop" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-017-6102-1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01444784v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fraysse" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Audfray" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Cong Tam" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jon.2017.1326" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01660593v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijmerr.6.6.529-533" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01544782v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gawel Zyla" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.06.032" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01480344v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2017.02.008" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01253717v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.819.11" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369478v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358955v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2016.08.041" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01398326v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Halelfadl" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mohd Ghazali" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11113/jt.v78.9583" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267168v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ahlatli" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimeti Doner" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394051v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Ahmad Faiz Nik Mazlam" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halelfadl Salma" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11113/jt.v78.9670" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937104v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rangeard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Picandet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M&#233;linge" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-014-0247-1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107891v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980000v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Melinge" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-O14-0247-1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076551v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zeinali Heris" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Razbani" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01932691.2014.945595" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095191v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.F. Oztop" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y-M. Yan" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-S. Khaled" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orfi" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2014.11.001" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XH3W2P9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158229v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan van Vaerenbergh" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2015.05.013" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076557v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2014.09.139" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRLD17PF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157697v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierre" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lanos" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.05.017" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0C9D2PGJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025518v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2014.07.012" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8FWBWVT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973384v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2014.03.003" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911988v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2013.11.010" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858245v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mohammed Adham" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2013.08.005" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9303PT3K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820997v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.03.129" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770565v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-012-9997-9" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804966v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1573413711309020010" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904857v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3933/ApplRheol-23-63849" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821792v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahadir Aladag" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2013.04.013" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716752v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Micaelli" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-012-0638-6" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707410v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Duret" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2011.12.101" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673458v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3933/ApplRheol-22-12881" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01566509v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michon" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanos" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Grossiord" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936246v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664477v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3933/ApplRheol-21-53642" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667139v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sow Ousmane" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2011.07.004" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936236v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Sow" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664447v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejece.13.457-471" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664473v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3933/ApplRheol-19-53042" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664490v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/adcr.2008.00030" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664433v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2008.01.006" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664456v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2008.08.019" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664463v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3933/ApplRheol-18-34037" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664406v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M&#233;linge" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-007-0195-6" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664419v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-007-0076-9" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664424v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Servais" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2006.02.004" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664402v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-005-0074-y" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667145v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664410v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-006-0129-8" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XDTHKZ01-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659847v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663492v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-005-0070-2" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659831v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Melinge" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servais Colin" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241563v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04280960v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450359v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ad&#233;ossi" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaci" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosper Pliya" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04280944v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185445v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770398v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chevalot" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344177v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zorrilla" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572385v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344190v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344195v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa I. Martin" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344458v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiavarc'H" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Bourkaib" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672979v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103579v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Tiffonnet" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Filippidis" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abdullah" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lalanne" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc.2020.291647" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02172962v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aghajani" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rashidi" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02172838v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02172952v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. H. Karadeniz" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mart&#237;nez-Cuenca" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias H. Buschmann" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02124383v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364678v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179671v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasruddin Abdullah" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ardiyansyah Yatim" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02172924v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02172780v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01901954v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01902011v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01902002v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579023v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330546v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lanos" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356176v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356164v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305653v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356182v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01189503v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ebrahimnia-Bajestan" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Javadian-Saraf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Niazmand" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01253725v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446079v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Ebrahimnia-Bajestan" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Javadian-Saraf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Niazmand" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992806v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roy" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995735v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rathanak Lan" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107590v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107596v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992790v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995726v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Arslan" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995729v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004996v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135331v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Halelfadl Halelfadl" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735299v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735331v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mojahed" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735267v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992761v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767648v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lesage" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767629v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767631v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685954v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767625v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672933v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685969v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baux" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672934v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672931v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674855v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672932v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674852v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674839v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P. Duc" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674837v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404746v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672906v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2964911" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672912v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2964802" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672903v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2964587" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685966v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674844v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674841v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404757v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rangeard" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672916v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2964858" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672930v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672927v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674809v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674822v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674812v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672893v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674815v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674802v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673448v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672923v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672883v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664527v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664526v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672926v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664516v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673443v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673450v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672886v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673438v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664514v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664509v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Toutou" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673398v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tahon" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664501v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673431v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673388v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959291v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ummikalsom Abidin" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natrah Kamruzaman" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-023-11971-2" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930041v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zyla" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839166457-00147" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495469v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911980v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Michon" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/313427" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807234v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Grossiord" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01163974v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amadou" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rocher" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00642094v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04720294v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609810v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nining Asri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anggito Tetuko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mar&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cabaleiro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Estell&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2026.129596" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621981v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhaib Umer Ilyas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haris Naseer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Alsaady" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Ahmed" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-026-03752-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501744v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Pourpasha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaghoub Mohammadfam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Yang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Zeinali Heris" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2026.138617" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167125v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Mcelligott" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris V. Balakin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5c01222" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115905v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandesh Chougule" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhagyashree Gaikwad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Inbaoli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Ajayan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Saha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2025.137055" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238656v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Shamsuddin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor A. Merdad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-025-03620-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167098v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulayma Gal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Hassen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housseinou Ba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-025-03601-w" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822760v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Rault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.126630" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681453v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaghim Nasri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lafue" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14171401" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675688v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nur Hidayat Mat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normah Mohd Ghazali" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hielfarith Suffri Shamsuddin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5109/7183463" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573827v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Pav&#237;a" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Emo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hupont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rahman Mohamed" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.124856" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321539v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Jiao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meibo Xing" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2023.112648" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429295v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desire&#233; de los Santos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jes&#250;s Gallardo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Carrillo-Berdugo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Alc&#225;ntara" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c07285" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822736v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amdy Fachredzy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achmad M.S. Sebayang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoso.2024.101417" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675695v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Talem" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Mihoub" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Boumia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Safa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Navas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2024.124128" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228264v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigolo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.123194" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040782v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Kai Xiang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajashekhar Pendyala" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.121443" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771840v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normah Mohd-Ghazali" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-022-11472-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774329v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Liyana Nabihah Yusof" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-022-11545-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670048v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Fal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Sobczak" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Stagraczy&#324;ski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gawe&#322; &#379;y&#322;a" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2022.117423" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670031v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur &#199;obano&#287;lu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Banisharif" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziya Haktan Karadeniz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijft.2022.100149" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611477v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hojjat Alizadeh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csite.2021.101713" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03854161v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdussamet Subasi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmed Rafet Ozdemir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-022-11606-y" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694830v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyesta Adhidewata" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad R.T. Nugraha" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddwi Hasdeo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobby Gunara" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.103737" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611503v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janki Shah" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Ranjan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prachi Thareja" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-022-11266-y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771820v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Shahsavar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali H.A. Alwaeli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neda Azimi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Rostami" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamaruzzaman Sopian" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2022.112740" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773644v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatef Abidi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessrin Manaa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Degani Mohamed" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Naceur Borjini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-022-11434-0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704611v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.119669" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670044v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atiyeh Aghaei Sarvari" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousa Mohammadpourfard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Borhan Mousavi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.123943" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770407v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Mart&#237;nez-Merino" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111937" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771807v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Rejeb" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lioua Kolsi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2022.106345" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186405v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-021-10667-9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176503v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.120481" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159331v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.U. Ilyas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ridha" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sardar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2021.115509" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190283v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Wei Tong" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130510v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamze" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cabaleiro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.115207" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130521v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sobczak" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vallejo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Traciak" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.115255" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271647v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Kujawska" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mulka" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Hamze" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Zajaczkowski" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.127082" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167612v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sani" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mercatelli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Grau-Crespo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.1c00053" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03225988v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alimorad Rashidi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan van Vaerenbergh" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Aghajani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.126720" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159339v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shahsavar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jha" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arici" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2021.01.117" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958233v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Berrada" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desforges" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gleize" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2020.1818382" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03250152v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoder Alajami" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2021.102452" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03225993v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maziah Mohamad" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121336" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127453v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimia Jafari" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hossein Fatemi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.114752" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02425815v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marcos" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fedele" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bobbo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10010019" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02883906v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Trong Tam" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Viet Phuong" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan Hong Khoi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan Ngoc Minh" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Afrand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10061199" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02530719v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62830-1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493771v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Midgley" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Mart&#237;n" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b18868" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02351679v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gomez-Villarejo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2019.110266" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02558309v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Zeroual" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Emo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.113229" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02172760v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Wanic" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-019-08512-1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02883913v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10071258" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02874175v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10061168" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932036v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mare" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vigolo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.113875" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02565073v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Hern&#225;ndez L&#243;pez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias H Buschmann" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13092290" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493762v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.112606" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02294361v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masoud Hosseini" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Safaei" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hadi Jafarnia" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-019-08813-5" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929014v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Begin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mare" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13133462" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02265963v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gleize" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2019.111473" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02086544v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Aguilar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2018.12.093" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112880v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hernaiz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alonso" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Estell&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sund&#233;n" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2019.04.007" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393807v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Mart&#237;nez-Cuenca" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Buschmann" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12234558" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278458v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Agresti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Barison" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12173334" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02051317v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mahian" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kolsi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amani" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ahmadi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2018.11.003" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112870v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Asadi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadegh Aberoumand" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Moradikazerouni" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Pourfattah" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.04.054" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112857v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Halelfadl" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tng Choon Siong" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-019-08260-2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02051320v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2018.11.004" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01875315v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. &#379;y&#322;a" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lugo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M.S. Murshed" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2018.07.006" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01881087v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Minea" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2018.08.161" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01875316v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zeroual" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Loulijat" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Achehal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hasnaoui" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2018.07.090" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01820859v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Navas" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jon.2018.1539" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179663v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Byrne" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandy Putra" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasruddin Abdallah" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lalanne" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01444784v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fraysse" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Audfray" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Cong Tam" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jon.2017.1326" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368812v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-016-5833-8" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01445989v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Mahian" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry F Mar&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan F &#214;ztop" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-017-6102-1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01545569v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Treutwein" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somchai Wongwises" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongsheng Wen" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/publications5030018" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01660593v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijmerr.6.6.529-533" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01544782v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gawel Zyla" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.06.032" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01480344v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2017.02.008" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01572277v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Amani" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouria Amani" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.08.014" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01524303v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Jeong Kim" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Speyer" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jon.2017.1353" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01500498v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohel M.S Murshed" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2017.03.113" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D738WF5Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267168v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ahlatli" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimeti Doner" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01253717v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.819.11" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369478v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358955v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2016.08.041" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01398326v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Halelfadl" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mohd Ghazali" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11113/jt.v78.9583" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394051v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Ahmad Faiz Nik Mazlam" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halelfadl Salma" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11113/jt.v78.9670" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095191v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.F. Oztop" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y-M. Yan" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-S. Khaled" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orfi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2014.11.001" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XH3W2P9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076551v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zeinali Heris" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Razbani" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01932691.2014.945595" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107891v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980000v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrot" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Picandet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rangeard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Melinge" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-O14-0247-1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158229v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan van Vaerenbergh" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2015.05.013" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076557v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2014.09.139" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRLD17PF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157697v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierre" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lanos" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.05.017" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0C9D2PGJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937104v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M&#233;linge" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-014-0247-1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973384v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2014.03.003" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911988v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2013.11.010" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858245v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mohammed Adham" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2013.08.005" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9303PT3K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025518v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2014.07.012" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8FWBWVT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770565v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-012-9997-9" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804966v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1573413711309020010" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820997v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.03.129" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821792v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahadir Aladag" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2013.04.013" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904857v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3933/ApplRheol-23-63849" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01566509v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michon" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanos" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Grossiord" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673458v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3933/ApplRheol-22-12881" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716752v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Micaelli" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-012-0638-6" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707410v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Duret" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2011.12.101" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936246v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664477v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3933/ApplRheol-21-53642" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667139v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sow Ousmane" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2011.07.004" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936236v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Sow" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664447v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejece.13.457-471" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664473v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3933/ApplRheol-19-53042" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664490v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/adcr.2008.00030" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664433v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2008.01.006" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664456v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2008.08.019" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664463v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3933/ApplRheol-18-34037" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664406v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M&#233;linge" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-007-0195-6" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664419v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-007-0076-9" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667145v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664410v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-006-0129-8" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XDTHKZ01-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664402v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-005-0074-y" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659847v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664424v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Servais" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2006.02.004" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663492v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-005-0070-2" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659831v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Melinge" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servais Colin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185445v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04280944v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241563v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450359v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ad&#233;ossi" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaci" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosper Pliya" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04280960v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770398v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chevalot" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344195v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa I. Martin" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344190v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572385v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344458v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiavarc'H" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Bourkaib" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672979v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344177v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zorrilla" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103579v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Tiffonnet" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Filippidis" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abdullah" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lalanne" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc.2020.291647" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02124383v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02172952v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. H. Karadeniz" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mart&#237;nez-Cuenca" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias H. Buschmann" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02172838v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02172962v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aghajani" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rashidi" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364678v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179671v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasruddin Abdullah" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ardiyansyah Yatim" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02172924v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02172780v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01901954v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01902002v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01902011v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356176v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330546v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lanos" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579023v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356164v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305653v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356182v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446079v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Ebrahimnia-Bajestan" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Javadian-Saraf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Niazmand" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01189503v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ebrahimnia-Bajestan" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Javadian-Saraf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Niazmand" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01253725v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995735v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rathanak Lan" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992806v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roy" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107590v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107596v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004996v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995726v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Arslan" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995729v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992790v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992761v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735267v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735299v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735331v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mojahed" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767648v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lesage" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135331v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Halelfadl Halelfadl" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767631v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685954v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767625v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767629v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672933v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685969v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baux" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672934v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674855v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672932v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674852v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672931v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672912v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2964802" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672906v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2964911" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404746v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685966v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672903v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2964587" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674844v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674841v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404757v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rangeard" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672916v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2964858" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674839v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P. Duc" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674837v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674822v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674809v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674812v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672893v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674815v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672927v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672930v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664516v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673443v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672926v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664527v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664526v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672923v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672883v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673450v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672886v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674802v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673448v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673438v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664514v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664509v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Toutou" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664501v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673431v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673398v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tahon" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673388v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959291v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ummikalsom Abidin" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natrah Kamruzaman" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-023-11971-2" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930041v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zyla" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839166457-00147" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495469v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911980v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Michon" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/313427" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807234v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Grossiord" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01163974v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amadou" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rocher" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00642094v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04720294v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>