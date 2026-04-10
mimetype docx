--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -614,239 +614,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amputer, une opération pas si simple : comment trancher ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">King Charles VIII of France’s Death: From an Unsubstantiated Traumatic Brain Injury to More Realistic Hypotheses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Zanello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Gavaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Huberfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/nda.12708⟩</w:t>
+              <w:t xml:space="preserve">World Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 156, pp.60-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wneu.2021.09.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662790v1</w:t>
+                <w:t xml:space="preserve">hal-03675729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">King Charles VIII of France’s Death: From an Unsubstantiated Traumatic Brain Injury to More Realistic Hypotheses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amputer, une opération pas si simple : comment trancher ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Neurosurgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 156, pp.60-67. </w:t>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Archéologies du handicap, 165, pp.25-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wneu.2021.09.056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/nda.12708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675729v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouto</w:t>
               </w:r>
@@ -877,110 +877,110 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Lecuyot</w:t>
+                <w:t xml:space="preserve">Mennat-Allah El Dorry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mennat-Allah El Dorry</w:t>
+                <w:t xml:space="preserve">Florian Jedrusiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2020, </w:t>
+              <w:t xml:space="preserve">, 2020, Égypte : Le Delta et les marges septentrionales, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/baefe.959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03953990v1</w:t>
+                <w:t xml:space="preserve">cea-03034519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2019 : bilan d’une année d’archéologie à la Réunion</w:t>
               </w:r>
@@ -1130,116 +1130,116 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lecuyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mennat-Allah El Dorry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Jedrusiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Égypte : Le Delta et les marges septentrionales, </w:t>
+              <w:t xml:space="preserve">, 2020, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/baefe.959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03034519v1</w:t>
+                <w:t xml:space="preserve">halshs-03953990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Five millennia of &amp;lt;em&amp;gt;Bartonella quintana&amp;lt;/em&amp;gt; bacteraemia</w:t>
               </w:r>
@@ -1474,191 +1474,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de corps enfoui illégalement en milieu boisé : mise en place d’un protocole en France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand l’archéologie et l’armée font front commun…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Buton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de criminologie et de police technique et scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.363-376</w:t>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.46-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976208v1</w:t>
+                <w:t xml:space="preserve">hal-01976205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l’archéologie et l’armée font front commun…</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recherche de corps enfoui illégalement en milieu boisé : mise en place d’un protocole en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lacrêpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Buton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.46-51</w:t>
+              <w:t xml:space="preserve">Revue internationale de criminologie et de police technique et scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.363-376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976205v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing back ancient oral microbiomes and oral pathogens using dental pulps from ancient teeth</w:t>
               </w:r>
@@ -2597,381 +2597,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie forensique. Gendarmes et archéologues sur une scène de crime</w:t>
+                <w:t xml:space="preserve">Doublement éternel. Quand les Égyptiens inhumaient leurs morts deux fois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Coulombeix</w:t>
+                <w:t xml:space="preserve">Florence Saragoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Richebé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 253, pp.68-72</w:t>
+              <w:t xml:space="preserve">Cahiers de l'ENIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7, pp.61-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976267v1</w:t>
+                <w:t xml:space="preserve">hal-01976268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’aile ouest de l’abbaye Saint-Pierre de Moissac : interprétation des dernières découvertes à la lumière des fouilles anciennes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Archéologie forensique. Gendarmes et archéologues sur une scène de crime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Coulombeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Nolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Portat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Richebé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société archéologique et historique de Tarn-et-Garonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Moissac, I, pp.37-118</w:t>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 253, pp.68-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976258v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doublement éternel. Quand les Égyptiens inhumaient leurs morts deux fois</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’aile ouest de l’abbaye Saint-Pierre de Moissac : interprétation des dernières découvertes à la lumière des fouilles anciennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de l'ENIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 7, pp.61-78</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société archéologique et historique de Tarn-et-Garonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Moissac, I, pp.37-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976268v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie forensique. Gendarmes et archéologues sur une scène de crime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Coulombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Nolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Portat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Richebé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 253, pp.68-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2990,261 +2990,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation, méthodes et recherches en archéologie criminalistique à l’Institut de recherche criminelle de la gendarmerie nationale. À propos de 20 ans d’expérience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un peu d’Égypte en Gaule. Questions autour d’un « oushebti » découvert à Bourges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Ducrettet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean Richebé</w:t>
+                <w:t xml:space="preserve">Simon Girond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Schuliar</w:t>
+                <w:t xml:space="preserve">Alexis Luberne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Légale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4 (1), pp.27-37. </w:t>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36, pp.6-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.medleg.2012.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/archeopages.200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03247493v1</w:t>
+                <w:t xml:space="preserve">hal-02001752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un peu d’Égypte en Gaule. Questions autour d’un « oushebti » découvert à Bourges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organisation, méthodes et recherches en archéologie criminalistique à l’Institut de recherche criminelle de la gendarmerie nationale. À propos de 20 ans d’expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Ducrettet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Girond</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Nolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Richebé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Luberne</w:t>
+                <w:t xml:space="preserve">Yves Schuliar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 36, pp.6-9. </w:t>
+              <w:t xml:space="preserve">La Revue de Médecine Légale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (1), pp.27-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/archeopages.200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.medleg.2012.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02001752v1</w:t>
+                <w:t xml:space="preserve">hal-03247493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport de l'archéologie préventive dans la recherche des vestiges du judaïsme : l'exemple des pratiques funéraires</w:t>
               </w:r>
@@ -3565,520 +3565,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre premier – La pratique de l’inhumation</w:t>
+                <w:t xml:space="preserve">Chapitre III – Les pratiques postcrématoires dans les bûchers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Blaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Wittmann</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Richier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Pratiques et espaces funéraires de la Gaule durant l’Antiquité, 66 (1), pp.15-87. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/galia.2009.3372⟩</w:t>
+              <w:t xml:space="preserve">, 2009, Pratiques et espaces funéraires de la Gaule durant l’Antiquité, 66 (1), pp.151-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.2009.3374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01911004v1</w:t>
+                <w:t xml:space="preserve">hal-01911009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre III – Les pratiques postcrématoires dans les bûchers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapitre II – L’étape de la crémation : les bûchers funéraires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Blaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Pratiques et espaces funéraires de la Gaule durant l’Antiquité, 66 (1), pp.151-174. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/galia.2009.3374⟩</w:t>
+              <w:t xml:space="preserve">, 2009, Pratiques et espaces funéraires de la Gaule durant l’Antiquité, 66 (1), pp.89-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.2009.3373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911009v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre II – L’étape de la crémation : les bûchers funéraires</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un cas de sciage crânien avorté chez un sujet du cimetière médiéval de la Madeleine à Orléans (Loiret)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique du Loiret et de l'axe ligérien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33, pp.45-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911007v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cas de sciage crânien avorté chez un sujet du cimetière médiéval de la Madeleine à Orléans (Loiret)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chapitre premier – La pratique de l’inhumation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Blaizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vieugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique du Loiret et de l'axe ligérien</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Pratiques et espaces funéraires de la Gaule durant l’Antiquité, 66 (1), pp.15-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.2009.3372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328815v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre V – Les espaces funéraires</w:t>
               </w:r>
@@ -4220,51 +4220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Wittmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4661,51 +4661,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Luberne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Sociologie Santé - RSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Epidémies &amp; sociétés dans le monde occidental (XIVe-XXIe s.). Actes du colloque de Paris, 22, pp.210-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4920,51 +4920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Luberne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 412, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5228,326 +5228,326 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques tombes romaines à incinération découvertes au Hexenberg (Leutenheim, Bas-Rhin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hélène H.D. Delnef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Adam</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Gersende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boës</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers alsaciens d'archéologie d'art et d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, tome XLII, p.45-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00003311v1</w:t>
+                <w:t xml:space="preserve">halshs-00003876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'anthropologie des crémations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelques tombes romaines à incinération découvertes au Hexenberg (Leutenheim, Bas-Rhin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène H.D. Delnef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersende Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transition La Flamme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 20, p. 18-19</w:t>
+              <w:t xml:space="preserve">Cahiers alsaciens d'archéologie d'art et d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, tome XLII, p.45-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03425817v1</w:t>
+                <w:t xml:space="preserve">halshs-00003311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques tombes romaines à incinération découvertes au Hexenberg (Leutenheim, Bas-Rhin)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'anthropologie des crémations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Boës</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers alsaciens d'archéologie d'art et d'histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, tome XLII, p.45-63</w:t>
+              <w:t xml:space="preserve">Transition La Flamme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 20, p. 18-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00003876v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03425817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5647,229 +5647,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04836652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nécropolis 3. La crémation antique à Alexandrie. De la fouille des urnes à la restitution des pratiques funéraires</w:t>
+                <w:t xml:space="preserve">La nécropole hellénistique de Plinthine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Dominique Nenna</w:t>
+                <w:t xml:space="preserve">Marie-Françoise Boussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Callot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Centre d'études alexandrines, pp.611, 2023, Études alexandrines, 58, 978-2-490128-28-0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Françoise Boussac; Olivier Callot; Patrice Georges-Zimmermann. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut français d’archéologie orientale (IFAO)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 90, pp.616, 2023, Fouilles de l’Institut français d’archéologie orientale, 9782724708073</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04470512v1</w:t>
+                <w:t xml:space="preserve">hal-04228853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nécropole hellénistique de Plinthine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nécropolis 3. La crémation antique à Alexandrie. De la fouille des urnes à la restitution des pratiques funéraires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Nenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Harlaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bailet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre d'études alexandrines, pp.611, 2023, Études alexandrines, 58, 978-2-490128-28-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Callot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-04228853v1</w:t>
+                <w:t xml:space="preserve">hal-04470512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momies. Corps préservés-corps éternels</w:t>
               </w:r>
@@ -6638,320 +6638,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04836707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From flesh to bone. Building brides between taphonomy, archaeothanatology and forensic science for a better understanding of mortuary practices</w:t>
+                <w:t xml:space="preserve">Chapitre 3 - L’anthropologie et la personne décédée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eline Schotsmans</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
+                <w:t xml:space="preserve">V. Alluni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maiken Ueland</w:t>
+                <w:t xml:space="preserve">Gérald Quatrehomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. D. Dent</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Routledge. </w:t>
+                <w:t xml:space="preserve">Ph. Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pol Beauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pol Beauthier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Routledge Handbook of Archaeothanatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 501-541., 2022</w:t>
+              <w:t xml:space="preserve">Traité de médecine légale et criminalistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ED. De Boeck Supérieur, p. 703-758, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04228862v1</w:t>
+                <w:t xml:space="preserve">hal-04228867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 3 - L’anthropologie et la personne décédée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From flesh to bone. Building brides between taphonomy, archaeothanatology and forensic science for a better understanding of mortuary practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Quatrehomme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Georges</w:t>
+                <w:t xml:space="preserve">Eline Schotsmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph. Lefevre</w:t>
+                <w:t xml:space="preserve">Maiken Ueland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pol Beauthier</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Jean-Pol Beauthier. </w:t>
+                <w:t xml:space="preserve">B. D. Dent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traité de médecine légale et criminalistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ED. De Boeck Supérieur, p. 703-758, 2022</w:t>
+              <w:t xml:space="preserve">The Routledge Handbook of Archaeothanatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 501-541., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228867v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From flesh to bone: Building bridges between taphonomy, archaeothanatology and forensic science for a better understanding of mortuary practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Schotsmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maiken Ueland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boyd B. Dent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7114,51 +7114,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forensic archaeology: state of the art in France and latest developments. The example of Toulouse region (South West of France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Buton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Crépin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7373,103 +7373,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forensic Archaeology in the French context : the role of the Forensic Sciences Institute of the French National Gendarmerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Schuliar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ducrettet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Nolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Richebé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forensic Archaeology: current trends and future perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8298,199 +8298,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sépultures multiples du &amp;quot;35 rue de Sarrebourg&amp;quot; à Bourges (18) : Discussion du contexte et interprétation envisagées</w:t>
+                <w:t xml:space="preserve">Projet de recherche de sépultures d'épidémie à Lignières-en-Berry (Cher) : à chacun sa croix ...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ausonius Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidémies et crise de mortalité du passé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 15, pp.147-168, 2007, Etudes</w:t>
+              <w:t xml:space="preserve">Epidémies et crises de mortalité du passé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 15, pp.169-191, 2007, Etudes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03328530v1</w:t>
+                <w:t xml:space="preserve">hal-03328506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet de recherche de sépultures d'épidémie à Lignières-en-Berry (Cher) : à chacun sa croix ...</w:t>
+                <w:t xml:space="preserve">Les sépultures multiples du &amp;quot;35 rue de Sarrebourg&amp;quot; à Bourges (18) : Discussion du contexte et interprétation envisagées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ausonius Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidémies et crises de mortalité du passé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 15, pp.169-191, 2007, Etudes</w:t>
+              <w:t xml:space="preserve">Epidémies et crise de mortalité du passé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 15, pp.147-168, 2007, Etudes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03328506v1</w:t>
+                <w:t xml:space="preserve">hal-03328530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostiquer la catastrophe ? Les d'Issoudun (Indre) et de Bourges (Cher).</w:t>
               </w:r>
@@ -8670,51 +8670,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Boës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Gersende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sous la direction d'Alain Charron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mort n'est pas une fin : pratiques funéraires en Égypte d'Alexandre à Cléopâtre : catalogue de l'exposition,du 28 septembre 2002 au 5 janvier 2003, Musée de l'Arles antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éd. du Musée de l'Arles antique, p. 69-71, 2002, 9782951638532</w:t>
@@ -9565,90 +9565,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enfants dans la nécropole gréco-romaine du Pont de Gabbari à Alexandrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Nenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gersende Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'enfant et la mort dans l'Antiquité. II. Types de tombes et traitement du corps des enfants dans l'antiquité gréco-romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'Études Alexandrines, Nov 2009, Alexandrie, Égypte. p. 79-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10407,220 +10407,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richelieu, RD 749. DFS de fouilles préventives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Esvres-sur-Indre (37), &amp;quot;Le Clos Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Ben Nejma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2003</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap; SRA Centre. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03330880v1</w:t>
+                <w:t xml:space="preserve">hal-05205712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esvres-sur-Indre (37), &amp;quot;Le Clos Rougé</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richelieu, RD 749. DFS de fouilles préventives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fayçal Ben Nejma</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-05205712v1</w:t>
+                <w:t xml:space="preserve">hal-03330880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Romain-sur-Cher, les Cormins (Loir-et-Cher)</w:t>
               </w:r>
@@ -11034,51 +11034,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Nécropole occidentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jedrusiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11285,51 +11285,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044689v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05082585v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ballet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mazou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Berginc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernollin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sxh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836671v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933899v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lucien, Francis Chouin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adisa Ogunfolakan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Poissonnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699603v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennat-Allah El&#160;dorry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armance Dupont-Delaleuf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5584" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03662790v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.12708" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03675729v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zanello" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gavaret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bartolomei" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Huberfeld" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wneu.2021.09.056" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03953990v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lecuyot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennat-Allah El Dorry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.959" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521663v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Motte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biwer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bolle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cornec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03034519v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jedrusiak" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03150805v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba-Hoang-Anh Mai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbieri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Jonvel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Tanasi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0239526" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018185v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cornec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonhattan Vidal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976208v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lacr&#234;pe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Buton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976205v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060491v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Rascovan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Huynh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chouin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolawole Adekola" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-016-0008-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976220v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Choin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851551v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917260v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudartchouk" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cazes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chambon Jean-Pierre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornardeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774497v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rascovan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976242v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976260v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Requi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Grizeaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Amiel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.4643" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976230v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976222v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976267v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coulombeix" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nolot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Portat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Richeb&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976258v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976268v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Saragoza" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933368v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Portat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03247493v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ducrettet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schuliar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2012.10.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001752v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Girond" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Luberne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.200" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842917v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parent" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842916v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328954v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328799v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911004v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wittmann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieugu&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3372" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911009v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3374" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911007v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gagnol" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3373" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328815v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911022v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tranoy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3376" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911016v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3375" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779513v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pons" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lagarrigue" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.1824" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456941v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789288v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327823v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328650v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327750v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327759v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327738v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03682580v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03425816v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003311v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H.D. Delnef" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Adam" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Alix" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03425817v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003876v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Gersende" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836652v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Harlaut" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470512v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Nenna" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228853v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Callot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifao.egnet.net/publications/catalogue/9782724708073/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228857v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111712v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arlaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02942539v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fayolle-Bouillon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fra&#239;sse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Garric" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=66596&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976164v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59505&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976167v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_cimetiere_medieval_de_marsan_gers_lecture_archeothanatologique_patrice_georges_zimmermann_sacha_kacki-9782343110998-53274.html" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976170v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48746" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976178v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Vincent" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03209931v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cartron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vivas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Charageat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836707v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228862v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Schotsmans" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiken Ueland" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D. Dent" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228867v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alluni" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Quatrehomme" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lefevre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pol Beauthier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127632v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyd B. Dent" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-Archaeothanatology-Bioarchaeology-of-Mortuary/Knusel-Schotsmans/p/book/9781138492424" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02877590v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/archeologie-de-la-sante-anthropologie-du-soin--9782348045776.htm" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.frome.2019.01.0283" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976198v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cr&#233;pin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319943961" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94397-8_6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976212v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976224v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-fedora.com/product-page/du-silex-au-gobelet-en-plastique" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976232v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764574v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nahon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976251v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329382v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838264v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48746&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976255v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976253v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421386v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joyeux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Herment" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328887v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418231v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-L_archeologie_du_judaisme_en_France_et_en_Europe-9782707166944.html" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328530v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328506v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328752v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328668v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03599450v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bo&#235;s" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275912v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Bochaton" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681796v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03160915v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Baillif-Ducros" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fischbach" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rohmer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02875851v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887673v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-bernard Huchet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Charabidze" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Soldini" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835225v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Merleau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago-Szekeres" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976252v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976264v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duchesne" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Julien" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03610283v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737807v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836542v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duchesne" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mille" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739404v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desrosiers" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03139151v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768800v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Buffaral-Daunes" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386544v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ramis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;fau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Soler" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arrighi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330882v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chollet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330880v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205712v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Ben Nejma" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108381v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Becq" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209300v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330828v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Chastel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/tel-03173920v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959514v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044689v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05082585v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ballet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mazou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Berginc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernollin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sxh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836671v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933899v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lucien, Francis Chouin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adisa Ogunfolakan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Poissonnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699603v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennat-Allah El&#160;dorry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armance Dupont-Delaleuf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5584" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03675729v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zanello" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gavaret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bartolomei" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Huberfeld" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wneu.2021.09.056" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03662790v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.12708" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03034519v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennat-Allah El Dorry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jedrusiak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.959" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521663v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Motte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biwer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bolle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cornec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03953990v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lecuyot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03150805v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba-Hoang-Anh Mai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbieri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Jonvel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Tanasi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0239526" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018185v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cornec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonhattan Vidal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976205v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976208v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lacr&#234;pe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Buton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060491v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Rascovan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Huynh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chouin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolawole Adekola" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-016-0008-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976220v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Choin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851551v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917260v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudartchouk" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cazes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chambon Jean-Pierre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornardeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774497v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rascovan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976242v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976260v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Requi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Grizeaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Amiel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.4643" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976230v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976222v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976268v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Saragoza" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976267v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coulombeix" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nolot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Portat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Richeb&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976258v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933368v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Portat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001752v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Girond" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Luberne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.200" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03247493v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ducrettet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schuliar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2012.10.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842917v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parent" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842916v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328954v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328799v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911009v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3374" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911007v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gagnol" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3373" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328815v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911004v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wittmann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieugu&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3372" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911022v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tranoy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3376" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911016v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3375" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779513v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pons" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lagarrigue" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.1824" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456941v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789288v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327823v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328650v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327750v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327759v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327738v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03682580v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03425816v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003876v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Adam" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H.D. Delnef" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Gersende" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003311v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Alix" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03425817v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836652v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Harlaut" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228853v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Callot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifao.egnet.net/publications/catalogue/9782724708073/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470512v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Nenna" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228857v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111712v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arlaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02942539v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fayolle-Bouillon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fra&#239;sse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Garric" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=66596&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976164v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59505&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976167v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_cimetiere_medieval_de_marsan_gers_lecture_archeothanatologique_patrice_georges_zimmermann_sacha_kacki-9782343110998-53274.html" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976170v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48746" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976178v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Vincent" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03209931v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cartron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vivas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Charageat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836707v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228867v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alluni" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Quatrehomme" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lefevre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pol Beauthier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228862v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Schotsmans" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiken Ueland" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D. Dent" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127632v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyd B. Dent" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-Archaeothanatology-Bioarchaeology-of-Mortuary/Knusel-Schotsmans/p/book/9781138492424" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02877590v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/archeologie-de-la-sante-anthropologie-du-soin--9782348045776.htm" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.frome.2019.01.0283" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976198v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cr&#233;pin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319943961" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94397-8_6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976212v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976224v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-fedora.com/product-page/du-silex-au-gobelet-en-plastique" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976232v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764574v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nahon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976251v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329382v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838264v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48746&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976255v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976253v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421386v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joyeux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Herment" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328887v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418231v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-L_archeologie_du_judaisme_en_France_et_en_Europe-9782707166944.html" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328506v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328530v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328752v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328668v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03599450v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bo&#235;s" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275912v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Bochaton" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681796v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03160915v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Baillif-Ducros" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fischbach" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rohmer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02875851v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887673v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-bernard Huchet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Charabidze" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Soldini" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835225v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Merleau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago-Szekeres" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976252v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976264v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duchesne" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Julien" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03610283v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737807v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836542v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duchesne" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mille" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739404v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desrosiers" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03139151v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768800v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Buffaral-Daunes" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386544v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ramis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;fau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Soler" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arrighi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330882v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chollet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205712v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Ben Nejma" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330880v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108381v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Becq" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209300v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330828v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Chastel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/tel-03173920v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959514v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>