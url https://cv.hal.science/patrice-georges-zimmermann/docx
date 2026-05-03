--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -614,239 +614,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">King Charles VIII of France’s Death: From an Unsubstantiated Traumatic Brain Injury to More Realistic Hypotheses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amputer, une opération pas si simple : comment trancher ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Neurosurgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wneu.2021.09.056⟩</w:t>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Archéologies du handicap, 165, pp.25-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.12708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03675729v1</w:t>
+                <w:t xml:space="preserve">hal-03662790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amputer, une opération pas si simple : comment trancher ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">King Charles VIII of France’s Death: From an Unsubstantiated Traumatic Brain Injury to More Realistic Hypotheses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Zanello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Gavaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Huberfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Archéologies du handicap, 165, pp.25-29. </w:t>
+              <w:t xml:space="preserve">World Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 156, pp.60-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/nda.12708⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wneu.2021.09.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662790v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouto</w:t>
               </w:r>
@@ -877,110 +877,110 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guy Lecuyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mennat-Allah El Dorry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Jedrusiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Égypte : Le Delta et les marges septentrionales, </w:t>
+              <w:t xml:space="preserve">, 2020, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/baefe.959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03034519v1</w:t>
+                <w:t xml:space="preserve">halshs-03953990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2019 : bilan d’une année d’archéologie à la Réunion</w:t>
               </w:r>
@@ -1130,116 +1130,116 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mennat-Allah El Dorry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Lecuyot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mennat-Allah El Dorry</w:t>
+                <w:t xml:space="preserve">Florian Jedrusiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2020, </w:t>
+              <w:t xml:space="preserve">, 2020, Égypte : Le Delta et les marges septentrionales, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/baefe.959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03953990v1</w:t>
+                <w:t xml:space="preserve">cea-03034519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Five millennia of &amp;lt;em&amp;gt;Bartonella quintana&amp;lt;/em&amp;gt; bacteraemia</w:t>
               </w:r>
@@ -1474,191 +1474,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l’archéologie et l’armée font front commun…</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recherche de corps enfoui illégalement en milieu boisé : mise en place d’un protocole en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lacrêpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Buton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.46-51</w:t>
+              <w:t xml:space="preserve">Revue internationale de criminologie et de police technique et scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.363-376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976205v1</w:t>
+                <w:t xml:space="preserve">hal-01976208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de corps enfoui illégalement en milieu boisé : mise en place d’un protocole en France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand l’archéologie et l’armée font front commun…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Buton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de criminologie et de police technique et scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.363-376</w:t>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.46-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976208v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing back ancient oral microbiomes and oral pathogens using dental pulps from ancient teeth</w:t>
               </w:r>
@@ -2597,381 +2597,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doublement éternel. Quand les Égyptiens inhumaient leurs morts deux fois</w:t>
+                <w:t xml:space="preserve">Archéologie forensique. Gendarmes et archéologues sur une scène de crime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Saragoza</w:t>
+                <w:t xml:space="preserve">Anne Coulombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Nolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Portat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Richebé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de l'ENIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 7, pp.61-78</w:t>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 253, pp.68-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976268v1</w:t>
+                <w:t xml:space="preserve">hal-01976267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie forensique. Gendarmes et archéologues sur une scène de crime</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’aile ouest de l’abbaye Saint-Pierre de Moissac : interprétation des dernières découvertes à la lumière des fouilles anciennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Richebé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 253, pp.68-72</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société archéologique et historique de Tarn-et-Garonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Moissac, I, pp.37-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976267v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’aile ouest de l’abbaye Saint-Pierre de Moissac : interprétation des dernières découvertes à la lumière des fouilles anciennes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Doublement éternel. Quand les Égyptiens inhumaient leurs morts deux fois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Saragoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société archéologique et historique de Tarn-et-Garonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Moissac, I, pp.37-118</w:t>
+              <w:t xml:space="preserve">Cahiers de l'ENIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7, pp.61-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976258v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie forensique. Gendarmes et archéologues sur une scène de crime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Coulombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Nolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Portat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Richebé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 253, pp.68-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2990,261 +2990,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un peu d’Égypte en Gaule. Questions autour d’un « oushebti » découvert à Bourges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organisation, méthodes et recherches en archéologie criminalistique à l’Institut de recherche criminelle de la gendarmerie nationale. À propos de 20 ans d’expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Ducrettet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Girond</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Nolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Richebé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Luberne</w:t>
+                <w:t xml:space="preserve">Yves Schuliar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 36, pp.6-9. </w:t>
+              <w:t xml:space="preserve">La Revue de Médecine Légale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (1), pp.27-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/archeopages.200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.medleg.2012.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02001752v1</w:t>
+                <w:t xml:space="preserve">hal-03247493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation, méthodes et recherches en archéologie criminalistique à l’Institut de recherche criminelle de la gendarmerie nationale. À propos de 20 ans d’expérience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un peu d’Égypte en Gaule. Questions autour d’un « oushebti » découvert à Bourges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Ducrettet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean Richebé</w:t>
+                <w:t xml:space="preserve">Simon Girond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Schuliar</w:t>
+                <w:t xml:space="preserve">Alexis Luberne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Légale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4 (1), pp.27-37. </w:t>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36, pp.6-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.medleg.2012.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/archeopages.200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03247493v1</w:t>
+                <w:t xml:space="preserve">hal-02001752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport de l'archéologie préventive dans la recherche des vestiges du judaïsme : l'exemple des pratiques funéraires</w:t>
               </w:r>
@@ -3565,771 +3565,771 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre III – Les pratiques postcrématoires dans les bûchers</w:t>
+                <w:t xml:space="preserve">Chapitre premier – La pratique de l’inhumation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Blaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Richier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vieugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Pratiques et espaces funéraires de la Gaule durant l’Antiquité, 66 (1), pp.151-174. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/galia.2009.3374⟩</w:t>
+              <w:t xml:space="preserve">, 2009, Pratiques et espaces funéraires de la Gaule durant l’Antiquité, 66 (1), pp.15-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.2009.3372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01911009v1</w:t>
+                <w:t xml:space="preserve">hal-01911004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre II – L’étape de la crémation : les bûchers funéraires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapitre III – Les pratiques postcrématoires dans les bûchers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Blaizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Richier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Pratiques et espaces funéraires de la Gaule durant l’Antiquité, 66 (1), pp.89-150. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/galia.2009.3373⟩</w:t>
+              <w:t xml:space="preserve">, 2009, Pratiques et espaces funéraires de la Gaule durant l’Antiquité, 66 (1), pp.151-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.2009.3374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911007v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cas de sciage crânien avorté chez un sujet du cimetière médiéval de la Madeleine à Orléans (Loiret)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chapitre II – L’étape de la crémation : les bûchers funéraires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Blaizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique du Loiret et de l'axe ligérien</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Pratiques et espaces funéraires de la Gaule durant l’Antiquité, 66 (1), pp.89-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.2009.3373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328815v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre premier – La pratique de l’inhumation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un cas de sciage crânien avorté chez un sujet du cimetière médiéval de la Madeleine à Orléans (Loiret)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue archéologique du Loiret et de l'axe ligérien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33, pp.45-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/galia.2009.3372⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01911004v1</w:t>
+                <w:t xml:space="preserve">hal-03328815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre V – Les espaces funéraires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chapitre IV – Structures secondaires et structures accessoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Blaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Pratiques et espaces funéraires de la Gaule durant l’Antiquité, 66 (1), pp.253-310. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/galia.2009.3376⟩</w:t>
+              <w:t xml:space="preserve">, 2009, Pratiques et espaces funéraires de la Gaule durant l’Antiquité, 66 (1), pp.175-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.2009.3375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01911022v1</w:t>
+                <w:t xml:space="preserve">hal-01911016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre IV – Structures secondaires et structures accessoires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapitre V – Les espaces funéraires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tranoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Blaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Pratiques et espaces funéraires de la Gaule durant l’Antiquité, 66 (1), pp.175-251. </w:t>
+              <w:t xml:space="preserve">, 2009, Pratiques et espaces funéraires de la Gaule durant l’Antiquité, 66 (1), pp.253-310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/galia.2009.3375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/galia.2009.3376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911016v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nécropole protohistorique à incinération dans le Toulousain : le site de Grand Noble 2 à Blagnac (Haute-Garonne)</w:t>
               </w:r>
@@ -4661,51 +4661,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Luberne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Sociologie Santé - RSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Epidémies &amp; sociétés dans le monde occidental (XIVe-XXIe s.). Actes du colloque de Paris, 22, pp.210-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4920,51 +4920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Luberne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 412, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5228,326 +5228,326 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques tombes romaines à incinération découvertes au Hexenberg (Leutenheim, Bas-Rhin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hélène H.D. Delnef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène H.D. Delnef</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Gersende</w:t>
+                <w:t xml:space="preserve">Gersende Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Boës</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers alsaciens d'archéologie d'art et d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, tome XLII, p.45-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00003876v1</w:t>
+                <w:t xml:space="preserve">halshs-00003311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques tombes romaines à incinération découvertes au Hexenberg (Leutenheim, Bas-Rhin)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'anthropologie des crémations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers alsaciens d'archéologie d'art et d'histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, tome XLII, p.45-63</w:t>
+              <w:t xml:space="preserve">Transition La Flamme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 20, p. 18-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00003311v1</w:t>
+                <w:t xml:space="preserve">halshs-03425817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'anthropologie des crémations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelques tombes romaines à incinération découvertes au Hexenberg (Leutenheim, Bas-Rhin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène H.D. Delnef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Gersende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boës</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transition La Flamme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 20, p. 18-19</w:t>
+              <w:t xml:space="preserve">Cahiers alsaciens d'archéologie d'art et d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, tome XLII, p.45-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03425817v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00003876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5647,229 +5647,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04836652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nécropole hellénistique de Plinthine</w:t>
+                <w:t xml:space="preserve">Nécropolis 3. La crémation antique à Alexandrie. De la fouille des urnes à la restitution des pratiques funéraires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Françoise Boussac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Callot</w:t>
+                <w:t xml:space="preserve">Marie-Dominique Nenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">, 90, pp.616, 2023, Fouilles de l’Institut français d’archéologie orientale, 9782724708073</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Harlaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bailet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre d'études alexandrines, pp.611, 2023, Études alexandrines, 58, 978-2-490128-28-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04228853v1</w:t>
+                <w:t xml:space="preserve">hal-04470512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nécropolis 3. La crémation antique à Alexandrie. De la fouille des urnes à la restitution des pratiques funéraires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La nécropole hellénistique de Plinthine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Boussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Françoise Boussac; Olivier Callot; Patrice Georges-Zimmermann. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Dominique Nenna</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">Centre d'études alexandrines, pp.611, 2023, Études alexandrines, 58, 978-2-490128-28-0</w:t>
+                <w:t xml:space="preserve">Institut français d’archéologie orientale (IFAO)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 90, pp.616, 2023, Fouilles de l’Institut français d’archéologie orientale, 9782724708073</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04470512v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momies. Corps préservés-corps éternels</w:t>
               </w:r>
@@ -6638,320 +6638,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04836707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 3 - L’anthropologie et la personne décédée</w:t>
+                <w:t xml:space="preserve">From flesh to bone. Building brides between taphonomy, archaeothanatology and forensic science for a better understanding of mortuary practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Alluni</w:t>
+                <w:t xml:space="preserve">Eline Schotsmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Quatrehomme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Georges</w:t>
+                <w:t xml:space="preserve">Maiken Ueland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph. Lefevre</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Jean-Pol Beauthier. </w:t>
+                <w:t xml:space="preserve">B. D. Dent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traité de médecine légale et criminalistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ED. De Boeck Supérieur, p. 703-758, 2022</w:t>
+              <w:t xml:space="preserve">The Routledge Handbook of Archaeothanatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 501-541., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04228867v1</w:t>
+                <w:t xml:space="preserve">hal-04228862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From flesh to bone. Building brides between taphonomy, archaeothanatology and forensic science for a better understanding of mortuary practices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapitre 3 - L’anthropologie et la personne décédée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Alluni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eline Schotsmans</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
+                <w:t xml:space="preserve">Gérald Quatrehomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maiken Ueland</w:t>
+                <w:t xml:space="preserve">Ph. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. D. Dent</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Routledge. </w:t>
+                <w:t xml:space="preserve">Jean-Pol Beauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pol Beauthier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Routledge Handbook of Archaeothanatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 501-541., 2022</w:t>
+              <w:t xml:space="preserve">Traité de médecine légale et criminalistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ED. De Boeck Supérieur, p. 703-758, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228862v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From flesh to bone: Building bridges between taphonomy, archaeothanatology and forensic science for a better understanding of mortuary practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Schotsmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maiken Ueland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boyd B. Dent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7114,51 +7114,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forensic archaeology: state of the art in France and latest developments. The example of Toulouse region (South West of France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Buton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Crépin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7373,103 +7373,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forensic Archaeology in the French context : the role of the Forensic Sciences Institute of the French National Gendarmerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Schuliar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ducrettet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Nolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Richebé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forensic Archaeology: current trends and future perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8298,199 +8298,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet de recherche de sépultures d'épidémie à Lignières-en-Berry (Cher) : à chacun sa croix ...</w:t>
+                <w:t xml:space="preserve">Les sépultures multiples du &amp;quot;35 rue de Sarrebourg&amp;quot; à Bourges (18) : Discussion du contexte et interprétation envisagées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ausonius Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidémies et crises de mortalité du passé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 15, pp.169-191, 2007, Etudes</w:t>
+              <w:t xml:space="preserve">Epidémies et crise de mortalité du passé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 15, pp.147-168, 2007, Etudes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03328506v1</w:t>
+                <w:t xml:space="preserve">hal-03328530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sépultures multiples du &amp;quot;35 rue de Sarrebourg&amp;quot; à Bourges (18) : Discussion du contexte et interprétation envisagées</w:t>
+                <w:t xml:space="preserve">Projet de recherche de sépultures d'épidémie à Lignières-en-Berry (Cher) : à chacun sa croix ...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ausonius Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidémies et crise de mortalité du passé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 15, pp.147-168, 2007, Etudes</w:t>
+              <w:t xml:space="preserve">Epidémies et crises de mortalité du passé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 15, pp.169-191, 2007, Etudes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03328530v1</w:t>
+                <w:t xml:space="preserve">hal-03328506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostiquer la catastrophe ? Les d'Issoudun (Indre) et de Bourges (Cher).</w:t>
               </w:r>
@@ -8670,51 +8670,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Boës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Gersende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sous la direction d'Alain Charron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mort n'est pas une fin : pratiques funéraires en Égypte d'Alexandre à Cléopâtre : catalogue de l'exposition,du 28 septembre 2002 au 5 janvier 2003, Musée de l'Arles antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éd. du Musée de l'Arles antique, p. 69-71, 2002, 9782951638532</w:t>
@@ -9565,90 +9565,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enfants dans la nécropole gréco-romaine du Pont de Gabbari à Alexandrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Nenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gersende Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'enfant et la mort dans l'Antiquité. II. Types de tombes et traitement du corps des enfants dans l'antiquité gréco-romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'Études Alexandrines, Nov 2009, Alexandrie, Égypte. p. 79-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10407,220 +10407,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esvres-sur-Indre (37), &amp;quot;Le Clos Rougé</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richelieu, RD 749. DFS de fouilles préventives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Inrap; SRA Centre. 2003</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05205712v1</w:t>
+                <w:t xml:space="preserve">hal-03330880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richelieu, RD 749. DFS de fouilles préventives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Esvres-sur-Indre (37), &amp;quot;Le Clos Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Ben Nejma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2003</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap; SRA Centre. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03330880v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05205712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Romain-sur-Cher, les Cormins (Loir-et-Cher)</w:t>
               </w:r>
@@ -11034,51 +11034,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Nécropole occidentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jedrusiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11285,51 +11285,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044689v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05082585v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ballet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mazou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Berginc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernollin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sxh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836671v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933899v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lucien, Francis Chouin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adisa Ogunfolakan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Poissonnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699603v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennat-Allah El&#160;dorry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armance Dupont-Delaleuf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5584" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03675729v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zanello" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gavaret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bartolomei" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Huberfeld" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wneu.2021.09.056" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03662790v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.12708" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03034519v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennat-Allah El Dorry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jedrusiak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.959" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521663v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Motte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biwer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bolle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cornec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03953990v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lecuyot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03150805v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba-Hoang-Anh Mai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbieri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Jonvel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Tanasi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0239526" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018185v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cornec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonhattan Vidal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976205v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976208v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lacr&#234;pe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Buton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060491v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Rascovan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Huynh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chouin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolawole Adekola" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-016-0008-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976220v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Choin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851551v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917260v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudartchouk" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cazes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chambon Jean-Pierre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornardeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774497v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rascovan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976242v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976260v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Requi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Grizeaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Amiel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.4643" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976230v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976222v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976268v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Saragoza" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976267v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coulombeix" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nolot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Portat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Richeb&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976258v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933368v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Portat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001752v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Girond" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Luberne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.200" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03247493v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ducrettet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schuliar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2012.10.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842917v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parent" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842916v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328954v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328799v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911009v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3374" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911007v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gagnol" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3373" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328815v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911004v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wittmann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieugu&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3372" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911022v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tranoy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3376" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911016v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3375" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779513v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pons" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lagarrigue" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.1824" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456941v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789288v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327823v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328650v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327750v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327759v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327738v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03682580v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03425816v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003876v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Adam" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H.D. Delnef" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Gersende" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003311v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Alix" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03425817v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836652v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Harlaut" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228853v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Callot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifao.egnet.net/publications/catalogue/9782724708073/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470512v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Nenna" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228857v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111712v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arlaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02942539v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fayolle-Bouillon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fra&#239;sse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Garric" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=66596&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976164v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59505&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976167v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_cimetiere_medieval_de_marsan_gers_lecture_archeothanatologique_patrice_georges_zimmermann_sacha_kacki-9782343110998-53274.html" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976170v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48746" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976178v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Vincent" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03209931v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cartron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vivas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Charageat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836707v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228867v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alluni" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Quatrehomme" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lefevre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pol Beauthier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228862v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Schotsmans" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiken Ueland" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D. Dent" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127632v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyd B. Dent" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-Archaeothanatology-Bioarchaeology-of-Mortuary/Knusel-Schotsmans/p/book/9781138492424" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02877590v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/archeologie-de-la-sante-anthropologie-du-soin--9782348045776.htm" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.frome.2019.01.0283" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976198v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cr&#233;pin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319943961" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94397-8_6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976212v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976224v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-fedora.com/product-page/du-silex-au-gobelet-en-plastique" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976232v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764574v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nahon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976251v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329382v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838264v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48746&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976255v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976253v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421386v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joyeux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Herment" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328887v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418231v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-L_archeologie_du_judaisme_en_France_et_en_Europe-9782707166944.html" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328506v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328530v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328752v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328668v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03599450v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bo&#235;s" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275912v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Bochaton" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681796v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03160915v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Baillif-Ducros" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fischbach" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rohmer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02875851v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887673v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-bernard Huchet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Charabidze" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Soldini" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835225v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Merleau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago-Szekeres" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976252v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976264v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duchesne" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Julien" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03610283v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737807v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836542v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duchesne" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mille" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739404v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desrosiers" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03139151v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768800v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Buffaral-Daunes" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386544v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ramis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;fau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Soler" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arrighi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330882v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chollet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205712v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Ben Nejma" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330880v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108381v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Becq" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209300v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330828v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Chastel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/tel-03173920v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959514v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044689v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05082585v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ballet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mazou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Berginc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernollin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sxh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836671v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933899v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lucien, Francis Chouin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adisa Ogunfolakan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Poissonnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699603v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennat-Allah El&#160;dorry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armance Dupont-Delaleuf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5584" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03662790v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.12708" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03675729v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zanello" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gavaret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bartolomei" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Huberfeld" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wneu.2021.09.056" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03953990v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lecuyot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennat-Allah El Dorry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.959" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521663v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Motte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biwer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bolle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cornec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03034519v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jedrusiak" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03150805v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba-Hoang-Anh Mai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbieri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Jonvel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Tanasi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0239526" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018185v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cornec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonhattan Vidal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976208v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lacr&#234;pe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Buton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976205v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060491v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Rascovan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Huynh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chouin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolawole Adekola" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-016-0008-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976220v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Choin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851551v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917260v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudartchouk" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cazes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chambon Jean-Pierre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornardeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774497v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rascovan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976242v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976260v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Requi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Grizeaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Amiel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.4643" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976230v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976222v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976267v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coulombeix" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nolot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Portat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Richeb&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976258v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976268v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Saragoza" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933368v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Portat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03247493v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ducrettet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schuliar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2012.10.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001752v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Girond" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Luberne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.200" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842917v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parent" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842916v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328954v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328799v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911004v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wittmann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieugu&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3372" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911009v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3374" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911007v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gagnol" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3373" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328815v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911016v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3375" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911022v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tranoy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3376" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779513v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pons" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lagarrigue" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.1824" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456941v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789288v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327823v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328650v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327750v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327759v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327738v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03682580v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03425816v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003311v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H.D. Delnef" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Adam" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Alix" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03425817v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003876v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Gersende" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836652v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Harlaut" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470512v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Nenna" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228853v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Callot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifao.egnet.net/publications/catalogue/9782724708073/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228857v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111712v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arlaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02942539v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fayolle-Bouillon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fra&#239;sse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Garric" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=66596&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976164v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59505&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976167v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_cimetiere_medieval_de_marsan_gers_lecture_archeothanatologique_patrice_georges_zimmermann_sacha_kacki-9782343110998-53274.html" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976170v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48746" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976178v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Vincent" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03209931v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cartron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vivas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Charageat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836707v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228862v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Schotsmans" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiken Ueland" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D. Dent" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228867v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alluni" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Quatrehomme" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lefevre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pol Beauthier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127632v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyd B. Dent" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-Archaeothanatology-Bioarchaeology-of-Mortuary/Knusel-Schotsmans/p/book/9781138492424" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02877590v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/archeologie-de-la-sante-anthropologie-du-soin--9782348045776.htm" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.frome.2019.01.0283" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976198v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cr&#233;pin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319943961" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94397-8_6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976212v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976224v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-fedora.com/product-page/du-silex-au-gobelet-en-plastique" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976232v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764574v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nahon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976251v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329382v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838264v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48746&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976255v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976253v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421386v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joyeux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Herment" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328887v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418231v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-L_archeologie_du_judaisme_en_France_et_en_Europe-9782707166944.html" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328530v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328506v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328752v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328668v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03599450v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bo&#235;s" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275912v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Bochaton" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681796v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03160915v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Baillif-Ducros" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fischbach" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rohmer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02875851v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887673v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-bernard Huchet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Charabidze" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Soldini" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835225v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Merleau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago-Szekeres" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976252v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976264v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duchesne" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Julien" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03610283v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737807v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836542v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duchesne" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mille" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739404v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desrosiers" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03139151v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768800v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Buffaral-Daunes" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386544v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ramis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;fau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Soler" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arrighi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330882v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chollet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330880v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205712v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Ben Nejma" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108381v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Becq" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209300v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330828v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Chastel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/tel-03173920v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959514v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>