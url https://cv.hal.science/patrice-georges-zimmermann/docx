--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -614,498 +614,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amputer, une opération pas si simple : comment trancher ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">King Charles VIII of France’s Death: From an Unsubstantiated Traumatic Brain Injury to More Realistic Hypotheses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Zanello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Gavaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Huberfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/nda.12708⟩</w:t>
+              <w:t xml:space="preserve">World Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 156, pp.60-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wneu.2021.09.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662790v1</w:t>
+                <w:t xml:space="preserve">hal-03675729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">King Charles VIII of France’s Death: From an Unsubstantiated Traumatic Brain Injury to More Realistic Hypotheses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amputer, une opération pas si simple : comment trancher ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Neurosurgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 156, pp.60-67. </w:t>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Archéologies du handicap, 165, pp.25-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wneu.2021.09.056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/nda.12708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675729v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouto</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2019 : bilan d’une année d’archéologie à la Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Téreygeol</w:t>
+                <w:t xml:space="preserve">Virginie Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Lecuyot</w:t>
+                <w:t xml:space="preserve">Nicolas Biwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mennat-Allah El Dorry</w:t>
+                <w:t xml:space="preserve">Annie Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Decanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Académie de l’Île de La Réunion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36, pp.273-296</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03953990v1</w:t>
+                <w:t xml:space="preserve">hal-04521663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2019 : bilan d’une année d’archéologie à la Réunion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Motte</w:t>
+                <w:t xml:space="preserve">Bouto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ballet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mazou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Biwer</w:t>
+                <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Bolle</w:t>
+                <w:t xml:space="preserve">Mennat-Allah El Dorry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Cornec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Decanter</w:t>
+                <w:t xml:space="preserve">Florian Jedrusiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie de l’Île de La Réunion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Égypte : Le Delta et les marges septentrionales, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.959⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04521663v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03034519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouto</w:t>
               </w:r>
@@ -1117,129 +1117,129 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lecuyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mennat-Allah El Dorry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Jedrusiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Égypte : Le Delta et les marges septentrionales, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+              <w:t xml:space="preserve">, 2020, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/baefe.959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03034519v1</w:t>
+                <w:t xml:space="preserve">halshs-03953990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Five millennia of &amp;lt;em&amp;gt;Bartonella quintana&amp;lt;/em&amp;gt; bacteraemia</w:t>
               </w:r>
@@ -1359,77 +1359,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2018 - Bilan d'une année d'archéologie à La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1638,390 +1638,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing back ancient oral microbiomes and oral pathogens using dental pulps from ancient teeth</w:t>
+                <w:t xml:space="preserve">Ghana. Un ensemble funéraire du XVIIe siècle dans le bois sacré de Bosomtwi, Nsadwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolás Rascovan</w:t>
+                <w:t xml:space="preserve">Eric Boës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hong Huynh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kolawole Adekola</w:t>
+                <w:t xml:space="preserve">Gérard Choin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.32-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03060491v1</w:t>
+                <w:t xml:space="preserve">hal-01976220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghana. Un ensemble funéraire du XVIIe siècle dans le bois sacré de Bosomtwi, Nsadwer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracing back ancient oral microbiomes and oral pathogens using dental pulps from ancient teeth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Rascovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Boës</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Choin</w:t>
+                <w:t xml:space="preserve">Kolawole Adekola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (1), pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41522-016-0008-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976220v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing back ancient oral microbiomes and oral pathogens using dental pulps from ancient teeth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolás Rascovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kolawole Adekola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 2 (1), pp.6. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+              <w:t xml:space="preserve">, 2016, 2 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41522-016-0008-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03851551v1</w:t>
+                <w:t xml:space="preserve">hal-03060491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sarcophage paléochrétien d'Arpajon-Sur Cère et son contexte archéologique : l'agglomération secondaire d'Arpagione et son terroir</w:t>
               </w:r>
@@ -2145,117 +2145,117 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing back ancient oral microbiomes and oral pathogens using dental pulps from ancient teeth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rascovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kolawole Adekola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41522-016-0008-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774497v1</w:t>
@@ -2342,636 +2342,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les découvertes funéraires du Haut-Empire au sud de Tolosa : à l’instar d’une « petite Rome » ? Image idéalisée de la ville antique, de l’historiographie à la réalité archéologique</w:t>
+                <w:t xml:space="preserve">Diagnostic archéologique de la caserne Espagne à Auch : mise en évidence de la maison de force et d’autres informations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Amiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société archéologique, historique littéraire et scientifique du Gers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.24-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976260v1</w:t>
+                <w:t xml:space="preserve">hal-01976222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence de l’occupation du territoire à l’Est de Moissac : l’apport d’un diagnostic archéologique récent</w:t>
+                <w:t xml:space="preserve">Les découvertes funéraires du Haut-Empire au sud de Tolosa : à l’instar d’une « petite Rome » ? Image idéalisée de la ville antique, de l’historiographie à la réalité archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Requi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Grizeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Amiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société archéologique et historique de Tarn-et-Garonne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Varia, 19, pp.171-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anabases.4643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976230v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic archéologique de la caserne Espagne à Auch : mise en évidence de la maison de force et d’autres informations</w:t>
+                <w:t xml:space="preserve">Mise en évidence de l’occupation du territoire à l’Est de Moissac : l’apport d’un diagnostic archéologique récent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société archéologique, historique littéraire et scientifique du Gers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.24-40</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société archéologique et historique de Tarn-et-Garonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.5-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976222v1</w:t>
+                <w:t xml:space="preserve">hal-01976230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie forensique. Gendarmes et archéologues sur une scène de crime</w:t>
+                <w:t xml:space="preserve">Doublement éternel. Quand les Égyptiens inhumaient leurs morts deux fois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Coulombeix</w:t>
+                <w:t xml:space="preserve">Florence Saragoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Richebé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 253, pp.68-72</w:t>
+              <w:t xml:space="preserve">Cahiers de l'ENIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7, pp.61-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976267v1</w:t>
+                <w:t xml:space="preserve">hal-01976268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’aile ouest de l’abbaye Saint-Pierre de Moissac : interprétation des dernières découvertes à la lumière des fouilles anciennes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Archéologie forensique. Gendarmes et archéologues sur une scène de crime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Coulombeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Nolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Portat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Richebé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société archéologique et historique de Tarn-et-Garonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Moissac, I, pp.37-118</w:t>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 253, pp.68-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976258v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doublement éternel. Quand les Égyptiens inhumaient leurs morts deux fois</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’aile ouest de l’abbaye Saint-Pierre de Moissac : interprétation des dernières découvertes à la lumière des fouilles anciennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de l'ENIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 7, pp.61-78</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société archéologique et historique de Tarn-et-Garonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Moissac, I, pp.37-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976268v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie forensique. Gendarmes et archéologues sur une scène de crime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Coulombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Nolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Portat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Richebé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 253, pp.68-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2990,261 +2990,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation, méthodes et recherches en archéologie criminalistique à l’Institut de recherche criminelle de la gendarmerie nationale. À propos de 20 ans d’expérience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un peu d’Égypte en Gaule. Questions autour d’un « oushebti » découvert à Bourges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Ducrettet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean Richebé</w:t>
+                <w:t xml:space="preserve">Simon Girond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Schuliar</w:t>
+                <w:t xml:space="preserve">Alexis Luberne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Légale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4 (1), pp.27-37. </w:t>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36, pp.6-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.medleg.2012.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/archeopages.200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03247493v1</w:t>
+                <w:t xml:space="preserve">hal-02001752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un peu d’Égypte en Gaule. Questions autour d’un « oushebti » découvert à Bourges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organisation, méthodes et recherches en archéologie criminalistique à l’Institut de recherche criminelle de la gendarmerie nationale. À propos de 20 ans d’expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Ducrettet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Girond</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Nolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Richebé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Luberne</w:t>
+                <w:t xml:space="preserve">Yves Schuliar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 36, pp.6-9. </w:t>
+              <w:t xml:space="preserve">La Revue de Médecine Légale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (1), pp.27-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/archeopages.200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.medleg.2012.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02001752v1</w:t>
+                <w:t xml:space="preserve">hal-03247493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport de l'archéologie préventive dans la recherche des vestiges du judaïsme : l'exemple des pratiques funéraires</w:t>
               </w:r>
@@ -3483,671 +3483,671 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cimetière juif au Moyen-Age, un lieu d'exclusion ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Georges</w:t>
+                <w:t xml:space="preserve">Chapitre III – Les pratiques postcrématoires dans les bûchers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Blaizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Richier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Pratiques et espaces funéraires de la Gaule durant l’Antiquité, 66 (1), pp.151-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.2009.3374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03328799v1</w:t>
+                <w:t xml:space="preserve">hal-01911009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre premier – La pratique de l’inhumation</w:t>
+                <w:t xml:space="preserve">Chapitre II – L’étape de la crémation : les bûchers funéraires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Valérie Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédérique Blaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Bel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Vieugué</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Pratiques et espaces funéraires de la Gaule durant l’Antiquité, 66 (1), pp.15-87. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/galia.2009.3372⟩</w:t>
+              <w:t xml:space="preserve">, 2009, Pratiques et espaces funéraires de la Gaule durant l’Antiquité, 66 (1), pp.89-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.2009.3373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911004v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre III – Les pratiques postcrématoires dans les bûchers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Richier</w:t>
+                <w:t xml:space="preserve">Un cas de sciage crânien avorté chez un sujet du cimetière médiéval de la Madeleine à Orléans (Loiret)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique du Loiret et de l'axe ligérien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33, pp.45-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911009v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre II – L’étape de la crémation : les bûchers funéraires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapitre premier – La pratique de l’inhumation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Blaizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Bel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Gagnol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
+                <w:t xml:space="preserve">Julien Vieugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Pratiques et espaces funéraires de la Gaule durant l’Antiquité, 66 (1), pp.89-150. </w:t>
+              <w:t xml:space="preserve">, 2009, Pratiques et espaces funéraires de la Gaule durant l’Antiquité, 66 (1), pp.15-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/galia.2009.3373⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/galia.2009.3372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911007v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cas de sciage crânien avorté chez un sujet du cimetière médiéval de la Madeleine à Orléans (Loiret)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sacha Kacki</w:t>
+                <w:t xml:space="preserve">Le cimetière juif au Moyen-Age, un lieu d'exclusion ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique du Loiret et de l'axe ligérien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 33, pp.45-52</w:t>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25, pp.14-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03328815v1</w:t>
+                <w:t xml:space="preserve">hal-03328799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre IV – Structures secondaires et structures accessoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Blaizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Blaizot</w:t>
+                <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Bel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Wittmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4211,64 +4211,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre V – Les espaces funéraires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tranoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Blaizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4661,51 +4661,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Luberne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Sociologie Santé - RSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Epidémies &amp; sociétés dans le monde occidental (XIVe-XXIe s.). Actes du colloque de Paris, 22, pp.210-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4920,51 +4920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Luberne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 412, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5084,51 +5084,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les momies oubliées de la nécropolis d'Alexandrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boës</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 369, p. 22-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5147,407 +5147,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03682580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nécropolis et les crémations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelques tombes romaines à incinération découvertes au Hexenberg (Leutenheim, Bas-Rhin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène H.D. Delnef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersende Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transition La Flamme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 17, p. 14-17</w:t>
+              <w:t xml:space="preserve">Cahiers alsaciens d'archéologie d'art et d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, tome XLII, p.45-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03425816v1</w:t>
+                <w:t xml:space="preserve">halshs-00003311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques tombes romaines à incinération découvertes au Hexenberg (Leutenheim, Bas-Rhin)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'anthropologie des crémations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers alsaciens d'archéologie d'art et d'histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, tome XLII, p.45-63</w:t>
+              <w:t xml:space="preserve">Transition La Flamme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 20, p. 18-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00003311v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03425817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'anthropologie des crémations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelques tombes romaines à incinération découvertes au Hexenberg (Leutenheim, Bas-Rhin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène H.D. Delnef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Gersende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boës</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transition La Flamme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 20, p. 18-19</w:t>
+              <w:t xml:space="preserve">Cahiers alsaciens d'archéologie d'art et d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, tome XLII, p.45-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03425817v1</w:t>
+                <w:t xml:space="preserve">halshs-00003876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques tombes romaines à incinération découvertes au Hexenberg (Leutenheim, Bas-Rhin)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La nécropolis et les crémations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Boës</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers alsaciens d'archéologie d'art et d'histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, tome XLII, p.45-63</w:t>
+              <w:t xml:space="preserve">Transition La Flamme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 17, p. 14-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00003876v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03425816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5647,229 +5647,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04836652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nécropolis 3. La crémation antique à Alexandrie. De la fouille des urnes à la restitution des pratiques funéraires</w:t>
+                <w:t xml:space="preserve">La nécropole hellénistique de Plinthine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Dominique Nenna</w:t>
+                <w:t xml:space="preserve">Marie-Françoise Boussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Callot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Centre d'études alexandrines, pp.611, 2023, Études alexandrines, 58, 978-2-490128-28-0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Françoise Boussac; Olivier Callot; Patrice Georges-Zimmermann. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut français d’archéologie orientale (IFAO)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 90, pp.616, 2023, Fouilles de l’Institut français d’archéologie orientale, 9782724708073</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04470512v1</w:t>
+                <w:t xml:space="preserve">hal-04228853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nécropole hellénistique de Plinthine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nécropolis 3. La crémation antique à Alexandrie. De la fouille des urnes à la restitution des pratiques funéraires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Nenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Harlaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bailet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre d'études alexandrines, pp.611, 2023, Études alexandrines, 58, 978-2-490128-28-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Callot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-04228853v1</w:t>
+                <w:t xml:space="preserve">hal-04470512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momies. Corps préservés-corps éternels</w:t>
               </w:r>
@@ -7373,103 +7373,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forensic Archaeology in the French context : the role of the Forensic Sciences Institute of the French National Gendarmerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Schuliar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ducrettet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Nolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Richebé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forensic Archaeology: current trends and future perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8298,199 +8298,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sépultures multiples du &amp;quot;35 rue de Sarrebourg&amp;quot; à Bourges (18) : Discussion du contexte et interprétation envisagées</w:t>
+                <w:t xml:space="preserve">Projet de recherche de sépultures d'épidémie à Lignières-en-Berry (Cher) : à chacun sa croix ...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ausonius Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidémies et crise de mortalité du passé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 15, pp.147-168, 2007, Etudes</w:t>
+              <w:t xml:space="preserve">Epidémies et crises de mortalité du passé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 15, pp.169-191, 2007, Etudes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03328530v1</w:t>
+                <w:t xml:space="preserve">hal-03328506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet de recherche de sépultures d'épidémie à Lignières-en-Berry (Cher) : à chacun sa croix ...</w:t>
+                <w:t xml:space="preserve">Les sépultures multiples du &amp;quot;35 rue de Sarrebourg&amp;quot; à Bourges (18) : Discussion du contexte et interprétation envisagées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ausonius Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidémies et crises de mortalité du passé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 15, pp.169-191, 2007, Etudes</w:t>
+              <w:t xml:space="preserve">Epidémies et crise de mortalité du passé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 15, pp.147-168, 2007, Etudes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03328506v1</w:t>
+                <w:t xml:space="preserve">hal-03328530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostiquer la catastrophe ? Les d'Issoudun (Indre) et de Bourges (Cher).</w:t>
               </w:r>
@@ -8670,51 +8670,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Boës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Gersende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sous la direction d'Alain Charron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mort n'est pas une fin : pratiques funéraires en Égypte d'Alexandre à Cléopâtre : catalogue de l'exposition,du 28 septembre 2002 au 5 janvier 2003, Musée de l'Arles antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éd. du Musée de l'Arles antique, p. 69-71, 2002, 9782951638532</w:t>
@@ -9565,90 +9565,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enfants dans la nécropole gréco-romaine du Pont de Gabbari à Alexandrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Nenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gersende Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'enfant et la mort dans l'Antiquité. II. Types de tombes et traitement du corps des enfants dans l'antiquité gréco-romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'Études Alexandrines, Nov 2009, Alexandrie, Égypte. p. 79-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11034,51 +11034,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Nécropole occidentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jedrusiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11285,51 +11285,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044689v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05082585v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ballet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mazou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Berginc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernollin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sxh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836671v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933899v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lucien, Francis Chouin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adisa Ogunfolakan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Poissonnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699603v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennat-Allah El&#160;dorry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armance Dupont-Delaleuf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5584" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03662790v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.12708" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03675729v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zanello" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gavaret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bartolomei" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Huberfeld" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wneu.2021.09.056" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03953990v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lecuyot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennat-Allah El Dorry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.959" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521663v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Motte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biwer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bolle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cornec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03034519v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jedrusiak" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03150805v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba-Hoang-Anh Mai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbieri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Jonvel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Tanasi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0239526" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018185v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cornec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonhattan Vidal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976208v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lacr&#234;pe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Buton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976205v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060491v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Rascovan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Huynh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chouin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolawole Adekola" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-016-0008-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976220v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Choin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851551v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917260v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudartchouk" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cazes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chambon Jean-Pierre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornardeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774497v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rascovan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976242v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976260v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Requi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Grizeaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Amiel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.4643" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976230v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976222v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976267v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coulombeix" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nolot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Portat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Richeb&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976258v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976268v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Saragoza" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933368v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Portat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03247493v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ducrettet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schuliar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2012.10.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001752v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Girond" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Luberne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.200" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842917v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parent" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842916v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328954v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328799v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911004v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wittmann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieugu&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3372" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911009v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3374" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911007v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gagnol" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3373" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328815v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911016v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3375" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911022v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tranoy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3376" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779513v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pons" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lagarrigue" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.1824" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456941v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789288v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327823v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328650v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327750v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327759v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327738v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03682580v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03425816v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003311v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H.D. Delnef" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Adam" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Alix" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03425817v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003876v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Gersende" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836652v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Harlaut" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470512v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Nenna" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228853v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Callot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifao.egnet.net/publications/catalogue/9782724708073/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228857v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111712v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arlaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02942539v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fayolle-Bouillon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fra&#239;sse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Garric" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=66596&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976164v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59505&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976167v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_cimetiere_medieval_de_marsan_gers_lecture_archeothanatologique_patrice_georges_zimmermann_sacha_kacki-9782343110998-53274.html" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976170v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48746" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976178v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Vincent" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03209931v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cartron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vivas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Charageat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836707v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228862v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Schotsmans" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiken Ueland" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D. Dent" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228867v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alluni" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Quatrehomme" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lefevre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pol Beauthier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127632v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyd B. Dent" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-Archaeothanatology-Bioarchaeology-of-Mortuary/Knusel-Schotsmans/p/book/9781138492424" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02877590v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/archeologie-de-la-sante-anthropologie-du-soin--9782348045776.htm" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.frome.2019.01.0283" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976198v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cr&#233;pin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319943961" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94397-8_6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976212v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976224v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-fedora.com/product-page/du-silex-au-gobelet-en-plastique" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976232v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764574v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nahon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976251v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329382v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838264v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48746&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976255v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976253v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421386v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joyeux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Herment" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328887v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418231v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-L_archeologie_du_judaisme_en_France_et_en_Europe-9782707166944.html" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328530v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328506v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328752v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328668v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03599450v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bo&#235;s" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275912v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Bochaton" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681796v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03160915v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Baillif-Ducros" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fischbach" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rohmer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02875851v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887673v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-bernard Huchet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Charabidze" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Soldini" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835225v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Merleau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago-Szekeres" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976252v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976264v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duchesne" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Julien" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03610283v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737807v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836542v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duchesne" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mille" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739404v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desrosiers" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03139151v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768800v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Buffaral-Daunes" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386544v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ramis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;fau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Soler" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arrighi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330882v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chollet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330880v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205712v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Ben Nejma" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108381v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Becq" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209300v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330828v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Chastel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/tel-03173920v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959514v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044689v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05082585v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ballet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mazou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Berginc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernollin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sxh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836671v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933899v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lucien, Francis Chouin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adisa Ogunfolakan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Poissonnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699603v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennat-Allah El&#160;dorry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armance Dupont-Delaleuf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5584" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03675729v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zanello" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gavaret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bartolomei" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Huberfeld" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wneu.2021.09.056" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03662790v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.12708" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521663v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Motte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biwer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bolle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cornec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03034519v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennat-Allah El Dorry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jedrusiak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.959" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03953990v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lecuyot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03150805v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba-Hoang-Anh Mai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbieri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Jonvel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Tanasi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0239526" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018185v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cornec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonhattan Vidal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976208v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lacr&#234;pe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Buton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976205v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976220v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Choin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851551v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Rascovan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Huynh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chouin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolawole Adekola" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-016-0008-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060491v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917260v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudartchouk" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cazes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chambon Jean-Pierre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornardeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774497v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rascovan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976242v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976222v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976260v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Requi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Grizeaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Amiel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.4643" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976230v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976268v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Saragoza" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976267v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coulombeix" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nolot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Portat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Richeb&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976258v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933368v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Portat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001752v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Girond" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Luberne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.200" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03247493v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ducrettet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schuliar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2012.10.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842917v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parent" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842916v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328954v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911009v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3374" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911007v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gagnol" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3373" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328815v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911004v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wittmann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieugu&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3372" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328799v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911016v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3375" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911022v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tranoy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3376" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779513v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pons" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lagarrigue" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.1824" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456941v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789288v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327823v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328650v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327750v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327759v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327738v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03682580v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003311v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H.D. Delnef" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Adam" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Alix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03425817v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003876v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Gersende" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03425816v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836652v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Harlaut" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228853v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Callot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifao.egnet.net/publications/catalogue/9782724708073/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470512v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Nenna" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228857v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111712v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arlaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02942539v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fayolle-Bouillon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fra&#239;sse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Garric" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=66596&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976164v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59505&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976167v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_cimetiere_medieval_de_marsan_gers_lecture_archeothanatologique_patrice_georges_zimmermann_sacha_kacki-9782343110998-53274.html" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976170v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48746" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976178v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Vincent" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03209931v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cartron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vivas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Charageat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836707v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228862v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Schotsmans" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiken Ueland" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D. Dent" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228867v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alluni" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Quatrehomme" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lefevre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pol Beauthier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127632v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyd B. Dent" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-Archaeothanatology-Bioarchaeology-of-Mortuary/Knusel-Schotsmans/p/book/9781138492424" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02877590v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/archeologie-de-la-sante-anthropologie-du-soin--9782348045776.htm" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.frome.2019.01.0283" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976198v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cr&#233;pin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319943961" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94397-8_6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976212v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976224v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-fedora.com/product-page/du-silex-au-gobelet-en-plastique" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976232v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764574v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nahon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976251v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329382v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838264v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48746&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976255v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976253v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421386v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joyeux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Herment" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328887v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418231v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-L_archeologie_du_judaisme_en_France_et_en_Europe-9782707166944.html" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328506v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328530v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328752v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328668v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03599450v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bo&#235;s" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275912v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Bochaton" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681796v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03160915v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Baillif-Ducros" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fischbach" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rohmer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02875851v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887673v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-bernard Huchet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Charabidze" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Soldini" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835225v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Merleau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago-Szekeres" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976252v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976264v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duchesne" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Julien" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03610283v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737807v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836542v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duchesne" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mille" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739404v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desrosiers" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03139151v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768800v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Buffaral-Daunes" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386544v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ramis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;fau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Soler" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arrighi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330882v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chollet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330880v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205712v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Ben Nejma" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108381v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Becq" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209300v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330828v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Chastel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/tel-03173920v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959514v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>