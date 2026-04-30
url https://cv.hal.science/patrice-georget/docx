--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -2253,233 +2253,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets des systèmes et des outils multimédias sur la cognition, l’apprentissage et l’enseignement</w:t>
+                <w:t xml:space="preserve">Les effets des systèmes et des outils multimédias sur la cognition, l'apprentissage et l'enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Denis Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jacques Crinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georget</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">Comité national de Coordination de la Recherche en Éducation. 2000, pp.209</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">http://recherche.creteil.iufm.fr/, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04108617v1</w:t>
+                <w:t xml:space="preserve">edutice-00000351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets des systèmes et des outils multimédias sur la cognition, l'apprentissage et l'enseignement</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les effets des systèmes et des outils multimédias sur la cognition, l’apprentissage et l’enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Crinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Georget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Comité national de Coordination de la Recherche en Éducation. 2000, pp.209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Legros</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">edutice-00000351v1</w:t>
+                <w:t xml:space="preserve">hal-04108617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId77"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2555,51 +2555,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="196395C5"/>
+    <w:nsid w:val="FE6F5C74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2786,51 +2786,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-georget" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5725-4787" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084146311" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058258v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Call&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sanrey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Plainfoss&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georget" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2017.06.332" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4H5L97HK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03261296v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Belhaire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transci.2016.11.001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100166v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2015.06.285" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-540QV4HM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180678v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;guen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0033426" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180699v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Call&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plainfoss&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rasongl&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2011.04.005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6CNSVR8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180710v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2011.04.006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NKXC7C0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180667v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lepastourel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0261927X09341956" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1AC1A8196C5395BC50BD8CE10CD8650F53CF9B55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345301v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dorna" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.247.0023" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629979v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dolbeau-Bandin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Millet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Rivron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047315v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347023v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonardi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roland-Levy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussiau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167979v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Girandola" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Sal&#232;s-Wuillemin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.gosli.2013.01.0165" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773554v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaussens" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347063v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Castano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347084v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02527111v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Camus" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546012v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Beaumatin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Charron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Espiau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108617v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Crinon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jamet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Legros" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mangenot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000351v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-georget" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5725-4787" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084146311" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058258v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Call&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sanrey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Plainfoss&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georget" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2017.06.332" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4H5L97HK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03261296v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Belhaire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transci.2016.11.001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100166v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2015.06.285" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-540QV4HM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180678v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;guen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0033426" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180699v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Call&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plainfoss&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rasongl&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2011.04.005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6CNSVR8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180710v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2011.04.006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NKXC7C0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180667v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lepastourel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0261927X09341956" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1AC1A8196C5395BC50BD8CE10CD8650F53CF9B55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345301v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dorna" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.247.0023" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629979v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dolbeau-Bandin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Millet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Rivron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047315v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347023v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonardi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roland-Levy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussiau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167979v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Girandola" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Sal&#232;s-Wuillemin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.gosli.2013.01.0165" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773554v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaussens" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347063v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Castano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347084v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02527111v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Camus" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546012v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Beaumatin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Charron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Espiau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000351v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Legros" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Crinon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108617v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jamet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mangenot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>