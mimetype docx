--- v1 (2026-04-30)
+++ v2 (2026-05-26)
@@ -1858,272 +1858,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00773554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apprentissage collaboratif dans les environnements électroniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'analyse des discours médiatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georget</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Christine Bonardi, Patrice Georget, Christine Roland-Lévy, Nicolas Roussiau (Eds). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Bonardi, Patrice Georget, Christine Roland-Lévy, Nicolas Roussiau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie sociale appliquée. Economie, médias et nouvelles technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In Press, pp.105-120, 2003, 2-84835-026-1</w:t>
+              <w:t xml:space="preserve">Psychologie sociale appliquée. Économie, Médias, Nouvelles technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In Press Editions, 2003, 2-84835-026-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347063v1</w:t>
+                <w:t xml:space="preserve">hal-02527111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réception des messages publicitaires</w:t>
+                <w:t xml:space="preserve">L'apprentissage collaboratif dans les environnements électroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Castano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Bonardi, Patrice Georget, Christine Roland-Lévy, Nicolas Roussiau (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie sociale appliquée. Economie, médias et nouvelles technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In Press, pp.167-184, 2003, 2-84835-026-1</w:t>
+              <w:t xml:space="preserve">, In Press, pp.105-120, 2003, 2-84835-026-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347084v1</w:t>
+                <w:t xml:space="preserve">hal-02347063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analyse des discours médiatiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réception des messages publicitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Christine Bonardi, Patrice Georget, Christine Roland-Lévy, Nicolas Roussiau. </w:t>
+              <w:t xml:space="preserve">Christine Bonardi, Patrice Georget, Christine Roland-Lévy, Nicolas Roussiau (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie sociale appliquée. Économie, Médias, Nouvelles technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In Press Editions, 2003, 2-84835-026-1</w:t>
+              <w:t xml:space="preserve">Psychologie sociale appliquée. Economie, médias et nouvelles technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In Press, pp.167-184, 2003, 2-84835-026-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527111v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2253,233 +2253,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets des systèmes et des outils multimédias sur la cognition, l'apprentissage et l'enseignement</w:t>
+                <w:t xml:space="preserve">Les effets des systèmes et des outils multimédias sur la cognition, l’apprentissage et l’enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jacques Crinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Georget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Denis Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">http://recherche.creteil.iufm.fr/, 2000</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Comité national de Coordination de la Recherche en Éducation. 2000, pp.209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">edutice-00000351v1</w:t>
+                <w:t xml:space="preserve">hal-04108617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets des systèmes et des outils multimédias sur la cognition, l’apprentissage et l’enseignement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Les effets des systèmes et des outils multimédias sur la cognition, l'apprentissage et l'enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Crinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georget</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">http://recherche.creteil.iufm.fr/, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Mangenot</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04108617v1</w:t>
+                <w:t xml:space="preserve">edutice-00000351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId77"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2555,51 +2555,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FE6F5C74"/>
+    <w:nsid w:val="18F53057"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2786,51 +2786,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-georget" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5725-4787" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084146311" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058258v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Call&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sanrey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Plainfoss&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georget" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2017.06.332" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4H5L97HK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03261296v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Belhaire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transci.2016.11.001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100166v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2015.06.285" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-540QV4HM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180678v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;guen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0033426" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180699v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Call&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plainfoss&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rasongl&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2011.04.005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6CNSVR8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180710v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2011.04.006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NKXC7C0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180667v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lepastourel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0261927X09341956" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1AC1A8196C5395BC50BD8CE10CD8650F53CF9B55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345301v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dorna" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.247.0023" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629979v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dolbeau-Bandin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Millet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Rivron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047315v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347023v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonardi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roland-Levy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussiau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167979v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Girandola" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Sal&#232;s-Wuillemin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.gosli.2013.01.0165" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773554v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaussens" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347063v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Castano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347084v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02527111v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Camus" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546012v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Beaumatin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Charron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Espiau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000351v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Legros" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Crinon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108617v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jamet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mangenot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-georget" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5725-4787" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084146311" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058258v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Call&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sanrey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Plainfoss&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georget" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2017.06.332" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4H5L97HK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03261296v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Belhaire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transci.2016.11.001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100166v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2015.06.285" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-540QV4HM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180678v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;guen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0033426" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180699v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Call&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plainfoss&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rasongl&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2011.04.005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6CNSVR8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180710v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2011.04.006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NKXC7C0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180667v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lepastourel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0261927X09341956" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1AC1A8196C5395BC50BD8CE10CD8650F53CF9B55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345301v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dorna" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.247.0023" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629979v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dolbeau-Bandin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Millet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Rivron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047315v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347023v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonardi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roland-Levy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussiau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167979v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Girandola" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Sal&#232;s-Wuillemin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.gosli.2013.01.0165" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773554v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaussens" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02527111v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Camus" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347063v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Castano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347084v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546012v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Beaumatin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Charron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Espiau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108617v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Crinon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jamet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Legros" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mangenot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000351v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>