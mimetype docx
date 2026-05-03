--- v0 (2026-04-10)
+++ v1 (2026-05-03)
@@ -386,2855 +386,2855 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04321892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gamma irradiation-induced offspring masculinization is associated with epigenetic changes in female zebrafish</w:t>
+                <w:t xml:space="preserve">Trophic transfer effects of PS nanoplastics and field-derived nanoplastics in the freshwater clam Corbicula fluminea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noemie Guirandy</w:t>
+                <w:t xml:space="preserve">Oihana Latchere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Simon</w:t>
+                <w:t xml:space="preserve">Isabelle Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Geffroy</w:t>
+                <w:t xml:space="preserve">Hanane Perrein-Ettajani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillemine Daffe</w:t>
+                <w:t xml:space="preserve">Magalie Lemoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Daramy</w:t>
+                <w:t xml:space="preserve">Agnès Feurtet-Mazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 269, pp.115790. </w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 277, pp.107160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2023.115790⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2024.107160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04761706v1</w:t>
+                <w:t xml:space="preserve">hal-04848871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicity of environmental and polystyrene plastic particles on the bivalve Corbicula fluminea: focus on the molecular responses</w:t>
+                <w:t xml:space="preserve">Influence of a hydroelectric dam on fish mercury contamination along the Sinnamary River (French Guiana)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oïhana Latchere</w:t>
+                <w:t xml:space="preserve">Régine Maury-Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coraline Roman</w:t>
+                <w:t xml:space="preserve">Émilie Dassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Métais</w:t>
+                <w:t xml:space="preserve">Alexia Legeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanane Perrein-Ettajani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Mouloud</w:t>
+                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Feurtet-Mazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10646-024-02769-5⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 269, pp.115771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2023.115771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04761750v1</w:t>
+                <w:t xml:space="preserve">hal-04761677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a hydroelectric dam on fish mercury contamination along the Sinnamary River (French Guiana)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gamma irradiation-induced offspring masculinization is associated with epigenetic changes in female zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie Guirandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régine Maury-Brachet</w:t>
+                <w:t xml:space="preserve">Olivier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Dassié</w:t>
+                <w:t xml:space="preserve">Benjamin Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Legeay</w:t>
+                <w:t xml:space="preserve">Guillemine Daffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Feurtet-Mazel</w:t>
+                <w:t xml:space="preserve">Flore Daramy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 269, pp.115771. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2023.115771⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 269, pp.115790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2023.115790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04761677v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential cellular targets of platinum in the freshwater microalgae Chlamydomonas reinhardtii and Nitzschia palea revealed by transcriptomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toxicity of environmental and polystyrene plastic particles on the bivalve Corbicula fluminea: focus on the molecular responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oïhana Latchere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Hourtané</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
+                <w:t xml:space="preserve">Coraline Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Perrein-Ettajani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Feurtet-Mazel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohammed Mouloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 33 (3), pp.281-295. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10646-024-02746-y⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 33 (7), pp.709-721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10646-024-02769-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04761697v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic transfer effects of PS nanoplastics and field-derived nanoplastics in the freshwater clam Corbicula fluminea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential cellular targets of platinum in the freshwater microalgae Chlamydomonas reinhardtii and Nitzschia palea revealed by transcriptomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Hourtané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Feurtet-Mazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oihana Latchere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hanane Perrein-Ettajani</w:t>
+                <w:t xml:space="preserve">E. Kochoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Lemoing</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 277, pp.107160. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (3), pp.281-295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2024.107160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10646-024-02746-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04848871v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multigenerational exposure to gamma radiation affects offspring differently over generations in Zebrafish</w:t>
+                <w:t xml:space="preserve">Cellular and molecular mechanisms of NiONPs toxicity on eel hepatocytes HEPA-E1: An illustration of the impact of Ni release from mining activity in New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Guirandy</w:t>
+                <w:t xml:space="preserve">Ophélie Germande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Gagnaire</w:t>
+                <w:t xml:space="preserve">Fabien Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemine Daffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Camilleri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabien Pierron</w:t>
+                <w:t xml:space="preserve">Stéphane Mornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2022.106101⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 303, Part 3, pp.135158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.135158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03609780v1</w:t>
+                <w:t xml:space="preserve">hal-03693114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and epigenetic interplay allows rapid transgenerational adaptation to metal pollution in zebrafish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débora Heroin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemine Daffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Daramy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Epigenetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eep/dvac022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04065814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of iron in gene expression and in the modulation of copper uptake in a freshwater alga: Insights on Cu and Fe assimilation pathways.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Kochoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeric Kochoni</w:t>
+                <w:t xml:space="preserve">Caroline Doose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fortin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 305, pp.119311. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.119311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03656250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular and molecular mechanisms of NiONPs toxicity on eel hepatocytes HEPA-E1: An illustration of the impact of Ni release from mining activity in New Caledonia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multigenerational exposure to gamma radiation affects offspring differently over generations in Zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Guirandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Germande</w:t>
+                <w:t xml:space="preserve">Beatrice Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Beaufils</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
+                <w:t xml:space="preserve">Virginie Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Mornet</w:t>
+                <w:t xml:space="preserve">Isabelle Cavalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 303, Part 3, pp.135158. </w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 244, pp.106401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.135158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2022.106101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03693114v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hg concentrations and stable isotope variations in tropical fish species of a gold-mining-impacted watershed in French Guiana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transgenerational epigenetic sex determination: Environment experienced by female zebrafish affects offspring sex ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Laffont</w:t>
+                <w:t xml:space="preserve">Sophie Lorioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Menges</w:t>
+                <w:t xml:space="preserve">Débora Héroin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemine Daffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvaine Goix</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Régine Maury-Brachet</w:t>
+                <w:t xml:space="preserve">Bruno Etcheverria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-021-14858-7⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 277, pp.116864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2021.116864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03434104v1</w:t>
+                <w:t xml:space="preserve">hal-03434098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide mixture toxicity assessment through in situ and laboratory approaches using embryo-larval stages of the pacific oyster (Magallana gigas)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subchronic Exposure to Environmental Concentrations of Chlorpyrifos Affects Swimming Activity of Rainbow Trout Larvae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shannon Weeks Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliška Kuchovská</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
+                <w:t xml:space="preserve">Bettie Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Bláhová</w:t>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Barré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corentin Gouffier</w:t>
+                <w:t xml:space="preserve">Aurélie Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2021.105390⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (11), pp.3092-3102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/etc.5183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03434109v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03434118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of imidacloprid, propiconazole, and nanopropiconazole effects on the development, behavior, and gene expression biomarkers of the Pacific oyster (Magallana gigas)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmentally Relevant Mixture of Pesticides Affect Mobility and DNA Integrity of Early Life Stages of Rainbow Trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shannon Weeks Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cachot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliška Kuchovská</w:t>
+                <w:t xml:space="preserve">Bettie Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Morin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Corentin Gouffier</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Gourves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142921⟩</w:t>
+              <w:t xml:space="preserve">Toxics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (8), pp.174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxics9080174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03434086v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03434115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenerational epigenetic sex determination: Environment experienced by female zebrafish affects offspring sex ratio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Pierron</w:t>
+                <w:t xml:space="preserve">Hg concentrations and stable isotope variations in tropical fish species of a gold-mining-impacted watershed in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lorioux</w:t>
+                <w:t xml:space="preserve">Johanna Menges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débora Héroin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillemine Daffe</w:t>
+                <w:t xml:space="preserve">Sylvaine Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Etcheverria</w:t>
+                <w:t xml:space="preserve">Sophie Gentès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Maury-Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 277, pp.116864. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (43), pp.60609-60621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2021.116864⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-14858-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03434098v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03434104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subchronic Exposure to Environmental Concentrations of Chlorpyrifos Affects Swimming Activity of Rainbow Trout Larvae</w:t>
+                <w:t xml:space="preserve">Pesticide mixture toxicity assessment through in situ and laboratory approaches using embryo-larval stages of the pacific oyster (Magallana gigas)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shannon Weeks Santos</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Eliška Kuchovská</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bettie Cormier</w:t>
+                <w:t xml:space="preserve">Lucie Bláhová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+                <w:t xml:space="preserve">Mathilde Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Moreira</w:t>
+                <w:t xml:space="preserve">Corentin Gouffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 40 (11), pp.3092-3102. </w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 169, pp.105390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/etc.5183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2021.105390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03434118v1</w:t>
+                <w:t xml:space="preserve">hal-03434109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmentally Relevant Mixture of Pesticides Affect Mobility and DNA Integrity of Early Life Stages of Rainbow Trout (Oncorhynchus mykiss)</w:t>
+                <w:t xml:space="preserve">Comparison of imidacloprid, propiconazole, and nanopropiconazole effects on the development, behavior, and gene expression biomarkers of the Pacific oyster (Magallana gigas)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shannon Weeks Santos</w:t>
+                <w:t xml:space="preserve">Eliška Kuchovská</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Cachot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bettie Cormier</w:t>
+                <w:t xml:space="preserve">Bénédicte Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocío López-Cabeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Gourves</w:t>
+                <w:t xml:space="preserve">Mathilde Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Gouffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (8), pp.174. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 764, pp.142921. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxics9080174⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03434115v1</w:t>
+                <w:t xml:space="preserve">hal-03434086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmentally relevant mixture of S-metolachlor and its two metabolites affects thyroid metabolism in zebrafish embryos</w:t>
+                <w:t xml:space="preserve">An environmentally realistic pesticide and copper mixture impacts embryonic development and DNA integrity of the Pacific oyster, Crassostrea gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliška Rozmánková</w:t>
+                <w:t xml:space="preserve">Huong Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marek Pípal</w:t>
+                <w:t xml:space="preserve">Christelle Clérandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Caroline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Bláhová</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Morin</w:t>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 221, pp.105444. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (4), pp.3600-3611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2020.105444⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-3586-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03434081v1</w:t>
+                <w:t xml:space="preserve">hal-03066007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity to cadmium of the endangered freshwater pearl mussel Margaritifera margaritifera from the Dronne River (France): experimental exposure</w:t>
+                <w:t xml:space="preserve">Health indicators and contaminant levels of a critically endangered species in the Gironde estuary, the European sturgeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Davail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Clérandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 27 (4), pp.3715-3725. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-019-05025-0⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 27 (4), pp.3726-3745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-019-05139-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03434075v1</w:t>
+                <w:t xml:space="preserve">hal-02117262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An environmentally realistic pesticide and copper mixture impacts embryonic development and DNA integrity of the Pacific oyster, Crassostrea gigas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Huong Mai</w:t>
+                <w:t xml:space="preserve">Environmentally relevant mixture of S-metolachlor and its two metabolites affects thyroid metabolism in zebrafish embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliška Rozmánková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Pípal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bláhová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naveen  Chandran Njattuvetty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Cachot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+                <w:t xml:space="preserve">Bénédicte Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-018-3586-6⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 221, pp.105444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2020.105444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03066007v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03434081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health indicators and contaminant levels of a critically endangered species in the Gironde estuary, the European sturgeon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensitivity to cadmium of the endangered freshwater pearl mussel Margaritifera margaritifera from the Dronne River (France): experimental exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Davail</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Jean</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Mesmer-Dudons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Legeay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 27 (4), pp.3726-3745. </w:t>
+              <w:t xml:space="preserve">, 2020, 27 (4), pp.3715-3725. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-019-05139-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-019-05025-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117262v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03434075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity to cadmium of the endangered freshwater pearl mussel Margaritifera margaritifera from the Dronne River (France): experimental exposure</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Environmentally relevant mixture of S-metolachlor and its two metabolites affects thyroid metabolism in zebrafish embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliška Rozmánková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Pípal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bláhová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naveen Njattuvetty Chandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-019-05025-0⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 221, pp.105444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2020.105444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03026341v1</w:t>
+                <w:t xml:space="preserve">hal-03026352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmentally relevant mixture of S-metolachlor and its two metabolites affects thyroid metabolism in zebrafish embryos</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensitivity to cadmium of the endangered freshwater pearl mussel Margaritifera margaritifera from the Dronne River (France): experimental exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mesmer-Dudons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Legeay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2020.105444⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (4), pp.3715-3725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-019-05025-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026352v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercury contamination levels in the bioindicator piscivorous fish Hoplias aïmara in French Guiana rivers: mapping for risk assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Maury-Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Feurtet-Mazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3285,130 +3285,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of imidacloprid, propiconazole, and nanopropiconazole effects on the development, behavior, and gene expression biomarkers of the Pacific oyster (Magallana gigas)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliška Kuchovská</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocío López-Cabeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gouffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.142921. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03026361v1</w:t>
@@ -3445,77 +3445,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Gamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Romero-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Gourves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 27 (4), pp.3675-3685. </w:t>
@@ -3547,2253 +3547,2253 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variation of transcriptomic and biochemical parameters of Donax trunculus related to its infection by Bacciger bacciger (trematode parasite)</w:t>
+                <w:t xml:space="preserve">Identification and expression of microRNAs in european eels Anguilla anguilla from two natural sites with different pollution levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisa Magalhaes</w:t>
+                <w:t xml:space="preserve">Anthony Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier de Montaudouin</w:t>
+                <w:t xml:space="preserve">Tao Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simão Correia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
+                <w:t xml:space="preserve">Patrice Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 219, pp.291-299. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 250, pp.274-283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2019.02.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.04.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324166v1</w:t>
+                <w:t xml:space="preserve">hal-02354043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adverse effects induced by chronic gamma irradiation in progeny of adult fish not affecting parental reproductive performance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seasonal influence of parasitism on contamination patterns of the mud shrimp Upogebia cf. pusilla in an area of low pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Gagnaire</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dubourg</w:t>
+                <w:t xml:space="preserve">Annabelle Dairain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Legeay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Gourves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/etc.4562⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 692, pp.319-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.07.258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324157v1</w:t>
+                <w:t xml:space="preserve">hal-02324148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome-wide analysis of wild Asari (=Manila) clams affected by the Brown Muscle Disease: Etiology and impacts of the disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of diuron and S-metolachlor on the freshwater diatom Gomphonema gracile: Complementarity between fatty acid proﬁles and different kinds of ecotoxicological impact-endpoints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Demailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Elfeky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Malbezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Pierron</w:t>
+                <w:t xml:space="preserve">Marina Le Guédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gonzalez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Mérour</w:t>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fsi.2018.11.043⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 688, pp.960-969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.06.347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324136v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of diuron and S-metolachlor on the freshwater diatom Gomphonema gracile: Complementarity between fatty acid proﬁles and different kinds of ecotoxicological impact-endpoints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptomic response of the benthic freshwater diatom Nitzschia palea exposed to Few Layer Graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Garacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maialen Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Folgoas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Demailly</w:t>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Elfeky</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mélissa Eon</w:t>
+                <w:t xml:space="preserve">George Chimowa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.06.347⟩</w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (5), pp.1363-1381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8EN00987B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269682v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic response of the benthic freshwater diatom Nitzschia palea exposed to Few Layer Graphene</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">George Chimowa</w:t>
+                <w:t xml:space="preserve">Seasonal variation of transcriptomic and biochemical parameters of Donax trunculus related to its infection by Bacciger bacciger (trematode parasite)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Magalhaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Montaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simão Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemine Daffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8EN00987B⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 219, pp.291-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2019.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160439v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative regenerative properties of mesenchymal stem cells isolated from MRL (Murphy Roths Large) versus C57Bl6 mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Barrère</w:t>
+                <w:t xml:space="preserve">Adverse effects induced by chronic gamma irradiation in progeny of adult fish not affecting parental reproductive performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Guirandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Frelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Munch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Cardiovascular Diseases Supplements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acvdsp.2019.02.137⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (11), pp.2556-2567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/etc.4562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404686v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A glyphosate-based herbicide induces sub-lethal eﬀects in early life stages and liver cell line of rainbow trout, Oncorhynchus mykiss</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertille Bonnaud</w:t>
+                <w:t xml:space="preserve">Transcriptome-wide analysis of wild Asari (=Manila) clams affected by the Brown Muscle Disease: Etiology and impacts of the disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Binias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mérour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2019.105291⟩</w:t>
+              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 86, pp.179-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fsi.2018.11.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609717v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Reduction of Graphene Oxide Mitigates Its In Vivo Genotoxicity Toward Xenopus laevis Tadpoles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">A glyphosate-based herbicide induces sub-lethal eﬀects in early life stages and liver cell line of rainbow trout, Oncorhynchus mykiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shannon Weeks Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Mouchet</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bettie Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano9040584⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 216, pp.105291-. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2019.105291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095596v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-lethal effects of waterborne copper in early developmental stages of rainbow trout (Oncorhynchus mykiss)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Morin</w:t>
+                <w:t xml:space="preserve">Comparative regenerative properties of mesenchymal stem cells isolated from MRL (Murphy Roths Large) versus C57Bl6 mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tejedor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 170, pp.778-788. </w:t>
+              <w:t xml:space="preserve">Archives of Cardiovascular Diseases Supplements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (2), pp.244-245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2018.12.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.acvdsp.2019.02.137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324121v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal influence of parasitism on contamination patterns of the mud shrimp Upogebia cf. pusilla in an area of low pollution</w:t>
+                <w:t xml:space="preserve">Thermal Reduction of Graphene Oxide Mitigates Its In Vivo Genotoxicity Toward Xenopus laevis Tadpoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Dairain</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Lauris Evariste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lagier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Gourves</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.07.258⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (4), pp.584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano9040584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324148v1</w:t>
+                <w:t xml:space="preserve">hal-02095596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and expression of microRNAs in european eels Anguilla anguilla from two natural sites with different pollution levels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Couture</w:t>
+                <w:t xml:space="preserve">Sub-lethal effects of waterborne copper in early developmental stages of rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shannon Weeks Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cachot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Gourves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Clérandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 250, pp.274-283. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 170, pp.778-788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.04.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2018.12.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354043v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise pollution limits metal bioaccumulation and growth rate in a filter feeder, the Pacific oyster Magallana gigas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do trace metal contamination and parasitism influence the activities of the bioturbating mud shrimp Upogebia cf. pusilla?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Dairain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Montaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohcine Charifi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
+                <w:t xml:space="preserve">Aurélie Ciutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0194174⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 204, pp.46-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2018.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324161v1</w:t>
+                <w:t xml:space="preserve">hal-02324149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the bioturbator Upogebia cf. pusilla on trace metal remobilization: Does parasitism matter?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Noise pollution limits metal bioaccumulation and growth rate in a filter feeder, the Pacific oyster Magallana gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohcine Charifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Miserazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamedou Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Perrigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gonzalez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 139, pp.87-98. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (4), pp.e0194174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2018.05.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0194174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324152v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic transfer and effects of gold nanoparticles (AuNPs) in Gammarus fossarum from contaminated periphytic biofilm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Influence of the bioturbator Upogebia cf. pusilla on trace metal remobilization: Does parasitism matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Dairain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Montaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ciutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Baudrimont</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mesmer-Dudons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-8400-3⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 139, pp.87-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2018.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01797345v1</w:t>
+                <w:t xml:space="preserve">hal-02324152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-transcriptome response to wastewater treatment plant and stormwater effluents in the Asian clam, Corbicula fluminea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Lagarde</w:t>
+                <w:t xml:space="preserve">Trophic transfer and effects of gold nanoparticles (AuNPs) in Gammarus fossarum from contaminated periphytic biofilm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Andreï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mesmer-Dudons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2018.08.090⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (12), pp.11181-11191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-8400-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324139v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do trace metal contamination and parasitism influence the activities of the bioturbating mud shrimp Upogebia cf. pusilla?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
+                <w:t xml:space="preserve">Whole-transcriptome response to wastewater treatment plant and stormwater effluents in the Asian clam, Corbicula fluminea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Gourves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 204, pp.46-58. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 165, pp.96-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2018.08.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2018.08.090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324149v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can pesticides, copper and seasonal water temperature explain the seagrass Zostera noltei decline in the Arcachon bay?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Gamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Feurtet-Mazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Maury-Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Auby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 134, pp.66-74. </w:t>
@@ -5825,3901 +5825,3901 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic responses of the endangered freshwater mussel Margaritifera margaritifera to trace metal contamination in the Dronne River, France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Bellec</w:t>
+                <w:t xml:space="preserve">Combined effects of temperature and copper and S-metolachlor on embryo-larval development of the Pacific oyster, Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Gamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cachot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Clérandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-0294-6⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 115, pp.201-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2016.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02571118v1</w:t>
+                <w:t xml:space="preserve">hal-02606315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative and integrative assay for toxicity testing using individual fish embryos. Application to oxazepam</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptomic responses of the endangered freshwater mussel Margaritifera margaritifera to trace metal contamination in the Dronne River, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippine G.J. Granger Joly de Boissel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christelle Clérandeau</w:t>
+                <w:t xml:space="preserve">Julie Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.04.067⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (35), pp.27145-27159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-0294-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544714v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Temporal and Spatial Parameters or Lifestyle of the Pacific Oyster Crasssostrea gigas Affect Pollutant Bioaccumulation, Offspring Development, and Tolerance to Pollutants?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">An innovative and integrative assay for toxicity testing using individual fish embryos. Application to oxazepam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine G.J. Granger Joly de Boissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Budzinski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Gourves</w:t>
+                <w:t xml:space="preserve">Audrey Buleté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemine Daffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Clérandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4, </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 181, pp.468-477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2017.00058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.04.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159660v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migratory behavior, metabolism, oxidative stress and mercury concentrations in marine and estuarine European glass eels (Anguilla anguilla)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do Temporal and Spatial Parameters or Lifestyle of the Pacific Oyster Crasssostrea gigas Affect Pollutant Bioaccumulation, Offspring Development, and Tolerance to Pollutants?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Gamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cachot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Bolliet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
+                <w:t xml:space="preserve">Hélène Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Gourves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2016.11.008⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2017.00058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499139v1</w:t>
+                <w:t xml:space="preserve">hal-03159660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive study of the toxicity of natural multi-contaminated sediments: New insights brought by the use of a combined approach using the medaka embryo-larval assay and physico-chemical analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Migratory behavior, metabolism, oxidative stress and mercury concentrations in marine and estuarine European glass eels (Anguilla anguilla)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bolliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iris Barjhoux</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">M. Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2017.04.059⟩</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 169, pp.33--40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2016.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153604v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effects of temperature and copper and S-metolachlor on embryo-larval development of the Pacific oyster, Crassostrea gigas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">A comprehensive study of the toxicity of natural multi-contaminated sediments: New insights brought by the use of a combined approach using the medaka embryo-larval assay and physico-chemical analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Barjhoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Clérandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karyn Le Menach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Anschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gonzalez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2016.12.018⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 142, pp.509-521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2017.04.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02606315v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and phenotypic responses of Japanese medaka (Oryzias latipes) early life stages to environmental concentrations of cadmium in sediment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Why is Asari (= Manila) clam Ruditapes philippinarum fitness poor in Arcachon Bay: a meta-analysis to answer?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Montaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Lucia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Binias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malwenn Lassudrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-016-6995-4⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 179, pp.226-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2015.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153605v1</w:t>
+                <w:t xml:space="preserve">hal-01483239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How toxic is the depleted uranium to crayfish Procambarus clarkii compared with cadmium?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Al Kaddissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Floriani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 31 (2), pp.211-223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/tox.22036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why is Asari (= Manila) clam Ruditapes philippinarum fitness poor in Arcachon Bay: a meta-analysis to answer?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Molecular and phenotypic responses of Japanese medaka (Oryzias latipes) early life stages to environmental concentrations of cadmium in sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Barjhoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cachot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 179, pp.226-235. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (18), pp.17969-17981. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2015.09.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-6995-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483239v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and physiological responses of three freshwater diatoms to realistic diuron exposures</w:t>
+                <w:t xml:space="preserve">Is the toxicity of pesticide mixtures on river biofilm accounted for solely by the major compounds identified?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Moisset</w:t>
+                <w:t xml:space="preserve">Sandra Kim Tiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kim Tiam</w:t>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Feurtet Mazel</w:t>
+                <w:t xml:space="preserve">B. Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soizic Morin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Delmas</w:t>
+                <w:t xml:space="preserve">H. Guasch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Feurtet-Mazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 22, pp.4046-4055. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-3523-2⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 22, pp.4009-4024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-3373-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601193v1</w:t>
+                <w:t xml:space="preserve">hal-02601012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methylmercury effects on migratory behaviour in glass eels (Anguilla anguilla) : an experimental study using isotopic tracers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Monperrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Monperrus</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Toxicology and Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 171, pp.15-27. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpc.2015.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbpc.2015.03.003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific Pathways of Dietary Methylmercury and Inorganic Mercury Determined by Mercury Speciation and Isotopic Composition in Zebrafish (Danio rerio)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caiyan Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caiyan Feng</w:t>
+                <w:t xml:space="preserve">Zoyne Pedrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gentès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoyne Pedrero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Gentès</w:t>
+                <w:t xml:space="preserve">Julien Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 49 (21), pp.12984--12993. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.est.5b03587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01546713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific Effects of Dietary Methylmercury and Inorganic Mercury in Zebrafish (Danio rerio) Determined by Genetic, Histological, and Metallothionein Responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gentès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Maury-Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caiyan Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoyne Pedrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 49 (24), pp.14560--14569. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.est.5b03586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01546720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herbicide toxicity on river biofilms assessed by pulse amplitude modulated (PAM) fluorometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic and physiological responses of three freshwater diatoms to realistic diuron exposures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kim Tiam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Feurtet Mazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kim Tiam</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P. Gonzalez</w:t>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2015.05.001⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22, pp.4046-4055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-3523-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02601382v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and seasonal variations of methylmercury in European glass eels (Anguilla anguilla) in the Adour estuary (France) and relation to their migratory behaviour</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Monperrus</w:t>
+                <w:t xml:space="preserve">Herbicide toxicity on river biofilms assessed by pulse amplitude modulated (PAM) fluorometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kim Tiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Amouroux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Jarry</w:t>
+                <w:t xml:space="preserve">M. Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Feurtet Mazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Pinaly</w:t>
+                <w:t xml:space="preserve">G. Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 22 (14), pp.10721-10732. </w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 165, pp.160-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-4303-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2015.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901349v1</w:t>
+                <w:t xml:space="preserve">hal-02601382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the toxicity of pesticide mixtures on river biofilm accounted for solely by the major compounds identified?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Soizic Morin</w:t>
+                <w:t xml:space="preserve">Spatial and seasonal variations of methylmercury in European glass eels (Anguilla anguilla) in the Adour estuary (France) and relation to their migratory behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Monperrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bonet</w:t>
+                <w:t xml:space="preserve">David Amouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Guasch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Feurtet-Mazel</w:t>
+                <w:t xml:space="preserve">Hervé Pinaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 22, pp.4009-4024. </w:t>
+              <w:t xml:space="preserve">, 2015, 22 (14), pp.10721-10732. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-3373-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-4303-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601012v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single and mixture effects of pesticides and a degradation product on fluvial biofilms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental effects of realistic pesticide mixtures on natural biofilm communities with different exposure histories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kim Tiam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kim Tiam</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Feurtet Mazel</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Feurtet-Mazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10661-014-3669-x⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 473–474, pp.496-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.12.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599815v1</w:t>
+                <w:t xml:space="preserve">hal-02599351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial gene expression, antioxidant responses, and histopathology after cadmium exposure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Floriani</w:t>
+                <w:t xml:space="preserve">Transcriptional responses and embryotoxic effects induced by pyrene and methylpyrene in Japanese medaka (Oryzias latipes) early life stages exposed to spiked sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Barjhoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cachot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karyn Le Menach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/tox.21817⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (24), pp.13850-13866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-2895-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02614053v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the response of cuproproteins from oysters (Crassostrea gigas) after waterborne copper exposure by metallomic and proteomic approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Bijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mounicou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6 (2), pp.338. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c3mt00375b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brown muscle disease: impact on Manila clam Venerupis (=Ruditapes) philippinarum biology.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Single and mixture effects of pesticides and a degradation product on fluvial biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kim Tiam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Libert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Feurtet Mazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fsi.2013.12.009⟩</w:t>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 186, pp.3931-3939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10661-014-3669-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01025433v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional responses and embryotoxic effects induced by pyrene and methylpyrene in Japanese medaka (Oryzias latipes) early life stages exposed to spiked sediments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karyn Le Menach</w:t>
+                <w:t xml:space="preserve">Mitochondrial gene expression, antioxidant responses, and histopathology after cadmium exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Al Kaddissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legeay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Elia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Floriani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-2895-7⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (8), pp.893-907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/tox.21817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153609v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental effects of realistic pesticide mixtures on natural biofilm communities with different exposure histories</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brown muscle disease: impact on Manila clam Venerupis (=Ruditapes) philippinarum biology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Binias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Montaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36 (2), pp.510-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fsi.2013.12.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.12.060⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02599351v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of copper and cadmium spiked-sediments on embryonic development of Japanese medaka (Oryzias latipes)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Morin</w:t>
+                <w:t xml:space="preserve">Effects of uranium on crayfish Procambarus clarkii mitochondria and antioxidants responses after chronic exposure What have we learned?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Al Kaddissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legeay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Elia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Landi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
+                <w:t xml:space="preserve">V. Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 79, pp.272-282. </w:t>
+              <w:t xml:space="preserve">, 2012, 78, pp.218-224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2012.01.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2011.11.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153613v1</w:t>
+                <w:t xml:space="preserve">hal-02907247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of q-PCR approaches to assess water quality: Effects of cadmium on gene expression of the diatom Eolimna minima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kim Tiam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Feurtet Mazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 46 (4), pp.934-942. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2011.11.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00688677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dietary methylmercury on the zebrafish brain : histological, mitochondrial and gene transcription analyses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mesmer Dudons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brèthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fujimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioMetals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 25 (1), pp.165-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00637623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Methylmercury Contained in a Diet Mimicking the Wayana Amerindians Contamination through Fish Consumption: Mercury Accumulation, Metallothionein Induction, Gene Expression Variations, and Role of the Chemokine CCL2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bourdineaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel N. Laclau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Maury-Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13 (6), pp.7710-7738</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are antioxidant and transcriptional responses useful for discriminating between chemo- and radiotoxicity of uranium in the crayfish Procambarus clarkii?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Al Kaddissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Frelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-C. Elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Legeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 80, pp.266-272. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2012.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02909501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of uranium on crayfish Procambarus clarkii mitochondria and antioxidants responses after chronic exposure What have we learned?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Camilleri</w:t>
+                <w:t xml:space="preserve">Effects of copper and cadmium spiked-sediments on embryonic development of Japanese medaka (Oryzias latipes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Barjhoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Landi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 78, pp.218-224. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2011.11.026⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 79, pp.272-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2012.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02907247v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Methylmercury Contained in a Diet Mimicking the Wayana Amerindians Contamination through Fish Consumption: Mercury Accumulation, Metallothionein Induction, Gene Expression Variations, and Role of the Chemokine CCL2.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bourdineaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Laclau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Maury-Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13 (6), pp.7710-38. </w:t>
@@ -9783,64 +9783,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9882,103 +9882,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of uranium uptake on transcriptional responses, histological structures and survival rate of the crayfish Procambarus clarkii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Al Kaddissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Floriani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 74 (7), pp.1800--1807. </w:t>
@@ -10041,64 +10041,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How life history contributes to stress response in the Manila clam Ruditapes philippinarum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ika Paul-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier de Montaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10304,90 +10304,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of dietary cadmium on lipid metabolism and storage of aquatic bird Carina moschata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Lucia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10463,77 +10463,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadmium-induced genotoxicity in zebrafish at environmentally relevant dose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bourdineaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 73 (3), pp.312-319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10558,90 +10558,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dietary cadmium contamination on bird Anas platyrhynchos—Comparison with species Cairina moschata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Lucia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10717,77 +10717,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serial analysis of gene expression in the skeletal muscles of zebrafish fed with a methylmercury-contaminated diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Maury-Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10823,642 +10823,642 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00906365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bivalve population health: Multistress to identify hot spots</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactive effects of metal contamination and pathogenic organisms on the marine bivalve Cerastoderma edule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ika Paul-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Baudrimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 60 (8), pp.1307-1318. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2010.03.011⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 60 (4), pp.515-525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2009.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00638216v1</w:t>
+                <w:t xml:space="preserve">hal-00638234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive effects of metal contamination and pathogenic organisms on the marine bivalve Cerastoderma edule</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bivalve population health: Multistress to identify hot spots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Montaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ika Paul-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 60 (4), pp.515-525. </w:t>
+              <w:t xml:space="preserve">, 2010, 60 (8), pp.1307-1318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2009.11.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2010.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00638234v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00638216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of cadmium on aquatic bird Cairina moschata</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative analysis of gene expression in brain, liver, skeletal muscles, and gills of zebrafish (Danio rerio) exposed to environmentally relevant waterborne uranium concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Gontier</w:t>
+                <w:t xml:space="preserve">A. Lerebours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Bourdineaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMetals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10534-009-9232-5⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (6), pp.1271-1278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/08-357.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01702568v1</w:t>
+                <w:t xml:space="preserve">hal-02988587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of gene expression in brain, liver, skeletal muscles, and gills of zebrafish (Danio rerio) exposed to environmentally relevant waterborne uranium concentrations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Bourdineaud</w:t>
+                <w:t xml:space="preserve">Impact of cadmium on aquatic bird Cairina moschata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Lucia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1897/08-357.1⟩</w:t>
+              <w:t xml:space="preserve">BioMetals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (5), pp.843-853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10534-009-9232-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02988587v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Cadmium could compromise the completion of the European eel's reproductive migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11548,77 +11548,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the parasite worm Polydora sp. on the behaviour of the oyster Crassostrea gigas: a study of the respiratory impact and associated oxidative stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Legeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ciret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11660,90 +11660,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Evaluation of the Toxicity and Genotoxicity of Cadmium in amphibian larvae (Xenopus laevis and Pleurodeles waltl) Using the Comet Assay and tghe Micronucleus Test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laury Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mailhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11800,286 +11800,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00167212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallothionein gene expression and protein levels in triploid and diploid oysters Crassostrea gigas after exposure to cadmium and zinc.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genotoxic and stress inductive potential of Cadmium in Xenopus laevis larvae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Marie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
+                <w:t xml:space="preserve">Y. Cuenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Boutet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dario Moraga</w:t>
+                <w:t xml:space="preserve">J.P. Bourdineaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 78, pp.157-166</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00663795v1</w:t>
+                <w:t xml:space="preserve">hal-00131211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotoxic and stress inductive potential of Cadmium in Xenopus laevis larvae.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Metallothionein gene expression and protein levels in triploid and diploid oysters Crassostrea gigas after exposure to cadmium and zinc.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Gonzalez</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Cuenot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.P. Bourdineaud</w:t>
+                <w:t xml:space="preserve">Dario Moraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25 (2), pp.412-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/05-114R.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00131211v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galig, a novel cell death gene that encodes a mitochondrial protein promoting cytochrome c release</w:t>
               </w:r>
@@ -12091,51 +12091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boyer Guittaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12216,51 +12216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Desplanques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Noguera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12307,51 +12307,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic relationships of Pleurotus species according to the sequence and secondary structure of the mitochondrial small-subunit rRNA V4, V6, and V9 domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Labarere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12428,51 +12428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Silvestre-Brac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Noguera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12519,51 +12519,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular gene organisation and secondary structure of the mitochondrial large subunit ribosomal RNA from the cultivated Basidiomycota Agrocybe aegerita: a 13kb gene possessing six unusual nucleotide extensions and eight introns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Barroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12640,51 +12640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Barroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Labarere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12716,152 +12716,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02693404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analisis comparativo de metodos para estimar la evapotranspiracion en la region del Maule</w:t>
+                <w:t xml:space="preserve">Eléments de réflexion sur les priorités de recherche concernant les systèmes de culture à oléagineux dans l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Antonioletti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Gonzalez</w:t>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ortega</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M.F. Askew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bockey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ceccon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agrociencia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 14 (2), pp.435-440</w:t>
+              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 5 (2), pp.82-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02694589v1</w:t>
+                <w:t xml:space="preserve">hal-02689692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular analysis of the split cox1 gene from the Basidiomycota Agrocybe aegerita: relationship of its introns with homologous Ascomycota introns and divergence levels from common ancestral copies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Barroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12876,389 +12906,359 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 220, pp.45-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02693403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence and secondary structure of the mitochondrial small-subunit rRNA V4, V6, and V9 domains reveal highly species-specific variations within the genus Agrocybe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Labarere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 64 (11), pp.4149-4160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sobre la evapotranspiracion : analisis comparativo de algunos metodos de estimacion en la region del Maule</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId423" w:history="1">
+                <w:t xml:space="preserve">Analisis comparativo de metodos para estimar la evapotranspiracion en la region del Maule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Antonioletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ortega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agrociencia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 14 (2), pp.20-32</w:t>
+              <w:t xml:space="preserve">, 1998, 14 (2), pp.435-440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697196v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléments de réflexion sur les priorités de recherche concernant les systèmes de culture à oléagineux dans l'Union européenne</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sobre la evapotranspiracion : analisis comparativo de algunos metodos de estimacion en la region del Maule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bockey</w:t>
+                <w:t xml:space="preserve">R. Antonioletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ceccon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 5 (2), pp.82-85</w:t>
+              <w:t xml:space="preserve">Agrociencia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 14 (2), pp.20-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689692v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA sequence and secondary structure of the mitochondrial small subunit ribosomal RNA coding region including a group-IC2 intron from the cultivated basidiomycete Agrocybe aegerita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Barroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13322,51 +13322,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A(p/E) calculation of strong pionic decays of baryons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Desplanques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13439,51 +13439,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong pionic decays of baryons from a spectroscopic quark model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Noguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13582,51 +13582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gignoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Silvestre-Brac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13965,446 +13965,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecific variability of fatty acid profiles of the two freshwater diatoms, Gomphonema gracile and Nitzschia palea, in comparison with classical descriptors and in response to herbicides contaminations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simultaneous filtering and sharpening of vector-valued images with numerical schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Demailly</w:t>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Elfeky</w:t>
+                <w:t xml:space="preserve">Pierre Spitéri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Malbezin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clovis Tauber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IUPAC International Congress of Crop Protection Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on Pattern Recognition Systems (ICPRS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Tours, France. pp.58-63, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/cp.2019.0249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609718v1</w:t>
+                <w:t xml:space="preserve">hal-02403752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de contaminants sur les acides gras des diatomées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId447" w:history="1">
+                <w:t xml:space="preserve">Interspecific variability of fatty acid profiles of the two freshwater diatoms, Gomphonema gracile and Nitzschia palea, in comparison with classical descriptors and in response to herbicides contaminations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Demailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Soizic Morin</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Elfeky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Malbezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Guédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gonzalez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Doctorants de l'Ecole Doctorale Sciences et Environnements (JDED)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Talence, France</w:t>
+              <w:t xml:space="preserve">14th IUPAC International Congress of Crop Protection Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Ghent, Belgium. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609725v1</w:t>
+                <w:t xml:space="preserve">hal-02609718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous filtering and sharpening of vector-valued images with numerical schemes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Impact de contaminants sur les acides gras des diatomées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Demailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gonzalez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clovis Tauber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Pattern Recognition Systems (ICPRS 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée des Doctorants de l'Ecole Doctorale Sciences et Environnements (JDED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Talence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/cp.2019.0249⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02403752v1</w:t>
+                <w:t xml:space="preserve">hal-02609725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de 3 pesticides sur les acides gras de la diatomée d'eau douce Gomphonema gracile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Demailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Guédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Bessoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Dijon, France. pp.18-18</w:t>
@@ -14427,359 +14427,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du mercure dans le biote : détermination des concentrations de fond dans les poissons de Guyane</w:t>
+                <w:t xml:space="preserve">Réponses adaptatives ou délétères des jeunes stades de l’esturgeon européen Acipenser sturio en conditions multi-stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Maury Brachet</w:t>
+                <w:t xml:space="preserve">J. Cachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gentes</w:t>
+                <w:t xml:space="preserve">Nicolas Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Hanquiez</w:t>
+                <w:t xml:space="preserve">Charline Gesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Landi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Coquery</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Allard</w:t>
+                <w:t xml:space="preserve">Philippe Jatteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2016 Société Française d'Écotoxicologie Fondamentale et Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Reims, France. pp.1</w:t>
+              <w:t xml:space="preserve">XII Colloque EcoBIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Le Havre, France. pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02604563v1</w:t>
+                <w:t xml:space="preserve">hal-02604815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponses adaptatives ou délétères des jeunes stades de l’esturgeon européen Acipenser sturio en conditions multi-stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude du mercure dans le biote : détermination des concentrations de fond dans les poissons de Guyane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Maury Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cachot</w:t>
+                <w:t xml:space="preserve">S. Gentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Delage</w:t>
+                <w:t xml:space="preserve">V. Hanquiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Gesset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Landi</w:t>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Jatteau</w:t>
+                <w:t xml:space="preserve">L. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII Colloque EcoBIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Le Havre, France. pp.29</w:t>
+              <w:t xml:space="preserve">Colloque 2016 Société Française d'Écotoxicologie Fondamentale et Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Reims, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02604815v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the toxicity of pesticide mixtures on river biofilm accounted for solely by the major compounds identified?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kim Tiam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kim Tiam</w:t>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soizic Morin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">H. Guasch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Feurtet Mazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th SETAC Europe Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Barcelona, Spain. pp.2</w:t>
@@ -14808,103 +14808,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de mélanges environnementalement réalistes de pesticides sur des biofilms naturels ayant des historiques d'exposition différents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kim Tiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Feurtet Mazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Thionville, France. pp.1</w:t>
@@ -14933,103 +14933,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercury contamination in fish from French Guiana rivers : risk assessment for human population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Maury-Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mesmer-Dudons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Conference on Mercury as a Global Pollutant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Edinburgh, United Kingdom</w:t>
@@ -15071,51 +15071,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4-D Gradient Vector Flow : segmentation par surface active pour images multi-composantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Stute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15183,103 +15183,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of environmental realistic mixture of pesticides on natural biofilms communities with different exposure history</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kim Tiam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Feurtet Mazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Passive Sampling Workshop &amp; Symposium (IPSW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Bordeaux, France. pp.2</w:t>
@@ -15433,103 +15433,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du cadmium sur l’expression génétique de l’espèce Eolimna minima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kim Tiam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Feurtet Mazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Le Mans, France. pp.1</w:t>
@@ -15558,103 +15558,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition de tolérance par les biofilms périphytiques exposés aux pesticides en mélange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kim Tiam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kim Tiam</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Feurtet Mazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Boulogne-sur-Mer, France. pp.1</w:t>
@@ -15683,103 +15683,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of cadmium on aquatic bird Cairina moschata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Lucia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème meeting annuel de la SETAC Europe. Protecting ecosystem health: facing the challenge of a globally changing environment.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Göteborg, Sweden</w:t>
@@ -15808,51 +15808,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution du cadmium au déclin des populations d'anguille européenne (Anguilla anguilla) : impact sur la réussite de la migration de reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15972,51 +15972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. I. Saucedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16071,51 +16071,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoproduction of resonances in a relativistic quark pair creation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Noguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16192,51 +16192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Corio-Costet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Richart-Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Bouscaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16285,532 +16285,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleon electromagnetic form factors in a relativistic quark-pair-creation model</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intérêt de la biodiversité de quelques bioagresseurs de la vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Corio-Costet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Cazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Richard-Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette Douence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Few-Body Problems in Physics 17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2000, Evora, Portugal. pp.493-496</w:t>
+              <w:t xml:space="preserve">6. Journées techniques du CIVB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00011636v1</w:t>
+                <w:t xml:space="preserve">hal-02761784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes impliqués dans la résistance de l'oïdium de la vigne aux fongicides inhibiteurs de la biosynthèse des stérols</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Nucleon electromagnetic form factors in a relativistic quark-pair-creation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Desplanques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Stievenard</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Noguera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30. Congrès du Groupe Français des Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Reims, France</w:t>
+              <w:t xml:space="preserve">European Conference on Few-Body Problems in Physics 17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Evora, Portugal. pp.493-496</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759491v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt de la biodiversité de quelques bioagresseurs de la vigne</w:t>
+                <w:t xml:space="preserve">Mécanismes impliqués dans la résistance de l'oïdium de la vigne aux fongicides inhibiteurs de la biosynthèse des stérols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Corio-Costet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Cazier</w:t>
+                <w:t xml:space="preserve">L. Amrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette Douence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Richard-Cervera</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Stievenard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées techniques du CIVB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, France</w:t>
+              <w:t xml:space="preserve">30. Congrès du Groupe Français des Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761784v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation mutualiste entre un insecte ravageur Lobesia botrana et un champignon Botrytis cinerea : impact sur la biodiversité de l'insecte</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Phylogenetic analysis of the Agrocybe aegerita nd6 gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Corio-Costet</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Barroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Labarere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Colloque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Versailles, France</w:t>
+              <w:t xml:space="preserve">15. International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02770317v1</w:t>
+                <w:t xml:space="preserve">hal-02771401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterization of higher fungi based upon sequence analysis of the mitochondrial genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Labarere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16887,51 +16861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Silvestre-Brac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Noguera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16963,260 +16937,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00011598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeny and evolution of mitochondrial sequences in mushrooms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Relation mutualiste entre un insecte ravageur Lobesia botrana et un champignon Botrytis cinerea : impact sur la biodiversité de l'insecte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Labarere</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Cazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Richard-Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Corio-Costet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Maastricht, Netherlands</w:t>
+              <w:t xml:space="preserve">13. Colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02771208v1</w:t>
+                <w:t xml:space="preserve">hal-02770317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic analysis of the Agrocybe aegerita nd6 gene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Phylogeny and evolution of mitochondrial sequences in mushrooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sirand-Pugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gonzalez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Barroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Labarere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02771401v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02771208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic baryon transitions from a quark pair creation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Noguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17267,51 +17267,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mitochondrial genes from the edible mushroom Agrocybe aegerita are split by large group I introns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Barroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17362,51 +17362,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Basidiomycete Agrocybe Aegeritac Cox I gene possesses group I introns sharing a common origin with Ascomycete introns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Barroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17451,148 +17451,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic behavior of the nucleon form factor</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Organization and inheritance of the mitochondrial genome of molecular the cultivated basidiomycete Agrocybe aegerita</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Noguera</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Barroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Labarere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DNP 97 Meeting of the American Physical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1997, Whistler, Canada. pp.IF11-1685</w:t>
+              <w:t xml:space="preserve">6. Congreso Nacional de Micologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1997, Chiapas, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00000576v1</w:t>
+                <w:t xml:space="preserve">hal-02764616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleotide sequence of a B-DNA polymerase gene integrated into the mitochondrial genome of the basidiomycete Agrocybe aegerita</w:t>
               </w:r>
@@ -17604,51 +17578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Barroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Labarere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17680,152 +17654,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organization and inheritance of the mitochondrial genome of molecular the cultivated basidiomycete Agrocybe aegerita</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Asymptotic behavior of the nucleon form factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Desplanques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Silvestre-Brac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Labarere</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Noguera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Congreso Nacional de Micologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1997, Chiapas, Mexico</w:t>
+              <w:t xml:space="preserve">DNP 97 Meeting of the American Physical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1997, Whistler, Canada. pp.IF11-1685</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764616v1</w:t>
+                <w:t xml:space="preserve">in2p3-00000576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of the mitochondrial genome of the basidiomycete Agrocybe aegerita: evidence for molecular rearrangements involving two large regions of the mt DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Barroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17915,51 +17915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Moulinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18029,103 +18029,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature modulates fatty acids profiles in freshwater diatoms and the impact of herbicides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Demailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Elfeky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Guédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Biofilm Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Kristineberg, Sweden. pp.1, 2018</w:t>
@@ -18154,90 +18154,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of three pesticides on Gomphonema gracile's fatty acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Demailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Guédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18279,103 +18279,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de trois pesticides sur les acides gras de Gomphonema gracile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Demailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Elfeky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Malbezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Le Guedard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Doctorants de l’École Doctorale Sciences et Environnements (JDED)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Talence, France</w:t>
@@ -18404,90 +18404,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of three pesticides on Gomphonema gracile's fatty acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Demailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Guédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18529,90 +18529,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of q-PCR approaches to assess water quality: Effects of cadmium and pesticides on gene expression of diatoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kim Tiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Feurtet Mazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Arini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18654,103 +18654,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of passive samplers extracts for toxicity assessment of environmental realistic mixture of pesticides on natural biofilms communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kim Tiam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Feurtet Mazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th SETAC World congress / 22nd SETAC Europe Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Berlin, Germany. pp.1, 2012</w:t>
@@ -18779,103 +18779,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of q-PCR approaches to assess water quality: Effects of direct cadmium exposure on gene expression of the diatom Eolimna minima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kim Tiam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Feurtet Mazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st SETAC Europe Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Milan, Italy. pp.1, 2011</w:t>
@@ -18936,103 +18936,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration de zones humides de tête de bassin versant - Programme de suivi des sites - Phytoremed/Restaur - Volet écotoxicologie - Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Recoura-Massaquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemine Daffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Daramy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE EABX; INRAE RIVERLY; UMR EPOC. 2025, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -19048,340 +19048,340 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05189816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Synthèse de l’expertise scientifique collective</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Rapport de l’expertise scientifique collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Laure Achard</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Amichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE; IFREMER Institut Francais de Recherche pour l'Exploitation de la Mer. 2022, 136 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE; IFREMER. 2022, 1408 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759553v1</w:t>
+                <w:t xml:space="preserve">hal-03777257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Rapport de l’expertise scientifique collective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Synthèse de l’expertise scientifique collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joan Artigas</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE; IFREMER. 2022, 1408 p</w:t>
+              <w:t xml:space="preserve">INRAE; IFREMER Institut Francais de Recherche pour l'Exploitation de la Mer. 2022, 136 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777257v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion des métaux de la mine au lagon : rôle du compartiment atmosphérique et dispersion au sein du compartiment biotique dulçaquicole et estuarien. Rapport scientifique final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Feurtet-Mazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Gourvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19420,90 +19420,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion et exposition humaine aux métaux en Nouvelle-Calédonie : synthèse des résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Feurtet-Mazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Gourvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19555,51 +19555,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colonisation et utilisation des habitats estuariens par les poissons migrateurs thalassotoques : approche comparative Seine-Gironde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Coustillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19696,51 +19696,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation moléculaire et réarrangements des gènes mitochondriaux codant pour les ARNs ribosomiques du champignon cultivé Agrocybe aegerita. Applications à la taxonomie et à la phylogénie des champignons Basidiomycota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Bordeaux Ségalen (Bordeaux 2), 1999. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -19936,51 +19936,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05509978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36011-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321892v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31032-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761706v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Guirandy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geffroy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemine Daffe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Daramy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2023.115790" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761750v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O&#239;hana Latchere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Roman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#233;tais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Perrein-Ettajani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mouloud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-024-02769-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761677v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Maury-Brachet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dassi&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Legeay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonzalez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Feurtet-Mazel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2023.115771" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761697v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hourtan&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Feurtet-Mazel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kochoni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fortin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-024-02746-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848871v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihana Latchere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Lemoing" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2024.107160" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609780v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Guirandy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gagnaire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Camilleri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cavalie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2022.106101" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04065814v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Heroin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barr&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eep/dvac022" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656250v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Kochoni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Doose" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fortin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119311" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693114v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Germande" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Beaufils" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mornet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.135158" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434104v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laffont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Menges" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Goix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gent&#232;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14858-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434109v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli&#353;ka Kuchovsk&#225;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bl&#225;hov&#225;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Barr&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gouffier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2021.105390" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434086v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Morin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o L&#243;pez-Cabeza" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142921" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434098v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorioux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora H&#233;roin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Etcheverria" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.116864" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434118v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Weeks Santos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettie Cormier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreira" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5183" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434115v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gourves" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics9080174" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434081v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli&#353;ka Rozm&#225;nkov&#225;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek P&#237;pal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen  Chandran Njattuvetty" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2020.105444" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434075v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mesmer-Dudons" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-05025-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03066007v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Mai" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cl&#233;randeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Caroline" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3586-6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117262v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Davail" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Jean" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-05139-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03026341v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03026352v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Njattuvetty Chandran" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03026296v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gentes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dassi&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vigouroux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3983-x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03026361v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324115v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Gamain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Romero-Ramirez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04156-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324166v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Magalhaes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Montaudouin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#227;o Correia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.02.012" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324157v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gagnaire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Frelon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Munch" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubourg" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4562" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324136v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonzalez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertucci" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Binias" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M&#233;rour" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2018.11.043" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269682v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Demailly" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Elfeky" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Malbezin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.06.347" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160439v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Garacci" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Barret" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Folgoas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Chimowa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8EN00987B" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404686v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tejedor" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bahraoui" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barr&#232;re" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2019.02.137" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609717v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Bonnaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2019.105291" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095596v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauris Evariste" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lagier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mottier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mouchet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9040584" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324121v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2018.12.045" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324148v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dairain" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.07.258" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354043v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bertucci" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ye" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Couture" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.04.029" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324161v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohcine Charifi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Miserazzi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamedou Sow" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Perrigault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194174" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324152v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ciutat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2018.05.014" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797345v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Andre&#239;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8400-3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324139v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lagarde" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2018.08.090" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324149v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.08.019" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324142v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auby" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.10.024" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571118v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;bault" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bellec" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0294-6" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544714v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine G.J. Granger Joly de Boissel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bulet&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.04.067" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159660v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00058" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499139v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bolliet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Claveau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jarry" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2016.11.008" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153604v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Barjhoux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Le Menach" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2017.04.059" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606315v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.12.018" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D8291JL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153605v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6995-4" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557535v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Al Kaddissi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Simon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Elia" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Floriani" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.22036" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T7XJF2LZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483239v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lucia" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Binias" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malwenn Lassudrie" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.09.009" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601193v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moisset" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kim Tiam" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Feurtet Mazel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3523-2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901354v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monperrus" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2015.03.003" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S49R8QS8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546713v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caiyan Feng" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoyne Pedrero" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renedo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b03587" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546720v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maury-Brachet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b03586" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601382v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laviale" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2015.05.001" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGNK0Q7H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901349v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pinaly" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4303-3" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601012v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kim Tiam" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guasch" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3373-y" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599815v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Libert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-014-3669-x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614053v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Al Kaddissi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legeay" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.21817" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VZPCHRWQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548196v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Xu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bijoux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3mt00375b" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01025433v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Provost" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2013.12.009" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VB7JDPR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153609v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2895-7" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599351v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.12.060" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153613v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Landi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2012.01.011" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688677v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.11.005" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637623v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cambier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mesmer Dudons" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Br&#232;thes" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fujimura" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945289v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bourdineaud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel N. Laclau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909501v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frelon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Elia" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2012.03.010" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GNX0PJD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907247v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Camilleri" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2011.11.026" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTRC2JMF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749442v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Laclau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms13067710" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595504v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renault" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962945v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2011.06.010" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQJHKBW7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00638233v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Paul-Pont" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baudrimont" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-009-0283-5" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TC8SN80W-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457602v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Allen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Macalady" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chenchouni" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bachelet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mcdowell" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.09.001" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984543v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-009-0401-7" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GH3J0QCX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906357v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cambier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrieu" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702567v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.07.029" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M6PNZPW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906365v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boudou" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00638216v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Raymond" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.03.011" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC0GJ70P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00638234v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jude" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2009.11.013" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XK3WNQ5P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702568v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gontier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-009-9232-5" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988587v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lerebours" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adam" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bourdineaud" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/08-357.1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-06SZQS0M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384733v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dufour" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Elie" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bossy" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es703127c" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909889v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chambon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ciret" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167212v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Gauthier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mailhes" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20267" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RKQQHWTK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00663795v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marie" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boutet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Moraga" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/05-114R.1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131211v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cuenot" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bourdineaud" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088588v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duneau" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boyer Guittaut" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charpentier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Normand" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011653v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cano" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desplanques" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Noguera" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(01)01193-5" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695891v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labarere" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011625v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Silvestre-Brac" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s006010070001" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692900v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barroso" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693404v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bois" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694589v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Antonioletti" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ortega" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693403v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694256v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697196v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689692v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Askew" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bockey" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ceccon" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Christen" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694300v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000407v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002180050407" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000907v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0375-9474(96)80002-9" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003076v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gignoux" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Navarro" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01291532" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-H3RB79BV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665322v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664974v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609718v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demailly" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Elfeky" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malbezin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609725v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403752v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garcia" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Spit&#233;ri" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Tauber" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2019.0249" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609509v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Bessoule" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604563v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maury Brachet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gentes" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hanquiez" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allard" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604815v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cachot" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delage" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Gesset" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jatteau" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603451v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598722v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745328v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Sow" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829425v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaouen" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Stute" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guilloteau" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598718v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598076v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sch&#228;fer" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lanceleur" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Chiffoleau" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanc" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600934v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595785v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628825v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595354v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudrimont" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bossy" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796632v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Turriza-Cruz" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Navarro" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. I. Saucedo" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Stambouli" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013625v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761429v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richart-Cervera" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bouscaut" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delmotte" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011636v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759491v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amrani" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Douence" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stievenard" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761784v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mondy" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cazier" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Richard-Cervera" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770317v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769721v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011598v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771208v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771401v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003934v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769340v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764615v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000576v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766610v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764616v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777192v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776241v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. No&#235;l" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moulinier" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blesa" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609726v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609728v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delest" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136764v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Guedard" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606991v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599228v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arini" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597602v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595066v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189816v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Recoura-Massaquant" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759553v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777257v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379384v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dominique" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gourv&#232;s" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409815v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597511v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coustillas" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840163v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05509978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36011-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321892v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31032-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848871v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihana Latchere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#233;tais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Perrein-Ettajani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Lemoing" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Feurtet-Mazel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2024.107160" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761677v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Maury-Brachet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dassi&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Legeay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonzalez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2023.115771" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761706v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Guirandy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geffroy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemine Daffe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Daramy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2023.115790" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761750v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O&#239;hana Latchere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Roman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mouloud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-024-02769-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761697v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hourtan&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Feurtet-Mazel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kochoni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fortin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-024-02746-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693114v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Germande" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Beaufils" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mornet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.135158" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04065814v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Heroin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barr&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eep/dvac022" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656250v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Kochoni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Doose" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fortin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119311" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609780v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Guirandy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gagnaire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Camilleri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cavalie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2022.106101" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434098v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorioux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora H&#233;roin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Etcheverria" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.116864" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434118v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Weeks Santos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettie Cormier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5183" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434115v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gourves" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics9080174" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434104v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laffont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Menges" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Goix" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gent&#232;s" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14858-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434109v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli&#353;ka Kuchovsk&#225;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bl&#225;hov&#225;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Barr&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gouffier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2021.105390" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434086v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Morin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o L&#243;pez-Cabeza" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142921" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03066007v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Mai" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cl&#233;randeau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Caroline" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3586-6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117262v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Davail" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Jean" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-05139-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434081v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli&#353;ka Rozm&#225;nkov&#225;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek P&#237;pal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen  Chandran Njattuvetty" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2020.105444" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434075v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mesmer-Dudons" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-05025-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03026352v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Njattuvetty Chandran" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03026341v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03026296v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gentes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dassi&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vigouroux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3983-x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03026361v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324115v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Gamain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Romero-Ramirez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04156-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354043v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bertucci" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ye" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Couture" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.04.029" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324148v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dairain" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.07.258" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269682v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Demailly" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Elfeky" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Malbezin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.06.347" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160439v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Garacci" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Barret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Folgoas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Chimowa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8EN00987B" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324166v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Magalhaes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Montaudouin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#227;o Correia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.02.012" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324157v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gagnaire" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Frelon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Munch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubourg" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4562" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324136v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonzalez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertucci" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Binias" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M&#233;rour" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2018.11.043" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609717v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Bonnaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2019.105291" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404686v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tejedor" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bahraoui" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barr&#232;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2019.02.137" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095596v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauris Evariste" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lagier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mottier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mouchet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9040584" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324121v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2018.12.045" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324149v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ciutat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.08.019" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324161v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohcine Charifi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Miserazzi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamedou Sow" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Perrigault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194174" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324152v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2018.05.014" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797345v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Andre&#239;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8400-3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324139v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lagarde" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2018.08.090" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324142v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auby" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.10.024" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606315v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.12.018" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D8291JL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571118v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;bault" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bellec" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0294-6" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544714v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine G.J. Granger Joly de Boissel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bulet&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.04.067" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159660v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00058" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499139v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bolliet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Claveau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jarry" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2016.11.008" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153604v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Barjhoux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Le Menach" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2017.04.059" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483239v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lucia" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Binias" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malwenn Lassudrie" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.09.009" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557535v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Al Kaddissi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Simon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Elia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Floriani" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.22036" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T7XJF2LZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153605v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6995-4" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601012v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kim Tiam" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guasch" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3373-y" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901354v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monperrus" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2015.03.003" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S49R8QS8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546713v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caiyan Feng" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoyne Pedrero" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renedo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b03587" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546720v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maury-Brachet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b03586" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601193v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moisset" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kim Tiam" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Feurtet Mazel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3523-2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601382v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laviale" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2015.05.001" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGNK0Q7H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901349v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pinaly" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4303-3" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599351v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.12.060" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153609v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2895-7" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548196v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Xu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bijoux" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3mt00375b" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599815v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Libert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-014-3669-x" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614053v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Al Kaddissi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legeay" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.21817" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VZPCHRWQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01025433v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Provost" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2013.12.009" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VB7JDPR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907247v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Camilleri" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2011.11.026" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTRC2JMF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688677v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.11.005" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637623v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cambier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mesmer Dudons" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Br&#232;thes" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fujimura" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945289v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bourdineaud" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel N. Laclau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909501v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frelon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Elia" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2012.03.010" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GNX0PJD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153613v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Landi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2012.01.011" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749442v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Laclau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms13067710" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595504v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renault" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962945v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2011.06.010" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQJHKBW7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00638233v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Paul-Pont" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baudrimont" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-009-0283-5" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TC8SN80W-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457602v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Allen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Macalady" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chenchouni" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bachelet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mcdowell" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.09.001" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984543v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-009-0401-7" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GH3J0QCX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906357v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cambier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrieu" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702567v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.07.029" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M6PNZPW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906365v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boudou" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00638234v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jude" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Raymond" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2009.11.013" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XK3WNQ5P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00638216v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.03.011" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC0GJ70P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988587v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lerebours" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adam" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bourdineaud" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/08-357.1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-06SZQS0M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702568v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gontier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-009-9232-5" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384733v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dufour" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Elie" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bossy" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es703127c" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909889v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chambon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ciret" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167212v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Gauthier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mailhes" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20267" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RKQQHWTK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131211v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cuenot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bourdineaud" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00663795v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marie" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boutet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Moraga" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/05-114R.1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088588v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duneau" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boyer Guittaut" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charpentier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Normand" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011653v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cano" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desplanques" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Noguera" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(01)01193-5" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695891v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labarere" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011625v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Silvestre-Brac" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s006010070001" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692900v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barroso" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693404v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bois" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689692v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Askew" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bockey" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ceccon" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Christen" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693403v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694256v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694589v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Antonioletti" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ortega" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697196v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694300v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000407v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002180050407" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000907v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0375-9474(96)80002-9" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003076v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gignoux" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Navarro" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01291532" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-H3RB79BV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665322v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664974v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403752v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garcia" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Spit&#233;ri" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Tauber" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2019.0249" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609718v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demailly" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Elfeky" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malbezin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609725v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609509v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Bessoule" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604815v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cachot" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delage" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Gesset" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jatteau" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604563v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maury Brachet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gentes" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hanquiez" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allard" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603451v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598722v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745328v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Sow" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829425v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaouen" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Stute" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guilloteau" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598718v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598076v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sch&#228;fer" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lanceleur" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Chiffoleau" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanc" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600934v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595785v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628825v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595354v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudrimont" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bossy" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796632v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Turriza-Cruz" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Navarro" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. I. Saucedo" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Stambouli" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013625v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761429v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richart-Cervera" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bouscaut" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delmotte" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761784v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mondy" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cazier" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Richard-Cervera" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Douence" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011636v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759491v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amrani" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stievenard" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771401v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769721v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011598v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770317v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771208v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003934v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769340v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764615v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764616v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766610v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000576v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777192v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776241v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. No&#235;l" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moulinier" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blesa" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609726v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609728v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delest" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136764v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Guedard" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606991v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599228v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arini" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597602v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595066v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189816v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Recoura-Massaquant" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777257v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759553v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379384v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dominique" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gourv&#232;s" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409815v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597511v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coustillas" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840163v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>