--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -684,144 +684,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04902274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The C-Terminal Domain of HIV-1 Integrase: A Swiss Army Knife for the Virus?</w:t>
+                <w:t xml:space="preserve">Specific Xray diffraction patterns of membrane proteins caused by secondary structure collinearity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Rocchi</w:t>
+                <w:t xml:space="preserve">Juliette Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Parissi</w:t>
+                <w:t xml:space="preserve">Pierre Falson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Fiorini</w:t>
+                <w:t xml:space="preserve">Vincent Chaptal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (7), pp.1397. </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.184065. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v14071397⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2022.184065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03733732v1</w:t>
+                <w:t xml:space="preserve">hal-03796617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetanus Toxin Fragment C: Structure, Drug Discovery Research and Production</w:t>
               </w:r>
@@ -935,157 +948,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03718458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Xray diffraction patterns of membrane proteins caused by secondary structure collinearity</w:t>
+                <w:t xml:space="preserve">The C-Terminal Domain of HIV-1 Integrase: A Swiss Army Knife for the Virus?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Robert</w:t>
+                <w:t xml:space="preserve">Cecilia Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Falson</w:t>
+                <w:t xml:space="preserve">Vincent Parissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Chaptal</w:t>
+                <w:t xml:space="preserve">Francesca Fiorini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.184065. </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (7), pp.1397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2022.184065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v14071397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03796617v1</w:t>
+                <w:t xml:space="preserve">hal-03733732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure–function analysis of pectate lyase Pel3 reveals essential facets of protein recognition by the bacterial type 2 secretion system.</w:t>
               </w:r>
@@ -1333,295 +1333,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03280829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro, in cellulo and structural characterizations of the interaction between the integrase of Porcine Endogenous Retrovirus A/C and proteins of the BET family</w:t>
+                <w:t xml:space="preserve">Human H4 tail stimulates HIV-1 integration through binding to the carboxy-terminal domain of integrase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathy Gallay</w:t>
+                <w:t xml:space="preserve">Eric Mauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Blot</w:t>
+                <w:t xml:space="preserve">Paul Lesbats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Chahpazoff</w:t>
+                <w:t xml:space="preserve">Delphine Lapaillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halima Yajjou-Hamalian</w:t>
+                <w:t xml:space="preserve">Stéphane Chaignepain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Confort</w:t>
+                <w:t xml:space="preserve">Benoit Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 532, pp.69-81. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (7), pp.3607-3618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.virol.2019.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkz091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359028v1</w:t>
+                <w:t xml:space="preserve">hal-02122315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human H4 tail stimulates HIV-1 integration through binding to the carboxy-terminal domain of integrase</w:t>
+                <w:t xml:space="preserve">In vitro, in cellulo and structural characterizations of the interaction between the integrase of Porcine Endogenous Retrovirus A/C and proteins of the BET family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Mauro</w:t>
+                <w:t xml:space="preserve">Kathy Gallay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Lesbats</w:t>
+                <w:t xml:space="preserve">Guillaume Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Lapaillerie</w:t>
+                <w:t xml:space="preserve">Margaux Chahpazoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Chaignepain</w:t>
+                <w:t xml:space="preserve">Halima Yajjou-Hamalian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Maillot</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Confort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 47 (7), pp.3607-3618. </w:t>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 532, pp.69-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkz091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.virol.2019.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122315v1</w:t>
+                <w:t xml:space="preserve">hal-02359028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PASTA repeats of the protein kinase StkP interconnect cell constriction and separation of Streptococcus pneumoniae</w:t>
               </w:r>
@@ -1780,51 +1780,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Kassis-Sahyoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Ceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael R Sawaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1927,51 +1927,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 46 (W1), pp.W417-W422. </w:t>
@@ -2137,918 +2137,918 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray diffraction reveals the intrinsic difference in the physical properties of membrane and soluble proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulation of the functional association between the HIV-1 intasome and the nucleosome by histone amino-terminal tails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed S Benleulmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Matysiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michael R Sawaya</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csaba Miskey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-17216-1⟩</w:t>
+              <w:t xml:space="preserve">Retrovirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (1), pp.54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12977-017-0378-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02329431v1</w:t>
+                <w:t xml:space="preserve">hal-03532360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of the functional association between the HIV-1 intasome and the nucleosome by histone amino-terminal tails</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">X-ray diffraction reveals the intrinsic difference in the physical properties of membrane and soluble proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Mauro</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Kassis-Sahyoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Ceres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael R Sawaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retrovirology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 14 (1), pp.54. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12977-017-0378-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-17216-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03532360v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Substrate-free and -bound Crystal Structures of the Duplicated Taurocyamine Kinase from the Human Parasite Schistosoma mansoni</w:t>
+                <w:t xml:space="preserve">Porcine endogenous retrovirus-A/C: biochemical properties of its integrase and susceptibility to raltegravir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Merceron</w:t>
+                <w:t xml:space="preserve">A. Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Yajjou-Hamalian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Gallay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayman M Awama</w:t>
+                <w:t xml:space="preserve">Catherine Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Montserret</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Beven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M114.628909⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96 (10), pp.3124-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/jgv.0.000236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04902020v1</w:t>
+                <w:t xml:space="preserve">hal-02192915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Staggered Decameric Assembly of Human C-Reactive Protein Stabilized by Zinc Ions Revealed by X-ray Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Guillon</w:t>
+                <w:t xml:space="preserve">The Substrate-free and -bound Crystal Structures of the Duplicated Taurocyamine Kinase from the Human Parasite Schistosoma mansoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Merceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrick Bigouagou</w:t>
+                <w:t xml:space="preserve">Ayman M Awama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Folio</w:t>
+                <w:t xml:space="preserve">Roland Montserret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Jeannin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Marcillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gouet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein and Peptide Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/0929866522666141231111226⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 290 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M114.628909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392233v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porcine endogenous retrovirus-A/C: biochemical properties of its integrase and susceptibility to raltegravir</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Staggered Decameric Assembly of Human C-Reactive Protein Stabilized by Zinc Ions Revealed by X-ray Crystallography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrick Bigouagou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Demange</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kathy Gallay</w:t>
+                <w:t xml:space="preserve">Christelle Folio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Luengo</w:t>
+                <w:t xml:space="preserve">Pascale Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Beven</w:t>
+                <w:t xml:space="preserve">Yves Delneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 96 (10), pp.3124-30. </w:t>
+              <w:t xml:space="preserve">Protein and Peptide Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (3), pp.248 - 255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/jgv.0.000236⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2174/0929866522666141231111226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192915v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate recognition by the bacterial type II secretion system: more than a simple interaction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering key features in protein structures with the new ENDscript server</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gouet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mmi.12744⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Issue W1, 42 (W1), pp.W320-W324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gku316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02001308v1</w:t>
+                <w:t xml:space="preserve">hal-04909755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering key features in protein structures with the new ENDscript server</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Substrate recognition by the bacterial type II secretion system: more than a simple interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Guschinskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ballut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Issue W1, 42 (W1), pp.W320-W324. </w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 94 (1), pp.126-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gku316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mmi.12744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909755v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biophysical characterization and crystal structure of the Feline Immunodeficiency Virus p15 matrix protein</w:t>
               </w:r>
@@ -3190,51 +3190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathy Gallay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Ballandras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3422,229 +3422,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fab′-Induced Folding of Antigenic N-Terminal Peptides from Intrinsically Disordered HIV-1 Tat Revealed by X-ray Crystallography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Richard Haser</w:t>
+                <w:t xml:space="preserve">A crystal structure of the catalytic core domain of an avian sarcoma and leukemia virus integrase suggests an alternate dimeric assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Ballandras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Confort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Merceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2010.10.033⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (8), pp.1 - 10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0023032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02121733v1</w:t>
+                <w:t xml:space="preserve">hal-02645754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional analyses of mutants of the central core domain of an Avian Sarcoma/Leukemia Virus integrase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Charmetant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathy Gallay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Ballandras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3653,210 +3641,222 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 421 (1), pp.42-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.virol.2011.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A crystal structure of the catalytic core domain of an avian sarcoma and leukemia virus integrase suggests an alternate dimeric assembly</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Merceron</w:t>
+                <w:t xml:space="preserve">Fab′-Induced Folding of Antigenic N-Terminal Peptides from Intrinsically Disordered HIV-1 Tat Revealed by X-ray Crystallography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Serrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Dugua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bossus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Haser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 405 (1), pp.33-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2010.10.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0023032⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02645754v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UV and X-ray structural studies of a 101-residue long Tat protein from a HIV-1 primary isolate and of its mutated, detoxified, vaccine candidate.</w:t>
               </w:r>
@@ -4453,51 +4453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Violot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ss Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4574,51 +4574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Castang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Derivery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Haser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4721,51 +4721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Dissous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marcillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Crystallographica Section F: Structural Biology and Crystallization Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 64 (9), pp.854-857. </w:t>
@@ -4855,51 +4855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Haser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 63 (Pt 6), pp.682-688</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4950,51 +4950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Castang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Nasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5084,51 +5084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mattes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Haser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta crystallographica Section F : Structural biology communications [2014-..]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 62, pp.100-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5434,51 +5434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dolmazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 14, pp.5145-5149</w:t>
@@ -5546,51 +5546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Violot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5906,286 +5906,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00015818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural studies of Proteus mirabilis catalase in its ground state, oxidized state and in complex with formic acid.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ESPript/ENDscript: Extracting and rendering sequence and 3D information from atomic structures of proteins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Andreoletti</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hm Jouve</w:t>
+                <w:t xml:space="preserve">E. Courcelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallogr D Biol Crystallogr</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 59, pp.2163-2168</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 31, pp.3320-3323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00314280v1</w:t>
+                <w:t xml:space="preserve">hal-00314281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESPript/ENDscript: Extracting and rendering sequence and 3D information from atomic structures of proteins.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Structural studies of Proteus mirabilis catalase in its ground state, oxidized state and in complex with formic acid.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Andreoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pernoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sainz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Courcelle</w:t>
+                <w:t xml:space="preserve">Hm Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 31, pp.3320-3323</w:t>
+              <w:t xml:space="preserve">Acta Crystallogr D Biol Crystallogr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 59, pp.2163-2168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00314281v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00314280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the role of divalent metal ions in a bacterial psychrophilic metalloprotease: binding studies of an enzyme in the crystalline state by x-ray crystallography.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ravaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Haser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6236,64 +6236,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENDscript: a workflow to display sequence and structure information.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Courcelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 18, pp.767-768</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6318,51 +6318,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Further insights into the mechanism of function of the response regulator CheY from crystallographic studies of the CheY--CheA(124--257) complex.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chinardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6495,51 +6495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gc Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goldsmith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 20, pp.7229-7239</w:t>
@@ -6607,51 +6607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Staeuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Monastyrskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6683,1003 +6683,1003 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00314284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESPript: analysis of multiple sequence alignments in PostScript.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Bluetongue virus: the role of synchrotron radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Diprose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Grimes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Metoz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Malby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jn Burroughs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 15, pp.305-308</w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 6, pp.865-874</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00314288v1</w:t>
+                <w:t xml:space="preserve">hal-00314577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational changes induced by phosphorylation of the FixJ receiver domain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ESPript: analysis of multiple sequence alignments in PostScript.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Birck</w:t>
+                <w:t xml:space="preserve">Di Stuart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Mourey</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Metoz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 15, pp.305-308</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03004414v1</w:t>
+                <w:t xml:space="preserve">hal-00314288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The highly ordered double-stranded RNA genome of bluetongue virus revealed by crystallography.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jm Diprose</w:t>
+                <w:t xml:space="preserve">Conformational changes induced by phosphorylation of the FixJ receiver domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Birck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Mourey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jm Grimes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jn Burroughs</w:t>
+                <w:t xml:space="preserve">Jörg Schumacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0092-8674(00)80758-8⟩</w:t>
+              <w:t xml:space="preserve">Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 7 (12), pp.1505-1515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0969-2126(00)88341-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00314287v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural transitions in the FixJ receiver domain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lionel Mourey</w:t>
+                <w:t xml:space="preserve">The highly ordered double-stranded RNA genome of bluetongue virus revealed by crystallography.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Diprose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Grimes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Malby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jn Burroughs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0969-2126(00)88342-2⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 97, pp.481-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0092-8674(00)80758-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004398v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00314287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bluetongue virus: the role of synchrotron radiation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jn Burroughs</w:t>
+                <w:t xml:space="preserve">Structural transitions in the FixJ receiver domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Birck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Mourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 7 (12), pp.1517-1526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0969-2126(00)88342-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00314577v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The atomic structure of the bluetongue virus core.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Structural studies of orbivirus particles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Stuart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grimes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Malby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Diprose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Arch Virol Suppl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 14, pp.235-250</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00314291v1</w:t>
+                <w:t xml:space="preserve">hal-00314290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural studies of orbivirus particles.</w:t>
+                <w:t xml:space="preserve">The atomic structure of the bluetongue virus core.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Di Stuart</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Jm Grimes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jn Burroughs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Diprose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Malby</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Diprose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arch Virol Suppl</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 395, pp.470-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/26694⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00314290v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00314291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures of orbivirus VP7: implications for the role of this protein in the viral life cycle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ak Basak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Grimes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Stuart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 5, pp.871-883</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7704,77 +7704,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural analysis of compound I in hemoproteins: study on Proteus mirabilis catalase.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hm Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Andreoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hajdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7838,64 +7838,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure of the top domain of African horse sickness virus VP7: comparisons with bluetongue virus VP7.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ak Basak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grimes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7946,103 +7946,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferryl intermediates of catalase captured by time-resolved Weissenberg crystallography and UV-VIS spectroscopy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hm Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pa Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Andreoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nat Struct Biol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 3, pp.951-956</w:t>
@@ -8097,64 +8097,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dj Bicout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mj Field</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hm Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 1252, pp.172-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8179,64 +8179,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure of Proteus mirabilis PR catalase with and without bound NADPH.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hm Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dideberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8287,51 +8287,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viral envelope glycoproteins swing into action.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stuart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 3, pp.645-648</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8369,51 +8369,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure and propylene carbonate denaturation of native and &amp;quot;aged&amp;quot; phosphorylated cholinesterase.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Clery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8477,51 +8477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lockridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8705,64 +8705,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization and crystal packing of Proteus mirabilis PR catalase.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hm Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boudjada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8843,51 +8843,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blood poisonings at slaughter and their consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fournaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9094,51 +9094,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489215v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Quang Tu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Montrouge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mbemba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Stampetta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bouvier-Alias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkaf491" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050517v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Agu&#233;ro-Pizzolo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gouet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bettler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2025060" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049646v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Robert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf326" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497855v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens13030241" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902274v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilanshu Manocha" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Laubreton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Marvel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gueguen-Chaignon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines12030316" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733732v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Rocchi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Parissi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fiorini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14071397" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718458v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bayart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mularoni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Hemmani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumeya Kerachni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Jose" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph15060756" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796617v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaptal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2022.184065" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143879v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pineau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Guschinskaya" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R Gon&#231;alves" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruaudel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.100305" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280829v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Long" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boll" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sierra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.1c00228" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359028v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Gallay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Chahpazoff" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Yajjou-Hamalian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Confort" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2019.04.002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122315v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mauro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lesbats" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lapaillerie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaignepain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Maillot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz091" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887855v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zucchini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mercy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ps. Garcia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cluzel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gueguen-Chaignon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-017-0069-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326014v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Kassis-Sahyoun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Ceres" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R Sawaya" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.05.072" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344721v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Garnier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky472" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324061v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Righino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Galisson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Pirolli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Vitale" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;ty" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2017.1395767" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329431v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17216-1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532360v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed S Benleulmi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Matysiak" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Miskey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-017-0378-x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902020v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Merceron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman M Awama" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Montserret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marcillat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.628909" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392233v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrick Bigouagou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Folio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jeannin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Delneste" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0929866522666141231111226" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02192915v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demange" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Luengo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beven" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000236" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001308v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pineau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Robert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gouet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ballut" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12744" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909755v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku316" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121708v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Serri&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Perez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-10-64" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643414v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Cellier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Moreau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Ballandras" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2013.02.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01179737v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphna Fenel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schoehn" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056424" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121733v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dugua" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bossus" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verrier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haser" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2010.10.033" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69TL2XS0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643492v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Charmetant" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2011.09.008" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645754v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023032" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473775v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Foucault" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mayol" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Receveur-Br&#233;chot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Bussat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Klinguer-Hamour" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.22661" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-11WVHPR9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246133v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Paracuellos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kahn" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Herv&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2010.10.012" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBF298H0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121744v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#227;&#169;ronique Receveur-Br&#227;&#169;chot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246128v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cozzone" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Duclos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s174430910904250x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315182v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rakotobe" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Violot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ss Hong" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulanger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315227v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Crez&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Castang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Derivery" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Hugouvieux-Cotte-Pattat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M709931200" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445416v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman M. Awama" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Laurent" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Dissous" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1744309108025979" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337638v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Creze" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rinaldi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haser" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouvet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315156v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reverchon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nasser" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313527v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foucault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Watzlawick" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mattes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313535v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghajari" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Czjzek" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feller" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gk Sonan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909788v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Courcelle" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767305098211" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313537v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chantegrel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deshayes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dolmazon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314279v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Moreau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faure" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Verdier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679348v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Faure" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Violot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Verdier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2003.09.037" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015818v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chantegrel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deshayes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Dolmazon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2004.07.088" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7G5RQD2F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314280v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andreoletti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pernoud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sainz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hm Jouve" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314281v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Courcelle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313540v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ravaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313126v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314283v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chinardet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Welch" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guillet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cabantous" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314282v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Diprose" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jn Burroughs" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gc Sutton" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldsmith" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314284v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ck Limn" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Staeuber" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Monastyrskaya" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314288v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Stuart" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Metoz" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004414v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Birck" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mourey" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fabry" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Schumacher" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0969-2126(00)88341-0" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314287v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Grimes" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malby" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0092-8674(00)80758-8" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004398v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0969-2126(00)88342-2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314577v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314291v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/26694" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314290v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grimes" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Diprose" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314293v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ak Basak" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314292v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hajdu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gagnon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314295v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stuart" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314294v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pa Williams" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Andersson" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314296v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj Bicout" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Field" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314298v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dideberg" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314297v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314299v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masson" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clery" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314300v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adkins" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lockridge" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541774v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne-Marie Jouve" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Boudjada" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Buisson" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2836(91)90918-V" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1LGNNBV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314301v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boudjada" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buisson" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kahn" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02731380v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Labadie" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournaud" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489215v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Quang Tu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Montrouge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mbemba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Stampetta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bouvier-Alias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkaf491" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050517v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Agu&#233;ro-Pizzolo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gouet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bettler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2025060" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049646v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Robert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf326" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497855v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens13030241" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902274v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilanshu Manocha" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Laubreton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Marvel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gueguen-Chaignon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines12030316" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796617v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaptal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2022.184065" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718458v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bayart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mularoni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Hemmani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumeya Kerachni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Jose" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph15060756" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733732v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Rocchi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Parissi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fiorini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14071397" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143879v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pineau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Guschinskaya" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R Gon&#231;alves" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruaudel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.100305" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280829v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Long" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boll" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sierra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.1c00228" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122315v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mauro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lesbats" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lapaillerie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaignepain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Maillot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz091" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359028v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Gallay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Chahpazoff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Yajjou-Hamalian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Confort" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2019.04.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887855v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zucchini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mercy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ps. Garcia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cluzel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gueguen-Chaignon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-017-0069-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326014v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Kassis-Sahyoun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Ceres" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R Sawaya" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.05.072" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344721v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Garnier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky472" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324061v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Righino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Galisson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Pirolli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Vitale" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;ty" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2017.1395767" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532360v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed S Benleulmi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Matysiak" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Miskey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-017-0378-x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329431v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17216-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02192915v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demange" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Luengo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beven" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000236" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902020v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Merceron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman M Awama" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Montserret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marcillat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.628909" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392233v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrick Bigouagou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Folio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jeannin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Delneste" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0929866522666141231111226" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909755v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku316" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001308v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pineau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Robert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gouet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ballut" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12744" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121708v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Serri&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Perez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-10-64" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643414v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Cellier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Moreau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Ballandras" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2013.02.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01179737v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphna Fenel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schoehn" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056424" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645754v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023032" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643492v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Charmetant" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2011.09.008" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121733v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dugua" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bossus" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verrier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haser" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2010.10.033" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69TL2XS0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473775v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Foucault" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mayol" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Receveur-Br&#233;chot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Bussat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Klinguer-Hamour" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.22661" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-11WVHPR9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246133v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Paracuellos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kahn" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Herv&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2010.10.012" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBF298H0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121744v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#227;&#169;ronique Receveur-Br&#227;&#169;chot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246128v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cozzone" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Duclos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s174430910904250x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315182v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rakotobe" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Violot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ss Hong" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulanger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315227v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Crez&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Castang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Derivery" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Hugouvieux-Cotte-Pattat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M709931200" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445416v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman M. Awama" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Laurent" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Dissous" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1744309108025979" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337638v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Creze" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rinaldi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haser" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouvet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315156v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reverchon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nasser" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313527v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foucault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Watzlawick" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mattes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313535v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghajari" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Czjzek" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feller" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gk Sonan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909788v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Courcelle" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767305098211" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313537v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chantegrel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deshayes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dolmazon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314279v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Moreau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faure" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Verdier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679348v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Faure" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Violot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Verdier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2003.09.037" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015818v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chantegrel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deshayes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Dolmazon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2004.07.088" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7G5RQD2F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314281v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Courcelle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314280v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andreoletti" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pernoud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sainz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hm Jouve" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313540v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ravaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313126v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314283v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chinardet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Welch" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guillet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cabantous" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314282v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Diprose" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jn Burroughs" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gc Sutton" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldsmith" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314284v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ck Limn" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Staeuber" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Monastyrskaya" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314577v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Grimes" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malby" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314288v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Stuart" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Metoz" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004414v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Birck" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mourey" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fabry" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Schumacher" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0969-2126(00)88341-0" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314287v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0092-8674(00)80758-8" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004398v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0969-2126(00)88342-2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314290v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grimes" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Diprose" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314291v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/26694" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314293v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ak Basak" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314292v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hajdu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gagnon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314295v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stuart" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314294v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pa Williams" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Andersson" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314296v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj Bicout" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Field" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314298v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dideberg" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314297v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314299v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masson" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clery" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314300v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adkins" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lockridge" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541774v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne-Marie Jouve" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Boudjada" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Buisson" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2836(91)90918-V" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1LGNNBV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314301v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boudjada" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buisson" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kahn" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02731380v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Labadie" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournaud" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>