--- v1 (2026-03-29)
+++ v2 (2026-05-08)
@@ -3226,2630 +3226,2703 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03323537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (35)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’aménagement culturel et patrimonial du château de Caen après la Seconde Guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gourbin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Céline Ernaelsteen ; Julie Romain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le château des photographes. Caen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octopus, p. 74-79, 2026, 978-2900314623</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05603972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les monuments historiques de l’Eure face à la seconde guerre mondiale : destruction, reconstruction, mutation (1940-1983)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gourbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ponte (Ludivine), Herr-Laporte (Catherine). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoines en guerre. Sauver un peu de la beauté du monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SivanaEditoriale, p. 151-161, 2025, 9788836659722</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patrimoine culturel de France lors de la seconde guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gourbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ludivine Ponte, Catherine Herr-Laporte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoines en guerre. Sauver un peu de la beauté du monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SilvanaEditoriale, p. 17-23, 2025, 9788836659722</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconstruction de la place et de ses hôtels particuliers après la guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gourbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Bénard; Sandrine Berthelot; Vincent Hincker. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la place Royale à la place de la République. Quatre siècles d'histoire de la ville de Caen (1575-1975)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OREP, p. 80-81, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconstruction-mutation de l'hôtel de ville de Caen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gourbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Bénard; Sandrine Berthelot; Vincent Hincker. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la place royale à la place de la République. Quatre siècles d'histoire de la ville de Caen (1575-1975)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OREP, p. 76-79, 2024, 978-2-8151-977-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction in France after the Second World War. A melting Pot for Architectural and Urban Creativity in the 20th century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gourbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amandine Diener; Patrick Dieudonné; Hans-Georg Lippert; Sonia de Puineuf; Kertin Zaschke; Helena Zemankova. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Res Urbanæ. A look at cities under reconstruction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Thelem, p. 107-115, 2024, 978-3-95908-660-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La faculté des sciences au sein de l’université de Caen : quitter la maison commune ? (1809-2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gourbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ageron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Bodinier, François Neveux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Normands et la science. Sciences exactes et sciences humaines, technologies et techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération des sociétés historiques et archéologiques de Normandie, p. 241-251, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04983528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment la campagne devient ville. La Guérinière à Caen, de l'école d'équitation au grand ensemble (1753-2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gourbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Congrès de la fédération des sociétés historiques et archéologiques de Normandie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les villes de Normandie, essor, crises et mutations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Annales de Normandie, p. 125-134, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03625681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconstruction normande vue par le cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gourbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sandrine Berthelot ; Emmanuel Luis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Action ! Le patrimoine normand au cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, musée de Normandie / librairie des musées, p. 207 - 211, 2022, 978-2-35404-098-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03620789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'université de Caen, une icône du classicisme français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gourbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sandrine Berthelot, Emmanuel Luis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Action ! Le patrimoine normand vu par le cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée de Normandie / librairie des musées, p. 212 - 213, 2022, 978-2-35404-098-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03620792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Froidevaux (1907-1983)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gourbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Baptiste Auzel, Robert Blaizeau, Françoise Laty. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La reconstruction dans la Manche (1944-1964)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, cahiers culturels de la Manche, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03625666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les villes de la Reconstruction en Normandie, une ressource culturelle pour la ville durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gourbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éditions du patirmoine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'architecture du XXe siècle : patrimoine culturel et matière à projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconstruction du patrimoine de la Manche après la Seconde guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gourbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La reconstruction dans la Manche (1944-1964)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, les cahiers culturels de la Manche, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03625671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firmitas, Antiquitas, Venustas : Yves-Marie Froidevaux et la restauration du patrimoine de la Manche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gourbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Baptiste Auzel, Robert Blaizeau, Françoise Laty. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">la reconstruction de la Manche (1944-1964)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, les cahiers culturels de la Manche, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03625674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un patrimoine habité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gourbin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrice Gourbin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Baraques et préfabriqués, de l'urgence à l'appropriation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ville de Lorient / ville d'art et d'histoire, p. 9 - 22, 2021, 978-2-9507474-8-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beau vide et noble béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gourbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Barjot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le hangar à dirigeable d'Écausseville. un centenaire plein d'avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ouest-France, p. 237-254, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03323627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Belle et la Bête. Esthétique urbaine et nécessités industrielles pendant la Reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gourbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gwenaëlle Rot; François Vatin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'esthétique des Trente glorieuses. De la Reconstruction à la croissance industrielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Librairie des Musées, p. 34 - 43, 2020, 978-2-35404-089-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03620787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconstruction de Louviers, une aventure urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gourbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Louviers hier, aujourd'hui, demain. Penser la reconstruction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée de Louviers, p. 27-87, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03323606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux confins du patrimoine : la mise en couleur du centre reconstruit de Saint-Lô</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gourbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éléonore Buffler, Patrice Gourbin, Christel Palant-Frapier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protéger, valoriser, intervenir sur l’architecture et l’urbanisme de la Seconde reconstruction en France. Actualité et avenir d’un patrimoine méconnu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Snoeck, p. 112-123, 2019, 9789461615305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Normandie a-t-elle besoin de l’architecture néo-normande ? Hier, aujourd’hui, demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gourbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Normandie existe-t-elle ? Être Normand au fil des siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, archives départementales de la Manche, p. 497-514, 2019, 978-2-86050-039-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03323594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuité administrative, échec intellectuel ? La création des agences des Bâtiments de France de Louis Hautecœur à la Ve République (1940-1958),</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gourbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrice Gourbin; Tricia Meehan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relire Louis Hautecœur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Point de vues, p. 110-119, 2019, Relire Louis Hautecœur</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03323573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French reconstruction after World War II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gourbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elie Haddad. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Post-War Reconstruction : Lessons from Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lebanese American University, p. 16-27, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03323630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actions et processus patrimoniaux dans les friches culturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gourbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Mamaloukaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Lucchini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mise en culture des friches industrielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, p. 199-218, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03323575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une opportunité pour les villes de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gourbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Lenne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(Re)construire la ville sur mesure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, p. 130-137, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03323597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les hommes de l’art. Architectes et urbanistes de la reconstruction en Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gourbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Mouchel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La reconstruction de la Normandie. Archives photographiques du MRU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions des Falaises, p. 168-173, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03323607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un territoire pour le souvenir. Le débarquement et la bataille de Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gourbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Corinne Bouillot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La reconstruction en Normandie et en Basse-Saxe après la seconde guerre mondiale. Histoire, mémoires et patrimoines de deux régions européennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, p. 321-338, 2013, 9791024011240. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.purh.5352⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.purh.5352⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03323578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’urbanisme et l’architecture de la reconstruction à Vire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gourbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Permis de (re)construire. Vire 1944-1965</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OREP, p. 44-59, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03323609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patrimoine, une vie de château</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gourbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Danièle Voldman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Désirs de toit. Le logement entre désir et contrainte depuis la fin du XIXe siècle,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Créaphis, p. 177-197, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03323608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le service des Monuments historiques, un acteur de la reconstruction française ? (1940 – 1950),</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gourbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicholas Bullock; Luc Verpoest. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living with History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Leuven university Press, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03323576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les monuments historiques et l’utilisation sociale des monuments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gourbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Samuel Boussion, Mathias Gardet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les châteaux du social XIXe-XXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Beauchêne-Presses universitaires de Versailles, p. 25-38, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03323598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fichier du centre de recherches sur les Monuments historiques, un avatar du Dictionnaire raisonné de l’architecture française de Viollet-le-Duc (1934-1966)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gourbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Philippe Garric, Valérie Nègre, Alice Thomine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La construction savante. Les avatars de la littérature technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Picard, p. 287-293, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03323599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoine, politique et identité. La mutation du château de Caen au XXe siècle,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gourbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ville en devenir : de la ville perdue à la ville retrouvée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Caen, p. 313-329, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03323577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resserrement ou dégagement ? La place et le monument historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gourbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurence Baudoux-Rousseau, Youri Carbonnier, Philippe Bragard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La place publique urbaine du Moyen-âge à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Artois Presses université, p. 269-278, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03323601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Châteaux privés, châteaux publics : la mutation des monuments historiques lors de la seconde guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gourbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construire, reconstruire, aménager le château en Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Annales de Normandie, p. 329 - 350, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03323602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’œuvre du service des Sites pendant l’Occupation et la reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gourbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les paysages ruraux en Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Annales de Normandie, p. 345-355, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03323604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le service des Monuments historiques face à la reconstruction après la seconde guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gourbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Poirrier, Loïc Vadelorge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une histoire des politiques du patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité d'histoire du ministère de la Culture, p. 381-397, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03323610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5859,117 +5932,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiches monographiques par bâtiment. Étude urbaine et architecturale sur les centres villes reconstruits en Normandie pour la mise en œuvre du label Architecture contemporaine remarquable.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gourbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la culture / Drac Normandie; ENSA Normandie; ATE Normandie EA 7464. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03323622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressource culturelle et projet urbain, les villes moyennes de la Reconstruction en Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gourbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5982,305 +6055,305 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bidaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ENSA Normandie; Ministère de la Culture et de la Communication / BRAUP; EA 7464 Architecture Territoire Environnement. 2021, 270 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03323614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monographies de villes. Étude urbaine et architecturale sur les centres villes reconstruits en Normandie pour la mise en œuvre du label Architecture contemporaine remarquable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gourbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ministère de la culture / DRAC Normandie; ENSA Normandie; ATE Normandie EA 7464. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03323618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressource culturelle et projet urbain. Les villes moyennes de la reconstruction en Normandie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gourbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Maniaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Blaizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Brouard--Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 2021-ARCHIXX-GO, BRAUP; ATE Normandie EA 7464; ENSA Normandie; DRAC Normandie; Région Normandie; Commune de Vire-Normandie; Ville de Lisieux; Ville de Coutances; Ville de Saint Lô. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Maniaque</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] 2021-ARCHIXX-GO, BRAUP; ATE Normandie EA 7464; ENSA Normandie; DRAC Normandie; Région Normandie; Commune de Vire-Normandie; Ville de Lisieux; Ville de Coutances; Ville de Saint Lô. 2021</w:t>
+                <w:t xml:space="preserve">hal-03760836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de synthèse. Étude urbaine et architecturale portant sur les centres villes reconstruits en Normandie pour la mise en œuvre du label Architecture contemporaine remarquable.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gourbin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ministère de la culture / DRAC Normandie; ENSA Normandie; ATE Normandie EA 7464. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...65 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03323625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6290,1280 +6363,1280 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre avec et pour le territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gourbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires et histoires d’une école, 120 ans d’architecture en Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sébastien Cherruet; Claire Rosset, Jun 2025, Darnétal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patrimoine de Rouen à l'épreuve de la reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gourbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle des conférences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie des sciences, arts et belles-lettres de Rouen, May 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration, adaptation et modernisation du patrimoine français sinistré par la guerre (1940-1981)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gourbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La reconstruction du patrimoine bâti. Regards croisés franco-japonais sur les cultures architecturales et patrimoniales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Delphine Vomscheid; Institut français de recherche sur le Japon (maison Franco-japonaise), May 2025, Tokyo (Japan), Japon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05252829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une théorie de la reconstruction ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gourbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconstruire. Une actualité planétaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Séminaire Culture de la recherche.; Antoine Apruzzese; Patrice Gourbin; Christel Palant, Mar 2025, Darnétal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Normandie et l'architecture. Transfert, création, identité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gourbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'architecture en Normandie. Construction et reconstruction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération des sociétés historiques et archéologiques de Normandie, Oct 2024, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La société des Antiquaires de Normandie et la photographie (1900-1930)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gourbin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deux siècles d'histoire aux Antiquaires de Normandie. Journées d'étude à l’occasion du bicentenaire de la fondation de la Société par Arcisse de Caumont</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Antiquaires de Normandie, Nov 2024, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monuments, plaques et stèles. Formes et significations d’un corpus en expansion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gourbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment commémorerons-nous le centenaire du débarquement de Normandie ? Réflexion sur 2044</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives départementales de la Manche, Oct 2024, Saint-Lô, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un laboratoire patrimonial : l’architecture agricole de la reconstruction en Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gourbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extension du domaine du patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ensa Strasbourg; Philippe Cieren; François-Frédéric Muller; Pierre Gommier, Oct 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Reconstruction, un patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gourbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">forum Liberation Route Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, fondation LRE, Apr 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03630191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENSAs et villes moyennes. Ateliers de projet Action cœur de ville (Cherbourg et Lisieux)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Portnoï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gourbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Protois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Trotta-Brambilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières Assises Nationales des Écoles d’Architecture, ENSA Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03758049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les villes reconstruites après la Seconde Guerre mondiale : des identités urbaines à (ré)inventer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gourbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées européennes du patrimoine : Chemin faisant, des architectures traditionnelles de tous temps et partout</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, mission Ville d'art et d'histoire de Beauvais, Sep 2021, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03618298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écoles nationales supérieures d'architecture et villes moyennes. Ateliers de projet &amp;quot;Action cœur de ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gourbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Portnoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Protois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...73 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Trotta-Brambilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises des écoles nationales supérieures d'architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de la culture, Oct 2021, Darnétal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03620946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégrer commerces et commerçants dans une dynamique patrimoniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gourbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Habiter au XXIe siècle les édifices des années 1950-1970</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Firminy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03620951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'inventaire supplémentaire des monuments historiques à partir de 1924, un tournant majeur de l'histoire du patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gourbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire, acteurs, politiques et perspectives des politiques d'inventaire du patrimoine naturel et archéologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CTHS (section sciences) / réunion des musées de Rouen / Fabrique des savoirs, Nov 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03620956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérience de l'appel à projet Architecture du XXe siècle matière à projet pour la ville durable du XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gourbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la ville des années 1950 à la ville contemporaine, comment faire vivre la ville d'aujourd'hui ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ville de Caen / club Prisme / région Normandie, Oct 2018, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03620967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconstruction, une recherche architecturale et urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gourbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le patrimoine immobilier des années 50-70. De la stratégie à l'action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Saint-Nazaire agglomération / Carene, Oct 2015, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03620969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoine et mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gourbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">semaine de la mémoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MRSH de Caen / Relais d'sciences / Cycéron / B2V, Sep 2014, caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03620976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7573,367 +7646,367 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gourbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux regards sur la reconstruction. Promenade dans la ville de Caen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gourbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconstruire Caudebec-en-Caux 1940-1962</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, p.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beauvais. Laissez-vous conter la reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gourbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03323611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoine et logement social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gourbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, 91 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03323517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture / urbanisme Caen et son agglomération, XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gourbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03620942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId127"/>
+      <w:footerReference w:type="default" r:id="rId128"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8001,51 +8074,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8B47DACE"/>
+    <w:nsid w:val="8CEB07DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8149,51 +8222,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9D6BAB02"/>
+    <w:nsid w:val="2C9E4E5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8297,51 +8370,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B53CE084"/>
+    <w:nsid w:val="6F8F984E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8445,51 +8518,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E81F818F"/>
+    <w:nsid w:val="EB758C3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8593,51 +8666,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="B5C43269"/>
+    <w:nsid w:val="4748676F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8741,51 +8814,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="BA93A893"/>
+    <w:nsid w:val="AA184B27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8987,51 +9060,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-gourbin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7671-1672" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03323612v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gourbin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536352v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620777v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323631v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Buffler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Frapier Palant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323487v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tricia Meehan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323488v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323510v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323515v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323511v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323521v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983518v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722695v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Saunier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722700v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722650v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660458v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722699v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760119v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892992v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dupont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928073v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625678v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620809v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bidaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323629v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323549v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323547v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323526v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323550v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323476v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.10864" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323557v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323527v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323528v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323558v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323532v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323534v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323538v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323537v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101537v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101563v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619069v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619058v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619044v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983528v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ageron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625681v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620789v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620792v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625666v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625671v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928131v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625674v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323627v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620783v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620787v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323606v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330205v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323594v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323573v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323630v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323575v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Mamaloukaki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323597v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323607v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323578v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.5352" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323609v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323608v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323576v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323598v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323599v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323577v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323601v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323602v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323604v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323610v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323622v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323614v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323618v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760836v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maniaque" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Blaizeau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brouard--Sala" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323625v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253126v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263908v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252829v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253132v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263913v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253137v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263911v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253146v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630191v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758049v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Portno&#239;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Protois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Trotta-Brambilla" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618298v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620946v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Portnoi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620951v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620956v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620967v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620969v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620976v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391815v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391822v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323611v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323517v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620942v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-gourbin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7671-1672" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03323612v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gourbin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536352v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620777v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323631v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Buffler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Frapier Palant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323487v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tricia Meehan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323488v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323510v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323515v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323511v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323521v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983518v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722695v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Saunier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722700v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722650v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660458v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722699v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760119v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892992v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dupont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928073v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625678v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620809v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bidaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323629v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323549v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323547v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323526v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323550v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323476v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.10864" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323557v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323527v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323528v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323558v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323532v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323534v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323538v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323537v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603972v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101537v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101563v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619069v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619058v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619044v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983528v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ageron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625681v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620789v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620792v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625666v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928131v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625671v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625674v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620783v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323627v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620787v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323606v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330205v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323594v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323573v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323630v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323575v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Mamaloukaki" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323597v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323607v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323578v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.5352" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323609v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323608v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323576v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323598v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323599v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323577v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323601v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323602v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323604v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323610v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323622v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323614v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323618v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760836v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maniaque" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Blaizeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brouard--Sala" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323625v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253126v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263908v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252829v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253132v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263913v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263911v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253137v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253146v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630191v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758049v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Portno&#239;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Protois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Trotta-Brambilla" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618298v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620946v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Portnoi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620951v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620956v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620967v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620969v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620976v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391815v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391822v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323611v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323517v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620942v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>