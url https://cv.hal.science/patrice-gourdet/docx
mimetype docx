--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrice GOURDET </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">GOURDET Patrice</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les explications écrites des élèves sur le verbe : un regard sur les connaissances construites dans le cadre scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 201-202, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/123ia⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04689621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les explications écrites des élèves sur le verbe : un regard sur les connaissances construites dans le cadre scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 201-202, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/123ia⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04694999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un concept au service de la didactique du français : la productivité disciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy de Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Valma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Quelles mutations dans le champ de la didactique du français, à l'école primaire ?, 67, pp.119-139. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.5761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue enseignée à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Beaumanoir-Secq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 586, pp.29-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04189565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude de cas pour valoriser les pratiques enseignantes en REP+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy de Amaral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Carnet de Recherche REALANG, 8, https://scolagram.u-cergy.fr/index.php/content_page/item/1339-etudecas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03687058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours grammaticaux sur le verbe par des élèves de CE2 et de CM2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36, pp.111-131. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/scolia.2225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grammaire à l'école élémentaire française : un enseignement sous tension…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CapLlettra.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03829514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d’un scénario de formation en étude de la langue : de la recherche Lire-Écrire au CP à la vulgarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03313290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et choix méthodologiques pour l’étude des rendements des classes dans la recherche REAlang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Beaumanoir-Secq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://scolagram.u-cergy.fr/index.php/content_page/item/326-Rendement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAPPORTS ENTRE SCIENCE ET INSTRUCTIONS À L’ÉCOLE ÉLÉMENTAIRE Interactions complexes entre prescriptions et didactique du français : le cas de l’étude de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches. Revue de didactique et de pédagogie du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03313292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Ne pas) Apprendre à exprimer le temps : quels obstacles à la transposition didactique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Valma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diptyque : une collection du CEDOCEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des prescriptions sur la grammaire à l’école entre 1923 et 2020 : un long fleuve tranquille ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier la langue pour mieux lire et écrire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">fenêtres sur cours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rôle du maitre dans l’étude de la langue au CP : description et analyse de pratiques différenciées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gomila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Avezard-Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.183-204. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.1167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les exercices à l’école élémentaire et l’apprentissage de la langue : quelle(s) réalité(s) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.1193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la morphologie du verbe autrement. Comment dissocier et travailler marques de personne et temps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du maitre dans l’étude de la langue au CP : description et analyse de pratique différenciées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gomila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Avezard-Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.1167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02462448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verbe et la phrase dans des définitions d’élèves : entre production et conceptualisation — ce qu’ils font et ce qu’ils « disent »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Cogis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54, pp.55-74. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.4047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement du verbe à l’école. Des tensions entre enseignants et élèves de CM2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 169-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verbe et la phrase, entre production et conceptualisation – ce qu’ils font et ce qu’ils disent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Cogis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54, pp.55-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verbe au sein des manuels à l’école primaire : quelles articulations entre savoir scolaire et savoir linguistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le niveau baisse ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la grammaire au CP pour lire et pour écrire ? Description et analyse dans le cadre de l’étude nationale IFE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gomila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02462451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la grammaire au CP pour lire et écrire ? Description et analyse de pratiques dans le cadre de la recherche Lire-écrire au CP »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52, pp.39-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la grammaire au CP pour lire et écrire ? Description et analyse de pratiques dans le cadre de la recherche Lire-écrire au CP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gomila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52, pp.39-58. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un verbe c’est quelque chose : emploi « profane » ou emploi « savant » du métalangage à l’école élémentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Cogis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de linguistique française et d’analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.47-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un verbe c’est quelque chose : emploi &amp;quot;profane&amp;quot; ou emploi &amp;quot;savant&amp;quot; du métalangage à l’école élémentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Cogis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Métalangage et expression du sentiment linguistique profane, 6 (1), pp.47‑62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01729745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le « cahier de règles » à l’école élémentaire, outil institutionnel et référence grammaticale : le cas du verbe en CE2 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplifier les consonnes doubles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études pour une rationalisation de l’orthographe française (EROFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitrise de la langue à l’école et au collège. Progressions et contradictions dans les programmes de 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Cogis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs enseignants sur la notion grammaticale de verbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42, pp.25-44. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet REAlang pour étudier la réalité des classes sur le plan de l'enseignement de la langue en milieu scolaire : analyser et croiser données quantitatives & qualitatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Beaumanoir-Secq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les recherches en didactique du français : nos résultats en question(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIRDF, May 2022, Louvain la Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04322259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉVOLUTION DES PERFORMANCES ORTHOGRAPHIQUES DES ÉLÈVES : COMMENT CERNER LE RENDEMENT DES CLASSES ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Beaumanoir-Secq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions d’orthographe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03681015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix méthodologiques et traitements des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Beaumanoir-Secq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes de recherche en didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, section française de l'AIRDF, May 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03414127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la grammaire peut-il contribuer à l’amélioration de la production écrite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de consensus ‘Écrire et rédiger : comment accompagner les élèves dans leurs apprentissages’ CNESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Ne pas) Apprendre à exprimer le temps : quels obstacles à la transposition didactique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Valma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIFFUSIONS &amp; INFLUENCES DES RECHERCHES EN DIDACTIQUE DU FRANÇAIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIRDF, Aug 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02894268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux programmes et étude de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Avezard-Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Ne pas) Apprendre à exprimer le temps : quels obstacles à la transposition didactique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Valma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ophélie TREMBLAY, Érick FALARDEAU, Priscilla BOYER et Isabelle GAUVIN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diffusion et influences des recherches en didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, Presses Universitaires de Namur, 2020, 978-2-39029-067-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02968557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques d’enseignement de la grammaire en France. Quels liens entre formation, utilisation des manuels et pratiques effectives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecaterina Bulea Bronckart; Roxane Gagnon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former à l’enseignement de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-67, 2017, Éducation et didactiques, 978-2-7574-1494-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement d’une notion-clé au primaire : le verbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Cogis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mieux enseigner la grammaire : Pistes didactiques et activités pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PEARSON, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les explications linguistiques sur le verbe. Un suivi sur une année scolaire d’une cohorte d’élèves de CE2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le verbe en friche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maitrise de la langue à l’épreuve des mutations scolaires : quels enjeux ? Quelles résistances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École et mutation ; reconfigurations, résistances, émergences.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.283-295, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « cahier de règles » à l’école élémentaire, outil institutionnel et référence grammaticale : le cas du verbe en CE2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement du verbe à l’école élémentaire : perspectives linguistiques et pistes didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le verbe : perspectives linguistiques et didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement du verbe à l’école primaire française : un curriculum prescrit linguistiquement incohérent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Curriculum et progression en français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accord du participe passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gruaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Alessio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Anizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'accord du participe passé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, http://www.lambert-lucas.com/livre/accord-du-participe-passe-l/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03920427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId82"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrice GOURDET </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">GOURDET Patrice</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les explications écrites des élèves sur le verbe : un regard sur les connaissances construites dans le cadre scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 201-202, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/123ia⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04694999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les explications écrites des élèves sur le verbe : un regard sur les connaissances construites dans le cadre scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 201-202, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/123ia⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04689621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un concept au service de la didactique du français : la productivité disciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy de Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Valma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Quelles mutations dans le champ de la didactique du français, à l'école primaire ?, 67, pp.119-139. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.5761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue enseignée à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Beaumanoir-Secq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 586, pp.29-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04189565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grammaire à l'école élémentaire française : un enseignement sous tension…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CapLlettra.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03829514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude de cas pour valoriser les pratiques enseignantes en REP+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy de Amaral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Carnet de Recherche REALANG, 8, https://scolagram.u-cergy.fr/index.php/content_page/item/1339-etudecas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03687058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours grammaticaux sur le verbe par des élèves de CE2 et de CM2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36, pp.111-131. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/scolia.2225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d’un scénario de formation en étude de la langue : de la recherche Lire-Écrire au CP à la vulgarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03313290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et choix méthodologiques pour l’étude des rendements des classes dans la recherche REAlang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Beaumanoir-Secq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://scolagram.u-cergy.fr/index.php/content_page/item/326-Rendement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAPPORTS ENTRE SCIENCE ET INSTRUCTIONS À L’ÉCOLE ÉLÉMENTAIRE Interactions complexes entre prescriptions et didactique du français : le cas de l’étude de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches. Revue de didactique et de pédagogie du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03313292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Ne pas) Apprendre à exprimer le temps : quels obstacles à la transposition didactique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Valma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diptyque : une collection du CEDOCEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des prescriptions sur la grammaire à l’école entre 1923 et 2020 : un long fleuve tranquille ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier la langue pour mieux lire et écrire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">fenêtres sur cours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les exercices à l’école élémentaire et l’apprentissage de la langue : quelle(s) réalité(s) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.1193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la morphologie du verbe autrement. Comment dissocier et travailler marques de personne et temps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du maitre dans l’étude de la langue au CP : description et analyse de pratique différenciées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gomila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Avezard-Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.1167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02462448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rôle du maitre dans l’étude de la langue au CP : description et analyse de pratiques différenciées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gomila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Avezard-Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.183-204. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.1167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verbe et la phrase dans des définitions d’élèves : entre production et conceptualisation — ce qu’ils font et ce qu’ils « disent »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Cogis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54, pp.55-74. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.4047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verbe et la phrase, entre production et conceptualisation – ce qu’ils font et ce qu’ils disent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Cogis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54, pp.55-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement du verbe à l’école. Des tensions entre enseignants et élèves de CM2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 169-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verbe au sein des manuels à l’école primaire : quelles articulations entre savoir scolaire et savoir linguistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le niveau baisse ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la grammaire au CP pour lire et pour écrire ? Description et analyse dans le cadre de l’étude nationale IFE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gomila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02462451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la grammaire au CP pour lire et écrire ? Description et analyse de pratiques dans le cadre de la recherche Lire-écrire au CP »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52, pp.39-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la grammaire au CP pour lire et écrire ? Description et analyse de pratiques dans le cadre de la recherche Lire-écrire au CP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gomila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52, pp.39-58. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un verbe c’est quelque chose : emploi « profane » ou emploi « savant » du métalangage à l’école élémentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Cogis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de linguistique française et d’analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.47-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un verbe c’est quelque chose : emploi &amp;quot;profane&amp;quot; ou emploi &amp;quot;savant&amp;quot; du métalangage à l’école élémentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Cogis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Métalangage et expression du sentiment linguistique profane, 6 (1), pp.47‑62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01729745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le « cahier de règles » à l’école élémentaire, outil institutionnel et référence grammaticale : le cas du verbe en CE2 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplifier les consonnes doubles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études pour une rationalisation de l’orthographe française (EROFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitrise de la langue à l’école et au collège. Progressions et contradictions dans les programmes de 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Cogis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs enseignants sur la notion grammaticale de verbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42, pp.25-44. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet REAlang pour étudier la réalité des classes sur le plan de l'enseignement de la langue en milieu scolaire : analyser et croiser données quantitatives & qualitatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Beaumanoir-Secq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les recherches en didactique du français : nos résultats en question(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIRDF, May 2022, Louvain la Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04322259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉVOLUTION DES PERFORMANCES ORTHOGRAPHIQUES DES ÉLÈVES : COMMENT CERNER LE RENDEMENT DES CLASSES ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Beaumanoir-Secq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions d’orthographe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03681015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix méthodologiques et traitements des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Beaumanoir-Secq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes de recherche en didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, section française de l'AIRDF, May 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03414127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la grammaire peut-il contribuer à l’amélioration de la production écrite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de consensus ‘Écrire et rédiger : comment accompagner les élèves dans leurs apprentissages’ CNESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Ne pas) Apprendre à exprimer le temps : quels obstacles à la transposition didactique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Valma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIFFUSIONS &amp; INFLUENCES DES RECHERCHES EN DIDACTIQUE DU FRANÇAIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIRDF, Aug 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02894268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux programmes et étude de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Avezard-Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Ne pas) Apprendre à exprimer le temps : quels obstacles à la transposition didactique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Valma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ophélie TREMBLAY, Érick FALARDEAU, Priscilla BOYER et Isabelle GAUVIN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diffusion et influences des recherches en didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, Presses Universitaires de Namur, 2020, 978-2-39029-067-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02968557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques d’enseignement de la grammaire en France. Quels liens entre formation, utilisation des manuels et pratiques effectives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecaterina Bulea Bronckart; Roxane Gagnon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former à l’enseignement de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-67, 2017, Éducation et didactiques, 978-2-7574-1494-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement d’une notion-clé au primaire : le verbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Cogis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mieux enseigner la grammaire : Pistes didactiques et activités pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PEARSON, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les explications linguistiques sur le verbe. Un suivi sur une année scolaire d’une cohorte d’élèves de CE2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le verbe en friche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maitrise de la langue à l’épreuve des mutations scolaires : quels enjeux ? Quelles résistances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École et mutation ; reconfigurations, résistances, émergences.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.283-295, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « cahier de règles » à l’école élémentaire, outil institutionnel et référence grammaticale : le cas du verbe en CE2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement du verbe à l’école élémentaire : perspectives linguistiques et pistes didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le verbe : perspectives linguistiques et didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement du verbe à l’école primaire française : un curriculum prescrit linguistiquement incohérent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Curriculum et progression en français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accord du participe passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gruaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Alessio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Anizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'accord du participe passé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, http://www.lambert-lucas.com/livre/accord-du-participe-passe-l/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03920427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId82"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04689621v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gourdet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/123ia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694999v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165910v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy de Amaral" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Valma" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lepoire-Duc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sautot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.5761" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04189565v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Beaumanoir-Secq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03687058v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947244v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Roubaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/scolia.2225" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829514v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03313290v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bertrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212470v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03313292v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168730v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164717v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168732v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980336v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Elalouf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gomila" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Avezard-Roger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie P&#233;ret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1167" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168738v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1193" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170029v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462448v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170072v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Cogis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.4047" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488612v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980146v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170077v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980902v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462451v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bourhis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.931" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979957v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170028v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979721v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729745v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979443v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980881v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170090v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170032v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.246" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322259v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03681015v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03414127v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168733v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894268v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170063v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968557v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Sautot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168736v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100949800" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01630369v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170078v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169973v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170089v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170082v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170085v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920427v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gruaz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Alessio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Anizan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bernez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Bizet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694999v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gourdet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/123ia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04689621v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165910v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy de Amaral" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Valma" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lepoire-Duc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sautot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.5761" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04189565v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Beaumanoir-Secq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829514v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03687058v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947244v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Roubaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/scolia.2225" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03313290v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bertrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212470v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03313292v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168730v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164717v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168732v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168738v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1193" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170029v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462448v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Elalouf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gomila" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie P&#233;ret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Avezard-Roger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1167" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980336v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170072v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Cogis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.4047" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980146v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488612v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170077v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980902v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462451v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bourhis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.931" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979957v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170028v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979721v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729745v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979443v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980881v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170090v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170032v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.246" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322259v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03681015v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03414127v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168733v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894268v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170063v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968557v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Sautot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168736v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100949800" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01630369v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170078v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169973v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170089v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170082v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170085v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920427v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gruaz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Alessio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Anizan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bernez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Bizet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>