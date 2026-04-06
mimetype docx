--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -633,295 +633,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2025 Starfish Barometer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Equitable pathways for sustainable tuna fisheries management in the Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Tidd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guillotreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Lévy</w:t>
+                <w:t xml:space="preserve">Dan Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karina von Schuckmann</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Joachim Claudet</w:t>
+                <w:t xml:space="preserve">Iago Mosqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dagorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">State of the Planet </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/sp-6-osr9-1-2025⟩</w:t>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 173, pp.106563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2024.106563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05111776v1</w:t>
+                <w:t xml:space="preserve">hal-04918779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equitable pathways for sustainable tuna fisheries management in the Indian Ocean</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Guillotreau</w:t>
+                <w:t xml:space="preserve">The 2025 Starfish Barometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina von Schuckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Fu</w:t>
+                <w:t xml:space="preserve">Bruno Blanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iago Mosqueira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dagorn</w:t>
+                <w:t xml:space="preserve">Joachim Claudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 173, pp.106563. </w:t>
+              <w:t xml:space="preserve">State of the Planet </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6-osr9, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2024.106563⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/sp-6-osr9-1-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04918779v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mismanaged plastic waste and the environmental Kuznets curve: A quantile regression analysis</w:t>
               </w:r>
@@ -2715,525 +2715,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can the Threat of Economic Sanctions Ensure the Sustainability of International Fisheries? An Experiment of a Dynamic Non-cooperative CPR Game with Uncertain Tipping Point</w:t>
+                <w:t xml:space="preserve">Sense of belonging and commitment to a community-supported fishery. The case of Yeu Island, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Selles</w:t>
+                <w:t xml:space="preserve">G. Debucquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bonhommeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Vallée</w:t>
+                <w:t xml:space="preserve">Gilles Lazuech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Salladarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Troiville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10640-020-00419-y⟩</w:t>
+              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (4), pp.439-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41130-020-00101-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03193646v1</w:t>
+                <w:t xml:space="preserve">hal-02875497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sense of belonging and commitment to a community-supported fishery. The case of Yeu Island, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Debucquet</w:t>
+                <w:t xml:space="preserve">Can the Threat of Economic Sanctions Ensure the Sustainability of International Fisheries? An Experiment of a Dynamic Non-cooperative CPR Game with Uncertain Tipping Point</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Selles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bonhommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Troiville</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 101 (4), pp.439-459. </w:t>
+              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 76 (1), pp.153-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41130-020-00101-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10640-020-00419-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02875497v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological, socio-economic, and administrative opportunities and challenges to moving aquaculture offshore for small French oyster-farming companies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Addressing transdisciplinary and participation issues to cope with rapid changes shifting marine social ecological systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guillotreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Barillé</w:t>
+                <w:t xml:space="preserve">Brice Trouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Le Bris</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphanie Mahevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2020.735045⟩</w:t>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117, pp.103929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2020.103929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02514120v1</w:t>
+                <w:t xml:space="preserve">hal-02514119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing transdisciplinary and participation issues to cope with rapid changes shifting marine social ecological systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Guillotreau</w:t>
+                <w:t xml:space="preserve">Biological, socio-economic, and administrative opportunities and challenges to moving aquaculture offshore for small French oyster-farming companies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goulletquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Trouillet</w:t>
+                <w:t xml:space="preserve">Yoann Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Mahevas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Glize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 117, pp.103929. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 521, pp.735045. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2020.103929⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2020.735045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02514119v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Producer perceptions of the incentives and challenges of adopting ecolabels in the European finfish aquaculture industry: A Q-methodology approach</w:t>
               </w:r>
@@ -3674,51 +3674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gervaise Debucquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lazuech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 153, pp.172 - 180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4143,235 +4143,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A demand analysis of the Spanish canned tuna market</w:t>
+                <w:t xml:space="preserve">The effect of buyers and sellers on fish market prices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan José García-Del-Hoyo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ramón Jiménez-Toribio</w:t>
+                <w:t xml:space="preserve">Laurent Gobillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2017.09.014⟩</w:t>
+              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (1), pp.149-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/erae/jbw006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03764156v1</w:t>
+                <w:t xml:space="preserve">hal-03914098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of buyers and sellers on fish market prices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A demand analysis of the Spanish canned tuna market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Charles Wolff</w:t>
+                <w:t xml:space="preserve">Juan José García-Del-Hoyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramón Jiménez-Toribio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 44 (1), pp.149-176. </w:t>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 86, pp.127-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/erae/jbw006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2017.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03914098v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local, regional and global markets: what drives the tuna fisheries?</w:t>
               </w:r>
@@ -4969,606 +4969,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01474266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les préférences des consommateurs pour un écolabel. Le cas des produits de la mer en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Salladarré</w:t>
+                <w:t xml:space="preserve">Detecting asymmetric price transmission with consistent threshold along the fish supply chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Simioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Ollivier</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Grel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Agricultural Economics / Revue canadienne d'agroeconomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (1), pp.37-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1744-7976.2012.01257.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00869365v1</w:t>
+                <w:t xml:space="preserve">hal-02643737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk Perception and Risk Management Strategies of Oyster Farmers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Pardo</w:t>
+                <w:t xml:space="preserve">Les préférences des consommateurs pour un écolabel. Le cas des produits de la mer en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Salladarré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marine Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Resource Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 94 (3), pp.339-362</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295714v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00869365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting asymmetric price transmission with consistent threshold along the fish supply chain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gonzales</w:t>
+                <w:t xml:space="preserve">The Firm's Management in Production: Management, Firm, and Time Effects in an Indian Ocean Tuna Fishery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Charles Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dale Squires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Le Grel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Agricultural Economics / Revue canadienne d'agroeconomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 61 (1), pp.37-60. </w:t>
+              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 95 (3), pp.547 - 567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1744-7976.2012.01257.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ajae/aas140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643737v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03914271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Firm's Management in Production: Management, Firm, and Time Effects in an Indian Ocean Tuna Fishery</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A global science-policy partnership for progress toward sustainability of oceanic ecosystems and fisheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Campling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Arrizabalaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ajae/aas140⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Environmental Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (3-4), pp.314-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cosust.2013.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03914271v1</w:t>
+                <w:t xml:space="preserve">hal-00985006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global science-policy partnership for progress toward sustainability of oceanic ecosystems and fisheries</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risk Perception and Risk Management Strategies of Oyster Farmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guillotreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Environmental Sustainability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Resource Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (3), pp.285-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5950/0738-1360-28.3.285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cosust.2013.05.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00985006v1</w:t>
+                <w:t xml:space="preserve">hal-04295714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A future for marine fisheries in Europe (Manifesto of the Association Francaise d'Halieumetrie)</w:t>
               </w:r>
@@ -5682,260 +5682,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fishing tuna around Fish Aggregating Devices (FADs) vs free swimming schools: Skipper decision and other determining factors</w:t>
+                <w:t xml:space="preserve">Que faut-il attendre des nouveaux accords de pêche UE-ACP ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Dewals</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dagorn</w:t>
+                <w:t xml:space="preserve">Gwenaele Proutière-Maulion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 109 (2-3), pp.234-242. </w:t>
+              <w:t xml:space="preserve">Revue Tiers Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 206 (2), pp.177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fishres.2011.02.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rtm.206.0177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00632070v1</w:t>
+                <w:t xml:space="preserve">hal-03193659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que faut-il attendre des nouveaux accords de pêche UE-ACP ?</w:t>
+                <w:t xml:space="preserve">Fishing tuna around Fish Aggregating Devices (FADs) vs free swimming schools: Skipper decision and other determining factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Vallée</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Salladarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dewals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dagorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Tiers Monde</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fisheries Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 109 (2-3), pp.234-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fishres.2011.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rtm.206.0177⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03193659v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00632070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The price effect of expanding fish auction markets</w:t>
               </w:r>
@@ -6374,64 +6374,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Price-cost margins and structural change : sub-contracting within the salmon marketing chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Grel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Simioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Development Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 9 (4), pp.581-597. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6716,64 +6716,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal bioeconomic management of the Eastern Atlantic Bluefin tuna fishery: where do we stand after the recovery plan?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Selles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonhommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6811,77 +6811,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish eaters or alternative consumers? The multiple ways of joining Community-Supported Fishery schemes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Debucquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lazuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Salladarré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6913,243 +6913,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The declining price anomaly in sequential auctions with asymmetric buyers: The case of Nephrops norvegicus in Lorient</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Salladarré</w:t>
+                <w:t xml:space="preserve">A tool to locate potential death areas due to coastal flood: the V.I.E. Index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Créach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANEXT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">, COSELMAR, Jun 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740492v1</w:t>
+                <w:t xml:space="preserve">hal-01362000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tool to locate potential death areas due to coastal flood: the V.I.E. Index</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Mercier</w:t>
+                <w:t xml:space="preserve">The declining price anomaly in sequential auctions with asymmetric buyers: The case of Nephrops norvegicus in Lorient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Salladarré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANEXT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, COSELMAR, Jun 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362000v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The declining price anomaly in sequential auctions with asymmetric buyers: Evidence from the Nephrops norvegicus market in France</w:t>
               </w:r>
@@ -8301,255 +8301,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alida Bundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ian Perry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Elizabeth Van Putten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Breckwoldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrice Guillotreau, Alida Bundy, R. Ian Perry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change in Marine Systems : integrating Natural, Social and Governing Responses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2017, 978-1-138-05922-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03753441v1</w:t>
+                <w:t xml:space="preserve">hal-03755486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alida Bundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ian Perry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrice Guillotreau, Alida Bundy, R. Ian Perry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change in Marine Systems : integrating Natural, Social and Governing Responses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2017, 978-1-138-05922-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03755486v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels indicateurs pour une juste valorisation de l’environnement?</w:t>
               </w:r>
@@ -8936,90 +8936,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penetration of the French fish market by imports of farmed salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ferreira-Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Grel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Simioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prices and margins along the european seafood value chain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, Université de Nantes, pp.99-107, 2003, 2-86939-192-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9469,64 +9469,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Tipping Points in the Success of International Fisheries Management: An Experimental Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Selles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonhommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9847,51 +9847,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the law of one price using micro panel data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gobillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9935,64 +9935,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The anatomy of prices on the French fish market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gobillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10023,51 +10023,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Firm's Management in Production: Management, Firm and Time Effects in an Indian Ocean Tuna Fishery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dale Squires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10555,90 +10555,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetry of price transmission within the French value chain of seafood products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Grel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Simioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -10673,64 +10673,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural change and asymmetric transmission of prices. What do we learn about the nature of fishery products ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Grel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Simioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -10823,51 +10823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11075,51 +11075,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05507395v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Tidd" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Travassos Tolotti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guillotreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dagorn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2026.111495" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05248208v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Sadio Diallo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Dissou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Garabedian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allassane Ouattara" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.70081" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05072041v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Capello" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-025-09925-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263028v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Smith" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ussif Rashid Sumalia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zaccour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Ekeland" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.70013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111776v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina von Schuckmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vincent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blanke" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sp-6-osr9-1-2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04918779v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Fu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago Mosqueira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106563" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574621v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Punloeuvivorth Rom" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116320" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574631v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharif Antoine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Salladarr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-024-00054-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04304162v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillotreau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salladarr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capello" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupaix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Floc'H" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12799" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04262704v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex N. Tidd" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Floc&#8217;h" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Imzilen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Tolotti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-45112-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948692v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lantz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesya Nadzon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/722490" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03994105v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Squires" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Jim&#233;nez-Toribio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Anastacio-Solis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2023.106646" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03903499v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moullec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gascuel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lalo&#235;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Lucas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2022.105460" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04214189v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bistoquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chassot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rassool" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2023020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04304176v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatime Kante" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Perchat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.138018" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03687105v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Forget" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10668-022-02432-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678148v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2785/739415" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411108v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lucas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Assan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.116454" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411109v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cariou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41278-021-00184-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413524v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Bihan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morineau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pardo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2020.101968" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193645v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliia Buhlak" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vall&#233;e" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Theodorou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10454438.2021.1887040" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193646v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Selles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonhommeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-020-00419-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02875497v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Debucquet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lazuech" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Troiville" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00101-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514120v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barill&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Bris" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goulletquer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Thomas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glize" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.735045" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514119v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Trouillet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahevas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2020.103929" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441002v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynnlee Chikudza" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzente" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Alexander" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2020.104176" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489786v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bagoulla" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2020.103818" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193650v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Baudry" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219198919500014" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193649v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B.R. Do Val" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.05.016" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01909642v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervaise Debucquet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.07.017" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604394v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Loisel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Ollivier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/agec.12370" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03694886v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Allison" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alida Bundy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cooley" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Defeo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09084-220146" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584201v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mullon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. Galbraith" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fortilus" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chaboud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2016.08.004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1KLPQ23-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764156v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Garc&#237;a-Del-Hoyo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2017.09.014" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914098v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gobillon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Charles Wolff" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbw006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03696010v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Sun" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Compe&#225;n" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-016-9456-8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705856v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bundy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chuenpagdee" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Cooley" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Defeo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Glaeser" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12110" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587553v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Dueri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Oliveros-Ramos" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2016.08.003" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LC36G30Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158179v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Creach" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-015-1669-y" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01474266v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tiotsop" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.014.0189" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869365v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marine Lesage" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295714v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5950/0738-1360-28.3.285" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643737v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simioni" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gonzales" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Grel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7976.2012.01257.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914271v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aas140" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985006v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maury" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Miller" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Campling" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Arrizabalaga" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aumont" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2013.05.008" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4RQMF4C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730149v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Forest" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Laloe" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2011.02.002" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632070v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dewals" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2011.02.007" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0J1JD1W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193659v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Prouti&#232;re-Maulion" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.206.0177" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/peer-01053434v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2011.01.031" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838326v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Jim&#233;nez Toribio" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mongruel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2010.04.022" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545202v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perraudeau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Monfort" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-0485.1308" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-GN8L7BGV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193662v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elimane Abou Kane" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.195.0727" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-71B71QXH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675610v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9361.2005.00295.x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BPHL1X5V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945641v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengt Karlson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cusack" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas App&#233;r&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Arneborg" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Berdalet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605952v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Delfour-Samama" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048714v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02002101v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740492v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362000v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cr&#233;ach" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796465v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838915v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551796v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Weigel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thunthada Mawongwai" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morand" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois No&#235;l" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359158v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477599v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer West" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Travers" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119100v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vona M&#233;l&#233;der" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dumay" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754113v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ian Perry" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315163765" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03885491v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina Alves de Souza" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mardones" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aletta Y&#241;iguez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-5065-0_10" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753399v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753448v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753441v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755486v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Elizabeth Van Putten" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Breckwoldt" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764321v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Loisel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01469666v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gomylex.com/index.php?main_page=product_info&amp;amp;cPath=&amp;amp;products_id=226" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03063965v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Despres" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Choblet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03065966v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828954v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferreira-Dias" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04425664v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comte" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier-Salem" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Manouvrier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841899v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bez" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laloe" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446752v3" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Doyen" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D Smith" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U R Sumaila" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zaccour" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Ekeland" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719101v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828643v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Kutin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591879v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110771v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin-Hwa Jenny Sun" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu-Sung Chiang" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849075v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charles Wolff" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839147v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726694v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693405v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547701v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430014v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#242;n Jim&#233;nez-Toribio" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441909v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430051v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Robinson" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833661v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828274v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663002v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hess" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Simon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Baron" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05507395v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Tidd" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Travassos Tolotti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guillotreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dagorn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2026.111495" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05248208v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Sadio Diallo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Dissou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Garabedian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allassane Ouattara" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.70081" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05072041v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Capello" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-025-09925-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263028v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Smith" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ussif Rashid Sumalia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zaccour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Ekeland" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.70013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04918779v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Fu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago Mosqueira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106563" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111776v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina von Schuckmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vincent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blanke" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sp-6-osr9-1-2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574621v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Punloeuvivorth Rom" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116320" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574631v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharif Antoine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Salladarr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-024-00054-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04304162v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillotreau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salladarr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capello" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupaix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Floc'H" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12799" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04262704v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex N. Tidd" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Floc&#8217;h" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Imzilen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Tolotti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-45112-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948692v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lantz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesya Nadzon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/722490" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03994105v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Squires" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Jim&#233;nez-Toribio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Anastacio-Solis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2023.106646" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03903499v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moullec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gascuel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lalo&#235;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Lucas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2022.105460" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04214189v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bistoquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chassot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rassool" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2023020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04304176v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatime Kante" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Perchat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.138018" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03687105v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Forget" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10668-022-02432-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678148v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2785/739415" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411108v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lucas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Assan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.116454" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411109v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cariou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41278-021-00184-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413524v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Bihan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morineau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pardo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2020.101968" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193645v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliia Buhlak" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vall&#233;e" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Theodorou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10454438.2021.1887040" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02875497v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Debucquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lazuech" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Troiville" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00101-3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193646v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Selles" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonhommeau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-020-00419-y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514119v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Trouillet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahevas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2020.103929" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514120v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barill&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Bris" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goulletquer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Thomas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glize" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.735045" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441002v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynnlee Chikudza" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzente" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Alexander" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2020.104176" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489786v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bagoulla" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2020.103818" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193650v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Baudry" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219198919500014" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193649v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B.R. Do Val" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.05.016" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01909642v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervaise Debucquet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.07.017" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604394v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Loisel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Ollivier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/agec.12370" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03694886v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Allison" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alida Bundy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cooley" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Defeo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09084-220146" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584201v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mullon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. Galbraith" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fortilus" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chaboud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2016.08.004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1KLPQ23-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914098v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gobillon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Charles Wolff" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbw006" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764156v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Garc&#237;a-Del-Hoyo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2017.09.014" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03696010v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Sun" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Compe&#225;n" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-016-9456-8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705856v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bundy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chuenpagdee" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Cooley" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Defeo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Glaeser" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12110" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587553v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Dueri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Oliveros-Ramos" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2016.08.003" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LC36G30Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158179v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Creach" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-015-1669-y" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01474266v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tiotsop" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.014.0189" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643737v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simioni" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gonzales" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Grel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7976.2012.01257.x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869365v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marine Lesage" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914271v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aas140" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985006v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maury" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Miller" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Campling" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Arrizabalaga" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aumont" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2013.05.008" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4RQMF4C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295714v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5950/0738-1360-28.3.285" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730149v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Forest" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Laloe" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2011.02.002" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193659v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Prouti&#232;re-Maulion" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.206.0177" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632070v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dewals" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2011.02.007" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0J1JD1W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/peer-01053434v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2011.01.031" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838326v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Jim&#233;nez Toribio" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mongruel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2010.04.022" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545202v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perraudeau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Monfort" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-0485.1308" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-GN8L7BGV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193662v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elimane Abou Kane" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.195.0727" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-71B71QXH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675610v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9361.2005.00295.x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BPHL1X5V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945641v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengt Karlson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cusack" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas App&#233;r&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Arneborg" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Berdalet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605952v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Delfour-Samama" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048714v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02002101v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362000v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cr&#233;ach" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740492v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796465v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838915v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551796v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Weigel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thunthada Mawongwai" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morand" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois No&#235;l" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359158v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477599v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer West" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Travers" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119100v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vona M&#233;l&#233;der" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dumay" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754113v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ian Perry" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315163765" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03885491v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina Alves de Souza" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mardones" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aletta Y&#241;iguez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-5065-0_10" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753399v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753448v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755486v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Elizabeth Van Putten" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Breckwoldt" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753441v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764321v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Loisel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01469666v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gomylex.com/index.php?main_page=product_info&amp;amp;cPath=&amp;amp;products_id=226" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03063965v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Despres" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Choblet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03065966v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828954v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferreira-Dias" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04425664v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comte" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier-Salem" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Manouvrier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841899v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bez" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laloe" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446752v3" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Doyen" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D Smith" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U R Sumaila" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zaccour" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Ekeland" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719101v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828643v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Kutin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591879v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110771v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin-Hwa Jenny Sun" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu-Sung Chiang" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849075v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charles Wolff" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839147v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726694v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693405v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547701v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430014v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#242;n Jim&#233;nez-Toribio" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441909v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430051v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Robinson" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833661v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828274v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663002v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hess" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Simon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Baron" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>