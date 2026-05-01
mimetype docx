--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -84,51 +84,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -248,6244 +248,6495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing plastic uses and waste through an environmentally extended SAM‐based and structural path analysis: The case of Côte d'Ivoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fleet Behaviour Under Economic Uncertainty: Multi‐Species Policy Scenarios for the Purse‐Seine Fishery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Tidd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dagorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Travassos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Industrial Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jiec.70081⟩</w:t>
+              <w:t xml:space="preserve">Fisheries Management and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fme.70071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-05248208v1</w:t>
+                <w:t xml:space="preserve">hal-05588064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sticks, Twists, and Net Gains: A Multi-dimensional Exploration of Fishing Vessel Entry, Exit, and Capacity Dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dagorn</w:t>
+                <w:t xml:space="preserve">Assessing plastic uses and waste through an environmentally extended SAM‐based and structural path analysis: The case of Côte d'Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guillotreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleymane Sadio Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazid Dissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Garabedian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuela Capello</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Allassane Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Fish Biology and Fisheries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 35 (2), pp.619-631. </w:t>
+              <w:t xml:space="preserve">Journal of Industrial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11160-025-09925-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jiec.70081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072041v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-05248208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical Bio-Economics 2.0 for Sustainable Fisheries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sticks, Twists, and Net Gains: A Multi-dimensional Exploration of Fishing Vessel Entry, Exit, and Capacity Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Tidd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dagorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Doyen</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manuela Capello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guillotreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Resource Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nrm.70013⟩</w:t>
+              <w:t xml:space="preserve">Reviews in Fish Biology and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (2), pp.619-631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11160-025-09925-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263028v1</w:t>
+                <w:t xml:space="preserve">hal-05072041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equitable pathways for sustainable tuna fisheries management in the Indian Ocean</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Guillotreau</w:t>
+                <w:t xml:space="preserve">The 2025 Starfish Barometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina von Schuckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Blanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Fu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dagorn</w:t>
+                <w:t xml:space="preserve">Joachim Claudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2024.106563⟩</w:t>
+              <w:t xml:space="preserve">State of the Planet </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6-osr9, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/sp-6-osr9-1-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04918779v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2025 Starfish Barometer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Equitable pathways for sustainable tuna fisheries management in the Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Tidd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guillotreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Lévy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Joachim Claudet</w:t>
+                <w:t xml:space="preserve">Iago Mosqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dagorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">State of the Planet </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/sp-6-osr9-1-2025⟩</w:t>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 173, pp.106563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2024.106563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05111776v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mismanaged plastic waste and the environmental Kuznets curve: A quantile regression analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mathematical Bio-Economics 2.0 for Sustainable Fisheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ussif Rashid Sumalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Zaccour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Punloeuvivorth Rom</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ivar Ekeland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 202, pp.116320. </w:t>
+              <w:t xml:space="preserve">Natural Resource Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2024.116320⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nrm.70013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04574621v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroeconomic impact of an international fishery regulation on a small island country</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Ocean System Pathways (OSPs): A New Scenario and Simulation Framework to Investigate the Future of the World Fisheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharif Antoine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manuela Capello</w:t>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Salladarré</w:t>
+                <w:t xml:space="preserve">D P Tittensor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T D Eddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E H Allison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Ocean Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s44183-024-00054-w⟩</w:t>
+              <w:t xml:space="preserve">Earth's Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (3), pp.e2024EF004851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024EF004851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04574631v1</w:t>
+                <w:t xml:space="preserve">hal-05072042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is FAD fishing an economic trap ? Effects of seasonal closures and other management measures on a purse‐seine tuna fleet</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mismanaged plastic waste and the environmental Kuznets curve: A quantile regression analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dupaix</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Punloeuvivorth Rom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guillotreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Fisheries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/faf.12799⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 202, pp.116320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2024.116320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-04304162v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How technical change has boosted fish aggregation device productivity in the Indian Ocean tuna fishery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Macroeconomic impact of an international fishery regulation on a small island country</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guillotreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazid Dissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharif Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Capello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex N. Tidd</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dagorn</w:t>
+                <w:t xml:space="preserve">Frédéric Salladarré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-45112-4⟩</w:t>
+              <w:t xml:space="preserve">npj Ocean Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (1), pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44183-024-00054-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262704v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Price Transmission between Energy and Fish Markets: Are Oil Rates Good Predictors of Tuna Prices?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesya Nadzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Resource Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 38 (1), pp.29-46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1086/722490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03948692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ex-vessel market for tropical tuna in Manta, Ecuador. A new key player on the global tuna market</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How technical change has boosted fish aggregation device productivity in the Indian Ocean tuna fishery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex N. Tidd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Floc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Imzilen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Tolotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dagorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fishres.2023.106646⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.17834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-45112-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03994105v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food for thought from French scientists for a revised EU Common Fisheries Policy to protect marine ecosystems and enhance fisheries performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is FAD fishing an economic trap ? Effects of seasonal closures and other management measures on a purse‐seine tuna fleet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guillotreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Salladarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Capello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
+                <w:t xml:space="preserve">A. Dupaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Moullec</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sterenn Lucas</w:t>
+                <w:t xml:space="preserve">L. Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2022.105460⟩</w:t>
+              <w:t xml:space="preserve">Fish and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/faf.12799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03903499v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-04304162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How fisheries can support a small island economy in pandemic times: the Seychelles case</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ex-vessel market for tropical tuna in Manta, Ecuador. A new key player on the global tuna market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dale Squires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramón Jiménez-Toribio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Karine Rassool</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Anastacio-Solis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/alr/2023020⟩</w:t>
+              <w:t xml:space="preserve">Fisheries Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 262, pp.106646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fishres.2023.106646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04214189v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying plastic use and waste footprints in SIDS : application to Seychelles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sharif Antoine</w:t>
+                <w:t xml:space="preserve">Food for thought from French scientists for a revised EU Common Fisheries Policy to protect marine ecosystems and enhance fisheries performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Moullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatime Kante</w:t>
+                <w:t xml:space="preserve">Francis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katrin Perchat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sterenn Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 417, 138018 [14p.]. </w:t>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 148, pp.105460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.138018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2022.105460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-04304176v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unintended effects of single-species fisheries management</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How fisheries can support a small island economy in pandemic times: the Seychelles case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharif Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Forget</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dagorn</w:t>
+                <w:t xml:space="preserve">Kevin Bistoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Rassool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment, Development and Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10668-022-02432-1⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36, pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr/2023020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687105v1</w:t>
+                <w:t xml:space="preserve">hal-04214189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Eurostat can assist CO2 assessment in small island developing states: a post-Covid estimation of the Seychelles carbon footprint</w:t>
+                <w:t xml:space="preserve">Quantifying plastic use and waste footprints in SIDS : application to Seychelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kevin Bistoquet</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharif Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatime Kante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Perchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURONA — Eurostat review of national accounts and macroeconomic indicators </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2785/739415⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 417, 138018 [14p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.138018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03678148v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-04304176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuel consumption and air emissions in one of the world’s largest commercial fisheries</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How Eurostat can assist CO2 assessment in small island developing states: a post-Covid estimation of the Seychelles carbon footprint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bistoquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2021.116454⟩</w:t>
+              <w:t xml:space="preserve">EURONA — Eurostat review of national accounts and macroeconomic indicators </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2785/739415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411108v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacity management by global shipping alliances: findings from a game experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cariou</w:t>
+                <w:t xml:space="preserve">Unintended effects of single-species fisheries management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Tolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Capello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dagorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maritime Economics and Logistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environment, Development and Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10668-022-02432-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1057/s41278-021-00184-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03411109v1</w:t>
+                <w:t xml:space="preserve">hal-03687105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The vulnerability of shellfish farmers to HAB events: An optimal matching analysis of closure decrees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fuel consumption and air emissions in one of the world’s largest commercial fisheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharif Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Pardo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juliette Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Assan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harmful Algae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hal.2020.101968⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 273, pp.116454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2021.116454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413524v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional aquaculture investor index : Black Sea riparian countries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuliia Buhlak</w:t>
+                <w:t xml:space="preserve">Capacity management by global shipping alliances: findings from a game experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Theodorou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10454438.2021.1887040⟩</w:t>
+              <w:t xml:space="preserve">Maritime Economics and Logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41278-021-00184-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193645v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sense of belonging and commitment to a community-supported fishery. The case of Yeu Island, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The vulnerability of shellfish farmers to HAB events: An optimal matching analysis of closure decrees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guillotreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Debucquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Guillotreau</w:t>
+                <w:t xml:space="preserve">Baptiste Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Lazuech</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Troiville</w:t>
+                <w:t xml:space="preserve">Sophie Pardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41130-020-00101-3⟩</w:t>
+              <w:t xml:space="preserve">Harmful Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 101, pp.101968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hal.2020.101968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02875497v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can the Threat of Economic Sanctions Ensure the Sustainability of International Fisheries? An Experiment of a Dynamic Non-cooperative CPR Game with Uncertain Tipping Point</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multidimensional aquaculture investor index : Black Sea riparian countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliia Buhlak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guillotreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Selles</w:t>
+                <w:t xml:space="preserve">Thomas Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bonhommeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Vallée</w:t>
+                <w:t xml:space="preserve">J. Theodorou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 76 (1), pp.153-176. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10640-020-00419-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10454438.2021.1887040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193646v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing transdisciplinary and participation issues to cope with rapid changes shifting marine social ecological systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can the Threat of Economic Sanctions Ensure the Sustainability of International Fisheries? An Experiment of a Dynamic Non-cooperative CPR Game with Uncertain Tipping Point</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Selles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bonhommeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Pardo</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 117, pp.103929. </w:t>
+              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 76 (1), pp.153-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2020.103929⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10640-020-00419-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02514119v1</w:t>
+                <w:t xml:space="preserve">hal-03193646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological, socio-economic, and administrative opportunities and challenges to moving aquaculture offshore for small French oyster-farming companies</w:t>
+                <w:t xml:space="preserve">Sense of belonging and commitment to a community-supported fishery. The case of Yeu Island, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Barillé</w:t>
+                <w:t xml:space="preserve">G. Debucquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Le Bris</w:t>
+                <w:t xml:space="preserve">Gilles Lazuech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Salladarré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Goulletquer</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Troiville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2020.735045⟩</w:t>
+              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (4), pp.439-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41130-020-00101-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02514120v1</w:t>
+                <w:t xml:space="preserve">hal-02875497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Producer perceptions of the incentives and challenges of adopting ecolabels in the European finfish aquaculture industry: A Q-methodology approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Addressing transdisciplinary and participation issues to cope with rapid changes shifting marine social ecological systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karen Alexander</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Trouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mahevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 121, pp.104176. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2020.104176⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 117, pp.103929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2020.103929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441002v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maritime transport in the French economy and its impact on air pollution: An input-output analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biological, socio-economic, and administrative opportunities and challenges to moving aquaculture offshore for small French oyster-farming companies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goulletquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Bagoulla</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yoann Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Glize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2020.103818⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 521, pp.735045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2020.735045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03489786v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To Discard or to Co-Produce by Recycling Waste: An Illustrative Analysis Involving Output Constraint</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gino Baudry</w:t>
+                <w:t xml:space="preserve">Maritime transport in the French economy and its impact on air pollution: An input-output analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bagoulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Game Theory Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0219198919500014⟩</w:t>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 116, pp.103818 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2020.103818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193650v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fishery management under poorly known dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.B.R. Do Val</w:t>
+                <w:t xml:space="preserve">Producer perceptions of the incentives and challenges of adopting ecolabels in the European finfish aquaculture industry: A Q-methodology approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynnlee Chikudza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gauzente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Vallée</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Alexander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2019.05.016⟩</w:t>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 121, pp.104176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2020.104176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193649v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Good Reasons for Buying Fish Exclusively From Community-Supported Fisheries: The Case of Yeu Island in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Salladarré</w:t>
+                <w:t xml:space="preserve">Fishery management under poorly known dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B.R. Do Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Lazuech</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2018.07.017⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 279 (1), pp.242-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2019.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01909642v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The declining price anomaly in sequential auctions of identical commodities with asymmetric bidders: empirical evidence from the Nephrops norvegicus market in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Salladarré</w:t>
+                <w:t xml:space="preserve">To Discard or to Co-Produce by Recycling Waste: An Illustrative Analysis Involving Output Constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gino Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Game Theory Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (03), pp.1950001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219198919500014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/agec.12370⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01604394v1</w:t>
+                <w:t xml:space="preserve">hal-03193650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative appraisal of the resilience of marine social-ecological systems to mass mortalities of bivalves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Some Good Reasons for Buying Fish Exclusively From Community-Supported Fisheries: The Case of Yeu Island in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Salladarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Cooley</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gervaise Debucquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lazuech</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5751/ES-09084-220146⟩</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 153, pp.172 - 180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2018.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694886v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01909642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring future scenarios for the global supply chain of tuna</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comparative appraisal of the resilience of marine social-ecological systems to mass mortalities of bivalves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guillotreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Allison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Mullon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Guillotreau</w:t>
+                <w:t xml:space="preserve">Alida Bundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric D. Galbraith</w:t>
+                <w:t xml:space="preserve">Sarah Cooley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fortilus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Chaboud</w:t>
+                <w:t xml:space="preserve">Omar Defeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2016.08.004⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5751/ES-09084-220146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01584201v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of buyers and sellers on fish market prices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François-Charles Wolff</w:t>
+                <w:t xml:space="preserve">The declining price anomaly in sequential auctions of identical commodities with asymmetric bidders: empirical evidence from the Nephrops norvegicus market in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Salladarré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/erae/jbw006⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48 (6), pp.731-741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/agec.12370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03914098v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A demand analysis of the Spanish canned tuna market</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring future scenarios for the global supply chain of tuna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mullon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guillotreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric D. Galbraith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan José García-Del-Hoyo</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Fortilus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chaboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2017.09.014⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 140, pp.251 - 267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2016.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764156v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local, regional and global markets: what drives the tuna fisheries?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A demand analysis of the Spanish canned tuna market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan José García-Del-Hoyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramón Jiménez-Toribio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillermo Compeán</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Fish Biology and Fisheries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11160-016-9456-8⟩</w:t>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 86, pp.127-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2017.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03696010v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decision support tool for response to global change in marine systems: the IMBER-ADApT Framework</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effect of buyers and sellers on fish market prices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Chuenpagdee</w:t>
+                <w:t xml:space="preserve">Laurent Gobillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.R. Cooley</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François-Charles Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guillotreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Fisheries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/faf.12110⟩</w:t>
+              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (1), pp.149-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/erae/jbw006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03705856v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03914098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food security or economic profitability? Projecting the effects of climate and socioeconomic changes on global skipjack tuna fisheries under three management strategies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local, regional and global markets: what drives the tuna fisheries?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dale Squires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Compeán</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Environmental Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2016.08.003⟩</w:t>
+              <w:t xml:space="preserve">Reviews in Fish Biology and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (4), pp.909-929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11160-016-9456-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01587553v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of a micro-scale index to identify potential death risk areas due to sea-flood surges: lessons from Storm Xynthia on the French Atlantic coast</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A decision support tool for response to global change in marine systems: the IMBER-ADApT Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bundy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chuenpagdee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.R. Cooley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Defeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Creach</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Glaeser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11069-015-1669-y⟩</w:t>
+              <w:t xml:space="preserve">Fish and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (4), pp.1183-1193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/faf.12110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158179v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de la confiance dans les relations d'échange : le cas du marché de poisson de Kribi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Food security or economic profitability? Projecting the effects of climate and socioeconomic changes on global skipjack tuna fisheries under three management strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Dueri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guillotreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramón Jiménez-Toribio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Tiotsop</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Guillotreau</w:t>
+                <w:t xml:space="preserve">Ricardo Oliveros-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Rouchier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14 (2), pp.189--220. </w:t>
+              <w:t xml:space="preserve">Global Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41, pp.1 - 12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfse.014.0189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2016.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01474266v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting asymmetric price transmission with consistent threshold along the fish supply chain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The use of a micro-scale index to identify potential death risk areas due to sea-flood surges: lessons from Storm Xynthia on the French Atlantic coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gonzales</w:t>
+                <w:t xml:space="preserve">Axel Creach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Le Grel</w:t>
+                <w:t xml:space="preserve">Denis Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Agricultural Economics / Revue canadienne d'agroeconomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 61 (1), pp.37-60. </w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 77, pp.1679-1710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1744-7976.2012.01257.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11069-015-1669-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643737v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les préférences des consommateurs pour un écolabel. Le cas des produits de la mer en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Salladarré</w:t>
+                <w:t xml:space="preserve">Le rôle de la confiance dans les relations d'échange : le cas du marché de poisson de Kribi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tiotsop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Ollivier</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Rouchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (2), pp.189--220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.014.0189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00869365v1</w:t>
+                <w:t xml:space="preserve">hal-01474266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Firm's Management in Production: Management, Firm, and Time Effects in an Indian Ocean Tuna Fishery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dale Squires</w:t>
+                <w:t xml:space="preserve">Detecting asymmetric price transmission with consistent threshold along the fish supply chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Simioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Grel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ajae/aas140⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Agricultural Economics / Revue canadienne d'agroeconomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (1), pp.37-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1744-7976.2012.01257.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03914271v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global science-policy partnership for progress toward sustainability of oceanic ecosystems and fisheries</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les préférences des consommateurs pour un écolabel. Le cas des produits de la mer en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Salladarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guillotreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marine Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Environmental Sustainability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 94 (3), pp.339-362</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00985006v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00869365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk Perception and Risk Management Strategies of Oyster Farmers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Pardo</w:t>
+                <w:t xml:space="preserve">The Firm's Management in Production: Management, Firm, and Time Effects in an Indian Ocean Tuna Fishery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Charles Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dale Squires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Resource Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5950/0738-1360-28.3.285⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 95 (3), pp.547 - 567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ajae/aas140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295714v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03914271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A future for marine fisheries in Europe (Manifesto of the Association Francaise d'Halieumetrie)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A global science-policy partnership for progress toward sustainability of oceanic ecosystems and fisheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+                <w:t xml:space="preserve">K. Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bez</w:t>
+                <w:t xml:space="preserve">L. Campling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Forest</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Guillotreau</w:t>
+                <w:t xml:space="preserve">H. Arrizabalaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Laloe</w:t>
+                <w:t xml:space="preserve">O. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 109 (1), pp.6. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Environmental Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (3-4), pp.314-319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fishres.2011.02.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cosust.2013.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730149v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que faut-il attendre des nouveaux accords de pêche UE-ACP ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risk Perception and Risk Management Strategies of Oyster Farmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Tiers Monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 206 (2), pp.177. </w:t>
+              <w:t xml:space="preserve">Marine Resource Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (3), pp.285-304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rtm.206.0177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5950/0738-1360-28.3.285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193659v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fishing tuna around Fish Aggregating Devices (FADs) vs free swimming schools: Skipper decision and other determining factors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A future for marine fisheries in Europe (Manifesto of the Association Francaise d'Halieumetrie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Laloe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fisheries Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 109 (2-3), pp.234-242. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fishres.2011.02.007⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 109 (1), pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fishres.2011.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00632070v1</w:t>
+                <w:t xml:space="preserve">hal-00730149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The price effect of expanding fish auction markets</w:t>
+                <w:t xml:space="preserve">Fishing tuna around Fish Aggregating Devices (FADs) vs free swimming schools: Skipper decision and other determining factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ramón Jiménez-Toribio</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Salladarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dewals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dagorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jebo.2011.01.031⟩</w:t>
+              <w:t xml:space="preserve">Fisheries Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 109 (2-3), pp.234-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fishres.2011.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">peer-01053434v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00632070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global integration of European tuna markets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Que faut-il attendre des nouveaux accords de pêche UE-ACP ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Mongruel</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaele Proutière-Maulion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2010.04.022⟩</w:t>
+              <w:t xml:space="preserve">Revue Tiers Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 206 (2), pp.177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rtm.206.0177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00838326v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Demand for Seafood Eco-Labels in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The price effect of expanding fish auction markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Monfort</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramón Jiménez-Toribio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Industrial Organization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 79 (3), pp.211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2011.01.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2202/1542-0485.1308⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-00545202v1</w:t>
+                <w:t xml:space="preserve">peer-01053434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accords de pêche UE-ACP : le rôle de la compensation financière et des coalitions dans le partage de la rente halieutique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Vallée</w:t>
+                <w:t xml:space="preserve">Global integration of European tuna markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramón Jiménez Toribio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elimane Abou Kane</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mongruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/redp.195.0727⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 86 (1-2), pp.166-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2010.04.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03193662v1</w:t>
+                <w:t xml:space="preserve">hal-00838326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Demand for Seafood Eco-Labels in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Salladarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guillotreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Industrial Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (1), pp.online review. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2202/1542-0485.1308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00545202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accords de pêche UE-ACP : le rôle de la compensation financière et des coalitions dans le partage de la rente halieutique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guillotreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elimane Abou Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 119 (5), pp.727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/redp.195.0727⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Price-cost margins and structural change : sub-contracting within the salmon marketing chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Grel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Simioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Development Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 9 (4), pp.581-597. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1467-9361.2005.00295.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6495,1061 +6746,1061 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CoCliME : Co-development of Climate services for adaptation to changing Marine Ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bengt Karlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cusack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Appéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Arneborg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Berdalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES Annual Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Gothenberg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03945641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The law and economics of marine bioprospecting in areas beyond national jurisdiction: the role of uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV International Conference Redexmar, Blue Growth Strategy and the law of the sea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Vigo, Jun 2018, Vigo, Galicia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04605952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal bioeconomic management of the Eastern Atlantic Bluefin tuna fishery: where do we stand after the recovery plan?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Selles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonhommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FAERE Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish eaters or alternative consumers? The multiple ways of joining Community-Supported Fishery schemes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Debucquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lazuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Salladarré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MARE conference People and the Sea 9: dealing with maritime mobilities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tool to locate potential death areas due to coastal flood: the V.I.E. Index</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Mercier</w:t>
+                <w:t xml:space="preserve">The declining price anomaly in sequential auctions with asymmetric buyers: The case of Nephrops norvegicus in Lorient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Salladarré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANEXT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, COSELMAR, Jun 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362000v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The declining price anomaly in sequential auctions with asymmetric buyers: The case of Nephrops norvegicus in Lorient</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Salladarré</w:t>
+                <w:t xml:space="preserve">A tool to locate potential death areas due to coastal flood: the V.I.E. Index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Créach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANEXT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">, COSELMAR, Jun 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740492v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The declining price anomaly in sequential auctions with asymmetric buyers: Evidence from the Nephrops norvegicus market in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Salladarré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIFET 18th Biennial Conference 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies de croissance des firmes et globalisation de la production de produits de la mer : le cas de l'industrie de la conserve de thon, 1880-2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mongruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Journées Scientifiques de l'Université du Sud Toulon-Var</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00838915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a marine protected area to fishery profitability and income distribution. Some evidence from the Gulf of Thailand (Mu Ko Chumphon National Park versus Chumphon Province )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Weigel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thunthada Mawongwai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIFET 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Montpellier, France. p. 1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00551796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Market Power and the European Tuna Oligopsony : Implications for Fisheries and Trade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mongruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramón Jiménez Toribio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Achieving a Sustainable Future : Managing Aquaculture, Fishing, Trade and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Nha Trang, Vietnam. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00359158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7559,279 +7810,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CoCliME : Investigating the socioeconomic impacts of HABs through co-development with stakeholders in European marine coastal areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Appéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PICES-2019 Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Victoria (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les éclaireurs : recette de vulgarisation scientifique sans gros mots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vona Méléder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mahévas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Dumay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Creach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l’Association Française d’Halieutique,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7841,1218 +8092,1364 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Change in Marine Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alida Bundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ian Perry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrice Guillotreau, Alida Bundy, R. Ian Perry. Routledge, 1, 2017, 978-1-138-05922-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781315163765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03754113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmful Algae</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Seychelles : towards a truly sustainable blue economy ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Springer Nature. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Duvail, Stéphanie (dir.); Herrmann, Marine (dir.); Lévy, Marina (dir.); Pringault, Olivier (dir.); Guedj, Catherine (ed.); Lavagne, Corinne (ed.); Portal-Cabanel, J. (ed.); Rechner, Daïna (ed.); Sabrié, Marie-Lise (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blue Economy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Our shared ocean : science in the Global South for a sustainable world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, pp.134-135, 2025, Grands Enjeux, 978-2-7099-3070-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885491v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05139706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The law and economics of marine bioprospecting in areas beyond national jurisdiction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seychelles : vers une économie bleue réellement durable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jaime Cabeza Pereiro, Belén Fernández Docampo. </w:t>
+              <w:t xml:space="preserve">Duvail, Stéphanie (dir.); Herrmann, Marine (dir.); Lévy, Marina (dir.); Pringault, Olivier (dir.); Guedj, Catherine (ed.); Lavagne, Corinne (ed.); Portal-Cabanel, J. (ed.); Rechner, Daïna (ed.); Sabrié, Marie-Lise (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estrategia Blue growth y derecho del mar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bomarzo, pp.429-447, 2018, 978-84-17310-47-9</w:t>
+              <w:t xml:space="preserve">L'océan en commun : sciences au sud pour un monde durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, pp.136-137, 2025, Grands Enjeux, 978-2-7099-3067-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753399v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05122019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass mortality of farmed oysters in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Harmful Algae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catharina Alves de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Mardones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aletta Yñiguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">Patrice Guillotreau, Alida Bundy, R. Ian Perry. </w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer Nature. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change in Marine Systems : integrating Natural, Social and Governing Responses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Blue Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature Singapore, pp.287-317, 2022, 978-981-19506-5-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-19-5065-0_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753448v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The law and economics of marine bioprospecting in areas beyond national jurisdiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">Patrice Guillotreau, Alida Bundy, R. Ian Perry. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jaime Cabeza Pereiro, Belén Fernández Docampo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change in Marine Systems : integrating Natural, Social and Governing Responses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, 2017, 978-1-138-05922-1</w:t>
+              <w:t xml:space="preserve">Estrategia Blue growth y derecho del mar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bomarzo, pp.429-447, 2018, 978-84-17310-47-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03755486v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Mass mortality of farmed oysters in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Ian Perry</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrice Guillotreau, Alida Bundy, R. Ian Perry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change in Marine Systems : integrating Natural, Social and Governing Responses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2017, 978-1-138-05922-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753441v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels indicateurs pour une juste valorisation de l’environnement?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alida Bundy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ian Perry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrice Guillotreau, Alida Bundy, R. Ian Perry. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement et développement durable dans les politiques de l'Union européenne : actualités et défis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.81-92, 2017, 978-2-7535-5310-1</w:t>
+              <w:t xml:space="preserve">Global Change in Marine Systems : integrating Natural, Social and Governing Responses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2017, 978-1-138-05922-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764321v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shortage and labor productivity on the global seafaring market</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Patrick Chaumette. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alida Bundy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ian Perry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Elizabeth Van Putten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Breckwoldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrice Guillotreau, Alida Bundy, R. Ian Perry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seafarers : an international labour market in perspective</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.15-27, 2016, 978-84-15176-67-1</w:t>
+              <w:t xml:space="preserve">Global Change in Marine Systems : integrating Natural, Social and Governing Responses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2017, 978-1-138-05922-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01469666v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03755486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre gris et vert , la traduction en nuances du conflit portuaire de Donges-Est</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Despres</w:t>
+                <w:t xml:space="preserve">Quels indicateurs pour une juste valorisation de l’environnement?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Choblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'estuaire de la Loire, un territoire en développement durable ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.471, 2009, 978-2-7535-0931-3</w:t>
+              <w:t xml:space="preserve">Environnement et développement durable dans les politiques de l'Union européenne : actualités et défis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.81-92, 2017, 978-2-7535-5310-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03063965v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse lexicale d’un conflit d’aménagement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Choblet</w:t>
+                <w:t xml:space="preserve">Shortage and labor productivity on the global seafaring market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bagoulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fialaire, Jacques. </w:t>
+              <w:t xml:space="preserve">Patrick Chaumette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les stratégies du développement durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.309-331, 2008, 9782296076181</w:t>
+              <w:t xml:space="preserve">Seafarers : an international labour market in perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gomylex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.15-27, 2016, 978-84-15176-67-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065966v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01469666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entre gris et vert , la traduction en nuances du conflit portuaire de Donges-Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Despres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guillotreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'estuaire de la Loire, un territoire en développement durable ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.471, 2009, 978-2-7535-0931-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse lexicale d’un conflit d’aménagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Despres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guillotreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fialaire, Jacques. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les stratégies du développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.309-331, 2008, 9782296076181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Penetration of the French fish market by imports of farmed salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ferreira-Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Grel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Simioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prices and margins along the european seafood value chain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, Université de Nantes, pp.99-107, 2003, 2-86939-192-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9062,272 +9459,272 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blue carbon credits: a lot of promises but even more uncertainties for the Global South</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Manouvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Proisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Policy Brief, COP28, UAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un avenir pour les pêches maritimes en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Laloe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9337,1430 +9734,1430 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical Bio-Economics 2.0 for Sustainable Fisheries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M D Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U R Sumaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Zaccour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Ekeland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446752v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Tipping Points in the Success of International Fisheries Management: An Experimental Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Selles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bonhommeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guillotreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Selles</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01719101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing competition on Maritime Routes in the Liner Shipping Industry through multivariate analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikola Kutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01828643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To discard or to coproduce by recycling waste: An output constraint analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gino Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01591879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fewer Fish for Higher Profits? Price Response and Economic Incentives in Global Tuna Fisheries Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chin-Hwa Jenny Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fu-Sung Chiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dale Squires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the law of one price using micro panel data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gobillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00849075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The anatomy of prices on the French fish market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gobillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00839147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Firm's Management in Production: Management, Firm and Time Effects in an Indian Ocean Tuna Fishery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dale Squires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00726694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xynthia : une tempête d'exception ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00693405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk Perceptions and Risk Management Strategies in French Oyster Farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00547701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global integration of European tuna markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramòn Jiménez-Toribio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mongruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00430014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeur et juste prix des produits alimentaires dans une économie de services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00441909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of climate variability on the tuna economy of Seychelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramòn Jiménez-Toribio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesya Nadzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00430051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetry of price transmission within the French value chain of seafood products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Grel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Simioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural change and asymmetric transmission of prices. What do we learn about the nature of fishery products ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Grel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Simioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10770,165 +11167,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension des socio-écosystèmes littoraux et marins pour la prévention et la gestion des risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IFREMER, Nantes Université. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04663002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId337"/>
+      <w:footerReference w:type="default" r:id="rId348"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11075,51 +11472,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05507395v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Tidd" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Travassos Tolotti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guillotreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dagorn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2026.111495" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05248208v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Sadio Diallo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Dissou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Garabedian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allassane Ouattara" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.70081" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05072041v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Capello" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-025-09925-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263028v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Smith" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ussif Rashid Sumalia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zaccour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Ekeland" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.70013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04918779v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Fu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago Mosqueira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106563" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111776v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina von Schuckmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vincent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blanke" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sp-6-osr9-1-2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574621v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Punloeuvivorth Rom" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116320" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574631v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharif Antoine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Salladarr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-024-00054-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04304162v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillotreau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salladarr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capello" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupaix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Floc'H" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12799" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04262704v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex N. Tidd" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Floc&#8217;h" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Imzilen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Tolotti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-45112-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948692v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lantz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesya Nadzon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/722490" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03994105v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Squires" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Jim&#233;nez-Toribio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Anastacio-Solis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2023.106646" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03903499v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moullec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gascuel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lalo&#235;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Lucas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2022.105460" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04214189v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bistoquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chassot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rassool" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2023020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04304176v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatime Kante" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Perchat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.138018" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03687105v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Forget" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10668-022-02432-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678148v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2785/739415" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411108v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lucas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Assan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.116454" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411109v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cariou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41278-021-00184-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413524v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Bihan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morineau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pardo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2020.101968" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193645v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliia Buhlak" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vall&#233;e" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Theodorou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10454438.2021.1887040" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02875497v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Debucquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lazuech" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Troiville" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00101-3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193646v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Selles" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonhommeau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-020-00419-y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514119v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Trouillet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahevas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2020.103929" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514120v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barill&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Bris" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goulletquer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Thomas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glize" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.735045" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441002v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynnlee Chikudza" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzente" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Alexander" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2020.104176" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489786v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bagoulla" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2020.103818" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193650v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Baudry" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219198919500014" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193649v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B.R. Do Val" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.05.016" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01909642v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervaise Debucquet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.07.017" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604394v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Loisel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Ollivier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/agec.12370" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03694886v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Allison" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alida Bundy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cooley" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Defeo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09084-220146" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584201v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mullon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. Galbraith" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fortilus" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chaboud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2016.08.004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1KLPQ23-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914098v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gobillon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Charles Wolff" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbw006" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764156v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Garc&#237;a-Del-Hoyo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2017.09.014" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03696010v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Sun" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Compe&#225;n" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-016-9456-8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705856v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bundy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chuenpagdee" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Cooley" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Defeo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Glaeser" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12110" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587553v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Dueri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Oliveros-Ramos" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2016.08.003" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LC36G30Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158179v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Creach" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-015-1669-y" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01474266v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tiotsop" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.014.0189" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643737v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simioni" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gonzales" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Grel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7976.2012.01257.x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869365v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marine Lesage" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914271v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aas140" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985006v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maury" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Miller" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Campling" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Arrizabalaga" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aumont" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2013.05.008" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4RQMF4C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295714v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5950/0738-1360-28.3.285" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730149v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Forest" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Laloe" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2011.02.002" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193659v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Prouti&#232;re-Maulion" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.206.0177" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632070v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dewals" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2011.02.007" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0J1JD1W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/peer-01053434v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2011.01.031" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838326v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Jim&#233;nez Toribio" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mongruel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2010.04.022" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545202v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perraudeau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Monfort" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-0485.1308" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-GN8L7BGV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193662v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elimane Abou Kane" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.195.0727" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-71B71QXH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675610v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9361.2005.00295.x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BPHL1X5V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945641v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengt Karlson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cusack" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas App&#233;r&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Arneborg" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Berdalet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605952v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Delfour-Samama" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048714v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02002101v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362000v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cr&#233;ach" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740492v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796465v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838915v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551796v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Weigel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thunthada Mawongwai" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morand" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois No&#235;l" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359158v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477599v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer West" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Travers" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119100v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vona M&#233;l&#233;der" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dumay" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754113v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ian Perry" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315163765" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03885491v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina Alves de Souza" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mardones" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aletta Y&#241;iguez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-5065-0_10" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753399v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753448v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755486v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Elizabeth Van Putten" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Breckwoldt" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753441v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764321v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Loisel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01469666v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gomylex.com/index.php?main_page=product_info&amp;amp;cPath=&amp;amp;products_id=226" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03063965v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Despres" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Choblet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03065966v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828954v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferreira-Dias" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04425664v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comte" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier-Salem" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Manouvrier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841899v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bez" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laloe" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446752v3" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Doyen" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D Smith" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U R Sumaila" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zaccour" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Ekeland" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719101v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828643v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Kutin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591879v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110771v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin-Hwa Jenny Sun" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu-Sung Chiang" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849075v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charles Wolff" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839147v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726694v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693405v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547701v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430014v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#242;n Jim&#233;nez-Toribio" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441909v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430051v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Robinson" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833661v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828274v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663002v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hess" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Simon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Baron" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05507395v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Tidd" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Travassos Tolotti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guillotreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dagorn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2026.111495" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05588064v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Travassos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fme.70071" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05248208v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Sadio Diallo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Dissou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Garabedian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allassane Ouattara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.70081" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05072041v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Capello" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-025-09925-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111776v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina von Schuckmann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vincent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blanke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sp-6-osr9-1-2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04918779v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Fu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago Mosqueira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106563" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263028v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Smith" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ussif Rashid Sumalia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zaccour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Ekeland" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.70013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05072042v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D P Tittensor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T D Eddy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E H Allison" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bahri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024EF004851" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574621v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Punloeuvivorth Rom" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116320" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574631v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharif Antoine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Salladarr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-024-00054-w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948692v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lantz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesya Nadzon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/722490" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04262704v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex N. Tidd" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Floc&#8217;h" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Imzilen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Tolotti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-45112-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04304162v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillotreau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salladarr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capello" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupaix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Floc'H" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12799" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03994105v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Squires" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Jim&#233;nez-Toribio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Anastacio-Solis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2023.106646" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03903499v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moullec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gascuel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lalo&#235;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Lucas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2022.105460" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04214189v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bistoquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chassot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rassool" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2023020" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04304176v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatime Kante" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Perchat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.138018" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678148v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2785/739415" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03687105v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Forget" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10668-022-02432-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411108v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lucas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Assan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.116454" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411109v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cariou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41278-021-00184-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413524v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Bihan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morineau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pardo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2020.101968" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193645v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliia Buhlak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vall&#233;e" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Theodorou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10454438.2021.1887040" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193646v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Selles" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonhommeau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-020-00419-y" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02875497v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Debucquet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lazuech" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Troiville" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00101-3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514119v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Trouillet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahevas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2020.103929" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514120v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barill&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Bris" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goulletquer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Thomas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glize" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.735045" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489786v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bagoulla" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2020.103818" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441002v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynnlee Chikudza" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzente" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Alexander" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2020.104176" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193649v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B.R. Do Val" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.05.016" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193650v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Baudry" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219198919500014" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01909642v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervaise Debucquet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.07.017" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03694886v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Allison" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alida Bundy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cooley" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Defeo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09084-220146" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604394v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Loisel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Ollivier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/agec.12370" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584201v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mullon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. Galbraith" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fortilus" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chaboud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2016.08.004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1KLPQ23-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764156v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Garc&#237;a-Del-Hoyo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2017.09.014" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914098v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gobillon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Charles Wolff" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbw006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03696010v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Sun" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Compe&#225;n" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-016-9456-8" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705856v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bundy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chuenpagdee" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Cooley" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Defeo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Glaeser" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12110" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587553v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Dueri" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Oliveros-Ramos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2016.08.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LC36G30Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158179v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Creach" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-015-1669-y" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01474266v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tiotsop" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.014.0189" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643737v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simioni" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gonzales" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Grel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7976.2012.01257.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869365v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marine Lesage" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914271v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aas140" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985006v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maury" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Miller" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Campling" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Arrizabalaga" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aumont" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2013.05.008" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4RQMF4C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295714v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5950/0738-1360-28.3.285" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730149v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Forest" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Laloe" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2011.02.002" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632070v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dewals" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2011.02.007" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0J1JD1W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193659v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Prouti&#232;re-Maulion" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.206.0177" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/peer-01053434v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2011.01.031" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838326v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Jim&#233;nez Toribio" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mongruel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2010.04.022" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545202v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perraudeau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Monfort" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-0485.1308" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-GN8L7BGV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193662v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elimane Abou Kane" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.195.0727" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-71B71QXH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675610v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9361.2005.00295.x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BPHL1X5V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945641v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengt Karlson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cusack" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas App&#233;r&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Arneborg" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Berdalet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605952v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Delfour-Samama" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048714v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02002101v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740492v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362000v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cr&#233;ach" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796465v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838915v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551796v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Weigel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thunthada Mawongwai" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois No&#235;l" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359158v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477599v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer West" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Travers" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119100v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vona M&#233;l&#233;der" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dumay" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754113v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ian Perry" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315163765" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139706v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122019v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03885491v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina Alves de Souza" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mardones" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aletta Y&#241;iguez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-5065-0_10" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753399v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753448v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753441v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755486v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Elizabeth Van Putten" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Breckwoldt" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764321v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Loisel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01469666v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gomylex.com/index.php?main_page=product_info&amp;amp;cPath=&amp;amp;products_id=226" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03063965v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Despres" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Choblet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03065966v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828954v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferreira-Dias" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04425664v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comte" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier-Salem" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Manouvrier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841899v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bez" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laloe" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446752v3" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Doyen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D Smith" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U R Sumaila" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zaccour" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Ekeland" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719101v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828643v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Kutin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591879v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110771v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin-Hwa Jenny Sun" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu-Sung Chiang" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849075v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charles Wolff" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839147v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726694v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693405v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547701v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430014v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#242;n Jim&#233;nez-Toribio" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441909v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430051v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Robinson" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833661v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828274v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663002v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hess" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Simon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Baron" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>