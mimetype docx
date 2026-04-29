--- v0 (2026-04-07)
+++ v1 (2026-04-29)
@@ -1762,282 +1762,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05326441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions son/mouvement: indiçage rythmique et sonification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scoring synchronization between music and motion: local Vs global approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Bayd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit G. Bardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire GIPSA-lab du Pôle Science des Données - Atelier sonification du geste</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO 2024 - 32nd European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04550736v1</w:t>
+                <w:t xml:space="preserve">hal-04728052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions son/mouvement: indiçage rythmique et sonification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM’ 24 - Atelier participatif sur les Interfaces Humain-Machine Sonores et la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire GIPSA-lab du Pôle Science des Données - Atelier sonification du geste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550730v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scoring synchronization between music and motion: local Vs global approaches</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions son/mouvement: indiçage rythmique et sonification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guyot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2024 - 32nd European Signal Processing Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IHM’ 24 - Atelier participatif sur les Interfaces Humain-Machine Sonores et la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715297⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04728052v1</w:t>
+                <w:t xml:space="preserve">hal-04550730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of rhythm features on beat/movement synchronization using a low-cost vision system</w:t>
               </w:r>
@@ -2354,252 +2354,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring synchronization between movement and music toward a multi-scale approach</w:t>
+                <w:t xml:space="preserve">Automatic scoring of synchronization from fingers motion capture and music beats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Bayd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit G. Bardy</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOCO'22 - 8th International Conference on Movement and Computing Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISHAPE 2022 - 1st Int. Workshop on Intelligent Systems in Human and Artificial Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lecce, Italy. pp.235-245, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-13321-3_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03869839v1</w:t>
+                <w:t xml:space="preserve">hal-03682819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic scoring of synchronization from fingers motion capture and music beats</w:t>
+                <w:t xml:space="preserve">Measuring synchronization between movement and music toward a multi-scale approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Bayd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Bardy</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit G. Bardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISHAPE 2022 - 1st Int. Workshop on Intelligent Systems in Human and Artificial Perception</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MOCO'22 - 8th International Conference on Movement and Computing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Chicago, Illinois, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-13321-3_21⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03682819v1</w:t>
+                <w:t xml:space="preserve">hal-03869839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronization of speech and gestures in an interactional context (SyncoGest Project)</w:t>
               </w:r>
@@ -4965,243 +4965,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ternary rhythms and swing Feel: how music influences arm and finger synchronization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sonification du mouvement du bras pour le traitement de la maladie de Parkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cochen de Cock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JJCAAS 2023 - Journées Jeunes Chercheur·se·s en Audition, Acoustique musicale et Signal audio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Paris, France. 2023</w:t>
+              <w:t xml:space="preserve">Journées Perception Sonore 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04122297v1</w:t>
+                <w:t xml:space="preserve">hal-04316458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonification du mouvement du bras pour le traitement de la maladie de Parkinson</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ternary rhythms and swing Feel: how music influences arm and finger synchronization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Bayd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit G. Bardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Cochen de Cock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Perception Sonore 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris, France. 2023</w:t>
+              <w:t xml:space="preserve">JJCAAS 2023 - Journées Jeunes Chercheur·se·s en Audition, Acoustique musicale et Signal audio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Paris, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04316458v1</w:t>
+                <w:t xml:space="preserve">hal-04122297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation perceptive des sons de lauzes de couverture</w:t>
               </w:r>
@@ -5980,51 +5980,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="81EB8AD7"/>
+    <w:nsid w:val="69823F2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6211,51 +6211,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-guyot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0822-3714" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182054357" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAX-2095-2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05574206v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bourdon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Damm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gasnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guyot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cochen de Cock" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-44239-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05193513v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bayd" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit G. Bardy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2025.1595939" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05045278v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Velletaz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3560424" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04136339v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vallance" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton-Charani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2023.05.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126045v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Roman-Jimenez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Malon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chambon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charvillat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cvi2.12010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03763498v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3548555.3548560" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02958763v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Coler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Banegas-Flores" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/liames.v20i0.8660368" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683536v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Carruthers-Jones" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Eldridge" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hassall" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Holmes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.133797" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910888v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauban" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Albenge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Florin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine S&#233;nac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.28.1-16" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124075v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Moscoso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Johnston" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Eyre-Walker" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.06.012" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578629v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houix" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Susini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4996124" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05326441v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04550736v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04550730v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04728052v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715297" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04728239v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04287349v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lacazette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210365v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ardit Sota" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Alix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klevisa Xhika" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869839v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682819v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bardy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13321-3_21" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03875218v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Caillat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Marin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dodane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ouni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03330991v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guerin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lambeaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rotureau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3478384.3478393" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03443310v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942302v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Cances" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pellegrini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WASPAA.2019.8937143" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623089v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Roman Jimenez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684061v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05710-7_33" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983147v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684113v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3204949.3208133" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474894v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chen Eyre-Walker" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530246v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375409v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233473v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Batras" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blondel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boutet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Yin Chen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Catteau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387722v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107150v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684147v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Angles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mollaret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mangou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2636879.2636899" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666010v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Thlithi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Andr&#233;-Obrecht" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148156v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Valero Gonzalez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Alias" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147995v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142073v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853854v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svebor Karaman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Letoupin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;gret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684272v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2012.6269814" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04122297v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316458v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316432v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fogue Djombou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320233v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02523868v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J&#233;go" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tramus" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Guez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutet D.," TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983149v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03684236v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03696580v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-guyot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0822-3714" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182054357" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAX-2095-2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05574206v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bourdon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Damm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gasnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guyot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cochen de Cock" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-44239-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05193513v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bayd" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit G. Bardy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2025.1595939" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05045278v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Velletaz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3560424" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04136339v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vallance" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton-Charani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2023.05.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126045v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Roman-Jimenez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Malon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chambon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charvillat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cvi2.12010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03763498v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3548555.3548560" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02958763v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Coler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Banegas-Flores" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/liames.v20i0.8660368" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683536v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Carruthers-Jones" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Eldridge" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hassall" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Holmes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.133797" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910888v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauban" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Albenge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Florin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine S&#233;nac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.28.1-16" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124075v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Moscoso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Johnston" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Eyre-Walker" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.06.012" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578629v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houix" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Susini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4996124" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05326441v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04728052v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715297" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04550736v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04550730v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04728239v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04287349v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lacazette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210365v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ardit Sota" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Alix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klevisa Xhika" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682819v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bardy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13321-3_21" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869839v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03875218v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Caillat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Marin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dodane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ouni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03330991v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guerin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lambeaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rotureau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3478384.3478393" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03443310v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942302v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Cances" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pellegrini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WASPAA.2019.8937143" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623089v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Roman Jimenez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684061v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05710-7_33" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983147v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684113v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3204949.3208133" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474894v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chen Eyre-Walker" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530246v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375409v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233473v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Batras" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blondel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boutet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Yin Chen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Catteau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387722v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107150v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684147v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Angles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mollaret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mangou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2636879.2636899" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666010v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Thlithi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Andr&#233;-Obrecht" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148156v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Valero Gonzalez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Alias" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147995v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142073v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853854v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svebor Karaman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Letoupin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;gret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684272v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2012.6269814" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316458v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04122297v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316432v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fogue Djombou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320233v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02523868v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J&#233;go" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tramus" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Guez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutet D.," TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983149v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03684236v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03696580v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>