--- v1 (2026-04-29)
+++ v2 (2026-05-19)
@@ -1620,3334 +1620,3598 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spiking neural networks for multimodal dance performance classification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+                <w:t xml:space="preserve">Exploring multimodal neurophysiological synchrony and behaviour in choir performance: a preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Vergotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guyot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMD 2025 - Team and Multi-Agent Dynamics in Digital and Physical Realities</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MOCO '26 - The 10th International Conference on Movement and Computing 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Montpellier, France. 4 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3802842.3802873⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05326441v1</w:t>
+                <w:t xml:space="preserve">hal-05624791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scoring synchronization between music and motion: local Vs global approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamza Bayd</w:t>
+                <w:t xml:space="preserve">Automatic and perceptual assessment of motion coordination in dyadic dance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Velletaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Janaqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guyot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2024 - 32nd European Signal Processing Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715297⟩</w:t>
+              <w:t xml:space="preserve">MOCO '26 - The 10th International Conference on Movement and Computing 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Montpellier, France. 6 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3802842.3802901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728052v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions son/mouvement: indiçage rythmique et sonification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spiking neural networks for multimodal dance performance classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Velletaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Janaqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire GIPSA-lab du Pôle Science des Données - Atelier sonification du geste</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">TMD 2025 - Team and Multi-Agent Dynamics in Digital and Physical Realities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550736v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions son/mouvement: indiçage rythmique et sonification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scoring synchronization between music and motion: local Vs global approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Bayd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit G. Bardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM’ 24 - Atelier participatif sur les Interfaces Humain-Machine Sonores et la Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO 2024 - 32nd European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550730v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of rhythm features on beat/movement synchronization using a low-cost vision system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions son/mouvement: indiçage rythmique et sonification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guyot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOMOS 2024 - Third Symposium of the ICTMD Study Group on Sound, Movement, and the Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">Séminaire GIPSA-lab du Pôle Science des Données - Atelier sonification du geste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728239v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does the Use of Sonification of Arm Movement Modulate Gesture Reproduction?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions son/mouvement: indiçage rythmique et sonification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guyot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Cochen de Cock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACAPS 2023 - Les Environnements de l'Activité Physique et Sportive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Reims, France</w:t>
+              <w:t xml:space="preserve">IHM’ 24 - Atelier participatif sur les Interfaces Humain-Machine Sonores et la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04287349v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRNN-BASED SPLASH AUDIO EVENT DETECTION FOR FISH MONITORING</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ardit Sota</w:t>
+                <w:t xml:space="preserve">Influence of rhythm features on beat/movement synchronization using a low-cost vision system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Bayd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Klevisa Xhika</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit G. Bardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum 2023 - 10th convention of the European Acoustics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAA, Sep 2023, Turino, Italy</w:t>
+              <w:t xml:space="preserve">SOMOS 2024 - Third Symposium of the ICTMD Study Group on Sound, Movement, and the Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210365v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic scoring of synchronization from fingers motion capture and music beats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamza Bayd</w:t>
+                <w:t xml:space="preserve">How does the Use of Sonification of Arm Movement Modulate Gesture Reproduction?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lacazette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Bardy</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cochen de Cock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISHAPE 2022 - 1st Int. Workshop on Intelligent Systems in Human and Artificial Perception</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACAPS 2023 - Les Environnements de l'Activité Physique et Sportive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-13321-3_21⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03682819v1</w:t>
+                <w:t xml:space="preserve">hal-04287349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring synchronization between movement and music toward a multi-scale approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamza Bayd</w:t>
+                <w:t xml:space="preserve">CRNN-BASED SPLASH AUDIO EVENT DETECTION FOR FISH MONITORING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ardit Sota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Slangen</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klevisa Xhika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOCO'22 - 8th International Conference on Movement and Computing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Chicago, Illinois, United States</w:t>
+              <w:t xml:space="preserve">Forum Acusticum 2023 - 10th convention of the European Acoustics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAA, Sep 2023, Turino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03869839v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization of speech and gestures in an interactional context (SyncoGest Project)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measuring synchronization between movement and music toward a multi-scale approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Bayd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit G. Bardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISGS 2022 - 9th Conference of the International Society for Gesture Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Chicago, United States</w:t>
+              <w:t xml:space="preserve">MOCO'22 - 8th International Conference on Movement and Computing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Chicago, Illinois, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875218v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish migration monitoring from audio detection with CNNs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic scoring of synchronization from fingers motion capture and music beats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Bayd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alexis Rotureau</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Audiomostly 2021 - a conference on interaction with sound</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3478384.3478393⟩</w:t>
+              <w:t xml:space="preserve">ISHAPE 2022 - 1st Int. Workshop on Intelligent Systems in Human and Artificial Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lecce, Italy. pp.235-245, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-13321-3_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330991v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we predict the internal load (perceived exertion) from the external load (GPS) with machine learning?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Guyot</w:t>
+                <w:t xml:space="preserve">Synchronization of speech and gestures in an interactional context (SyncoGest Project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitille Caillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dodane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Perrey</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrice Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Ouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACAPS 2021 - 19ème congrès international des chercheurs en Activités Physiques et Sportives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ISGS 2022 - 9th Conference of the International Society for Gesture Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03443310v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Post-Processing Algorithms for Polyphonic Sound Event Detection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fish migration monitoring from audio detection with CNNs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Pellegrini</w:t>
+                <w:t xml:space="preserve">Thomas Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Lambeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Rotureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WASPAA.2019.8937143⟩</w:t>
+              <w:t xml:space="preserve">Audiomostly 2021 - a conference on interaction with sound</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Trento (virtual), Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3478384.3478393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942302v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toulouse Campus Surveillance Dataset: scenarios, soundtracks, synchronized videos with overlapping and disjoint views</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Roman Jimenez</w:t>
+                <w:t xml:space="preserve">Can we predict the internal load (perceived exertion) from the external load (GPS) with machine learning?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Perrey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th ACM Multimedia Systems Conference (MMSys 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Amsterdam, Netherlands. pp.393-398</w:t>
+              <w:t xml:space="preserve">ACAPS 2021 - 19ème congrès international des chercheurs en Activités Physiques et Sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623089v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03443310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audiovisual annotation procedure for multi-view field recordings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of Post-Processing Algorithms for Polyphonic Sound Event Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Cances</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on MultiMedia Modeling (MMM 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-05710-7_33⟩</w:t>
+              <w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics (WASPAA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, New Paltz, NY, United States. pp.318-322, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WASPAA.2019.8937143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03684061v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound event detection from weak annotations: weighted-GRU versus multi-instance-learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pellegrini</w:t>
+                <w:t xml:space="preserve">Toulouse Campus Surveillance Dataset: scenarios, soundtracks, synchronized videos with overlapping and disjoint views</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Malon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Roman Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guyot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Charvillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Detection and Classification of Acoustic Scenes and Events 2018 Workshop (DCASE2018) - IEEE AASP 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Surrey, United Kingdom. pp.64--68</w:t>
+              <w:t xml:space="preserve">9th ACM Multimedia Systems Conference (MMSys 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Amsterdam, Netherlands. pp.393-398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02983147v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toulouse Campus Surveillance Dataset: scenarios, soundtracks, synchronized videos with overlapping and disjoint views</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Audiovisual annotation procedure for multi-view field recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Malon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Roman-Jimenez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Charvillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th ACM Multimedia Systems Conference (MMSys 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3204949.3208133⟩</w:t>
+              <w:t xml:space="preserve">25th International Conference on MultiMedia Modeling (MMM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Thessaloniki, Greece. pp.399-410, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-05710-7_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03684113v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sinusoidal modelling for ecoacoustics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sound event detection from weak annotations: weighted-GRU versus multi-instance-learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Cances</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guyot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual conference Interspeech (INTERSPEECH 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, San Francisco, United States. pp. 2602-2606</w:t>
+              <w:t xml:space="preserve">Detection and Classification of Acoustic Scenes and Events 2018 Workshop (DCASE2018) - IEEE AASP 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Surrey, United Kingdom. pp.64--68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01474894v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la transcription automatique de gestes du soundpainting pour l'analyse de performances interactives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toulouse Campus Surveillance Dataset: scenarios, soundtracks, synchronized videos with overlapping and disjoint views</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Malon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Roman-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Charvillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Informatique Musicale (JIM 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th ACM Multimedia Systems Conference (MMSys 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Jun 2018, Amsterdam, Netherlands. pp.393-398, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3204949.3208133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01530246v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Browsing soundscapes</w:t>
+                <w:t xml:space="preserve">Sinusoidal modelling for ecoacoustics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Eldridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Chen Eyre-Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Technologies for Music Notation and Representation (TENOR 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Paris, France. pp. 1-8</w:t>
+              <w:t xml:space="preserve">Annual conference Interspeech (INTERSPEECH 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, San Francisco, United States. pp. 2602-2606</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01375409v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the CIGALE project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers la transcription automatique de gestes du soundpainting pour l'analyse de performances interactives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Digital Subject: Codes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labex ArtsH2H, Nov 2015, Paris et Saint-Denis, France</w:t>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale (JIM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Albi, France. pp. 118-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01233473v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01530246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soundscape visualization: a new approach based on automatic annotation and Samocharts</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On the CIGALE project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Batras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chu-Yin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Catteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Congress and Exposition on Noise Control Engineering (EuroNoise 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Maastricht, Netherlands. pp. 1489-1494</w:t>
+              <w:t xml:space="preserve">The Digital Subject: Codes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labex ArtsH2H, Nov 2015, Paris et Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01387722v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catégorisation des sons de liquide</w:t>
+                <w:t xml:space="preserve">Browsing soundscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congres Francais d'Acoustique (CFA 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Poitiers, France</w:t>
+              <w:t xml:space="preserve">1st International Conference on Technologies for Music Notation and Representation (TENOR 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Paris, France. pp. 1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01107150v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards soundpainting gesture recognition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soundscape visualization: a new approach based on automatic annotation and Samocharts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Mangou</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Audio Mostly: A Conference on Interaction With Sound (AM 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th European Congress and Exposition on Noise Control Engineering (EuroNoise 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Maastricht, Netherlands. pp. 1489-1494</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03684147v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application du critère BIC pour la segmentation en tours de chant</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pellegrini</w:t>
+                <w:t xml:space="preserve">Catégorisation des sons de liquide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Houix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Misdariis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Susini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème Journées d'Etudes sur la Parole (JEP 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone de la Communication Parlée (AFCP); Laboratoire d'Informatique de Nantes Atlantique (LINA); Laboratoire d'Informatique de l'Université du Maine (LIUM), Jun 2014, Le Mans, France. pp.166-175</w:t>
+              <w:t xml:space="preserve">12ème Congres Francais d'Acoustique (CFA 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03666010v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-step detection of water sound events for the diagnostic and monitoring of dementia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards soundpainting gesture recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Valero Gonzalez</w:t>
+                <w:t xml:space="preserve">Baptiste Angles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesc Alias</w:t>
+                <w:t xml:space="preserve">Christophe Mollaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Multimedia &amp; Expo - ICME</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th Audio Mostly: A Conference on Interaction With Sound (AM 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Aalborg, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2636879.2636899⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148156v1</w:t>
+                <w:t xml:space="preserve">hal-03684147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water sound recognition based on physical models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application du critère BIC pour la segmentation en tours de chant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Thlithi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine André-Obrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guyot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Régine André-Obrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing - ICASSP 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp. 793-797</w:t>
+              <w:t xml:space="preserve">30ème Journées d'Etudes sur la Parole (JEP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de la Communication Parlée (AFCP); Laboratoire d'Informatique de Nantes Atlantique (LINA); Laboratoire d'Informatique de l'Université du Maine (LIUM), Jun 2014, Le Mans, France. pp.166-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01147995v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03666010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance de sons d'eau pour l'indexation en activités de la vie quotidienne</w:t>
+                <w:t xml:space="preserve">Water sound recognition based on physical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine André-Obrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop - Alzheimer, Approche pluridisciplinaire - De la recherche clinique aux avancées technologiques - 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Toulouse, France. pp. 147-161</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing - ICASSP 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp. 793-797</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142073v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies for multiple feature fusion with Hierarchical HMM: Application to activity recognition from wearable audiovisual sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-step detection of water sound events for the diagnostic and monitoring of dementia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Valero Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Alias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Pattern Recognition (ICPR 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Tsukuba, Japan. pp.3192 - 3195</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Multimedia &amp; Expo - ICME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, San Jose, United States. pp. 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00853854v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Reconnaissance de sons d'eau pour l'indexation en activités de la vie quotidienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine André-Obrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop - Alzheimer, Approche pluridisciplinaire - De la recherche clinique aux avancées technologiques - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Toulouse, France. pp. 147-161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strategies for multiple feature fusion with Hierarchical HMM: Application to activity recognition from wearable audiovisual sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svebor Karaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Letoupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mégret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st International Conference on Pattern Recognition (ICPR 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Tsukuba, Japan. pp.3192 - 3195</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Water flow detection from a wearable device with a new feature, the spectral cover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine André-Obrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Workshop on Content-Based Multimedia Indexing (CBMI 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Annecy, France. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CBMI.2012.6269814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03684272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4957,362 +5221,362 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonification du mouvement du bras pour le traitement de la maladie de Parkinson</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation perceptive des sons de lauzes de couverture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Cochen de Cock</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fogue Djombou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Perception Sonore 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2023, Paris, France. 2023</w:t>
+              <w:t xml:space="preserve">, Nov 2023, Paris, France. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316458v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ternary rhythms and swing Feel: how music influences arm and finger synchronization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sonification du mouvement du bras pour le traitement de la maladie de Parkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cochen de Cock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JJCAAS 2023 - Journées Jeunes Chercheur·se·s en Audition, Acoustique musicale et Signal audio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Paris, France. 2023</w:t>
+              <w:t xml:space="preserve">Journées Perception Sonore 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122297v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation perceptive des sons de lauzes de couverture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Corn</w:t>
+                <w:t xml:space="preserve">Ternary rhythms and swing Feel: how music influences arm and finger synchronization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Bayd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Fogue Djombou</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit G. Bardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Perception Sonore 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris, France. , 2023</w:t>
+              <w:t xml:space="preserve">JJCAAS 2023 - Journées Jeunes Chercheur·se·s en Audition, Acoustique musicale et Signal audio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Paris, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316432v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modpuls : modélisation de la perception de la synchronisation par réseaux de neurones impulsionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Velletaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5354,51 +5618,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Perception Sonore 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Paris, France. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5408,154 +5672,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CIGALE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Jégo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chu-Yin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Tramus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boutet D.,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Scription — ex-scription", actes colloque international Le sujet Digital</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labex-Arts-H2H, Université Paris 8, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02523868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5565,91 +5829,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning for high-level sound categorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02983149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5659,100 +5923,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et reconnaissance de sons d'eau pour le suivi des activités de la vie quotidienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son [cs.SD]. Université toulouse 3 Paul Sabatier, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03684236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5762,157 +6026,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish migration monitoring from audio detection with CNNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lambeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Rotureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03696580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId155"/>
+      <w:footerReference w:type="default" r:id="rId163"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5980,51 +6244,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="69823F2D"/>
+    <w:nsid w:val="52E33978"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6211,51 +6475,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-guyot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0822-3714" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182054357" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAX-2095-2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05574206v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bourdon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Damm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gasnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guyot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cochen de Cock" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-44239-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05193513v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bayd" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit G. Bardy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2025.1595939" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05045278v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Velletaz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3560424" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04136339v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vallance" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton-Charani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2023.05.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126045v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Roman-Jimenez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Malon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chambon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charvillat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cvi2.12010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03763498v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3548555.3548560" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02958763v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Coler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Banegas-Flores" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/liames.v20i0.8660368" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683536v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Carruthers-Jones" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Eldridge" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hassall" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Holmes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.133797" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910888v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauban" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Albenge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Florin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine S&#233;nac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.28.1-16" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124075v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Moscoso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Johnston" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Eyre-Walker" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.06.012" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578629v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houix" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Susini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4996124" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05326441v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04728052v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715297" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04550736v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04550730v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04728239v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04287349v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lacazette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210365v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ardit Sota" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Alix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klevisa Xhika" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682819v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bardy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13321-3_21" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869839v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03875218v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Caillat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Marin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dodane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ouni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03330991v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guerin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lambeaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rotureau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3478384.3478393" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03443310v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942302v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Cances" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pellegrini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WASPAA.2019.8937143" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623089v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Roman Jimenez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684061v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05710-7_33" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983147v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684113v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3204949.3208133" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474894v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chen Eyre-Walker" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530246v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375409v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233473v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Batras" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blondel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boutet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Yin Chen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Catteau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387722v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107150v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684147v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Angles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mollaret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mangou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2636879.2636899" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666010v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Thlithi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Andr&#233;-Obrecht" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148156v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Valero Gonzalez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Alias" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147995v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142073v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853854v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svebor Karaman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Letoupin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;gret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684272v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2012.6269814" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316458v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04122297v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316432v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fogue Djombou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320233v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02523868v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J&#233;go" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tramus" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Guez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutet D.," TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983149v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03684236v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03696580v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-guyot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0822-3714" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182054357" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAX-2095-2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05574206v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bourdon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Damm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gasnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guyot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cochen de Cock" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-44239-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05193513v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bayd" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit G. Bardy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2025.1595939" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05045278v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Velletaz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3560424" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04136339v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vallance" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton-Charani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2023.05.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126045v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Roman-Jimenez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Malon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chambon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charvillat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cvi2.12010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03763498v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3548555.3548560" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02958763v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Coler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Banegas-Flores" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/liames.v20i0.8660368" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683536v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Carruthers-Jones" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Eldridge" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hassall" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Holmes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.133797" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910888v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauban" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Albenge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Florin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine S&#233;nac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.28.1-16" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124075v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Moscoso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Johnston" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Eyre-Walker" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.06.012" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578629v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houix" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Susini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4996124" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05624791v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vergotte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laroche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pla" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3802842.3802873" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05624751v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3802842.3802901" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05326441v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04728052v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715297" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04550736v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04550730v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04728239v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04287349v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lacazette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210365v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ardit Sota" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Alix" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klevisa Xhika" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869839v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682819v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bardy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13321-3_21" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03875218v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Caillat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Marin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dodane" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ouni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03330991v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guerin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lambeaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rotureau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3478384.3478393" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03443310v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942302v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Cances" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pellegrini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WASPAA.2019.8937143" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623089v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Roman Jimenez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684061v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05710-7_33" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983147v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684113v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3204949.3208133" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474894v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chen Eyre-Walker" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530246v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233473v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Batras" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blondel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boutet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Yin Chen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Catteau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375409v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387722v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107150v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684147v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Angles" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mollaret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mangou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2636879.2636899" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666010v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Thlithi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Andr&#233;-Obrecht" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147995v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148156v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Valero Gonzalez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Alias" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142073v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853854v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svebor Karaman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Letoupin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;gret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684272v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2012.6269814" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316432v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fogue Djombou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316458v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04122297v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320233v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02523868v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J&#233;go" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tramus" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Guez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutet D.," TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983149v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03684236v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03696580v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>